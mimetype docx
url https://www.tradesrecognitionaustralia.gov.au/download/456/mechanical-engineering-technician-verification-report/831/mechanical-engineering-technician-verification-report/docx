--- v0 (2025-10-29)
+++ v1 (2026-05-17)
@@ -1,57 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="B76942D0" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7AF3C0CF" w14:textId="77777777" w:rsidR="00F033F1" w:rsidRDefault="00F033F1" w:rsidP="0033099E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1832851E" w14:textId="62E4B4AA" w:rsidR="00EB5CE4" w:rsidRPr="002F34D9" w:rsidRDefault="004A4586" w:rsidP="0033099E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -1309,119 +1306,117 @@
             </w:r>
             <w:r w:rsidR="0008291B" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>articipant still employed with you?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57625790" w14:textId="77777777" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="57625790" w14:textId="77777777" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="366A8006" w14:textId="5251DAC5" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="366A8006" w14:textId="5251DAC5" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1605,119 +1600,117 @@
             </w:r>
             <w:r w:rsidR="00B61378" w:rsidRPr="00B61378">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mechanical Engineering Technician</w:t>
             </w:r>
             <w:r w:rsidR="008E58FD" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57AC7CC4" w14:textId="58EF2836" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="57AC7CC4" w14:textId="58EF2836" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00083C3C" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73FC18D1" w14:textId="4584388C" w:rsidR="0008291B" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="73FC18D1" w14:textId="4584388C" w:rsidR="0008291B" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1785,119 +1778,117 @@
           <w:p w14:paraId="50D1288C" w14:textId="398D7249" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="009E295F" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is the participant a subcontractor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C92232F" w14:textId="14B2927A" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="3C92232F" w14:textId="14B2927A" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="581880747"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="030D6ACA" w14:textId="6C95709F" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="030D6ACA" w14:textId="6C95709F" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1257984347"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1970,119 +1961,117 @@
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>direction</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and you directly assign them work)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8B391E" w14:textId="0676266D" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="2F8B391E" w14:textId="0676266D" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1763183007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1AEDE6" w14:textId="118807E6" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="0B1AEDE6" w14:textId="118807E6" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1473175949"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2817,170 +2806,167 @@
           <w:p w14:paraId="0D98CAB6" w14:textId="270F21C5" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="0089786F" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type of business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39A5731F" w14:textId="6CC97B52" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="39A5731F" w14:textId="6CC97B52" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1121035444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B51675" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A1A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Industrial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1331" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3E3F49" w14:textId="4C0EFC65" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="1B3E3F49" w14:textId="4C0EFC65" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1785345111"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A1A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Commercial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD9253D" w14:textId="36C765C0" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="4FD9253D" w14:textId="36C765C0" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2036339238"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A83133" w:rsidRPr="00A52022">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A83133" w:rsidRPr="00A52022">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A83133">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mining</w:t>
             </w:r>
@@ -2990,120 +2976,118 @@
       <w:tr w:rsidR="00CA3D77" w:rsidRPr="009E295F" w14:paraId="0C7AE166" w14:textId="77777777" w:rsidTr="005D506A">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="44D0059A" w14:textId="77777777" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00100777" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B73AE86" w14:textId="226E2145" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="7B73AE86" w14:textId="226E2145" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1018080300"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A83133" w:rsidRPr="00A52022">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A83133" w:rsidRPr="00A52022">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A83133" w:rsidRPr="00666BF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1331" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="1FFB32C2" w14:textId="69259C85" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="1FFB32C2" w14:textId="69259C85" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1085109419"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A83133">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A83133">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A83133" w:rsidRPr="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other (please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3137,122 +3121,120 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you provide pay slips?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2667597A" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="2667597A" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-236246985"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="65E06EEA" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="65E06EEA" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-863129911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3272,174 +3254,171 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If YES, how often?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-347793826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1372421007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fortnightly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1996837821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3478,120 +3457,118 @@
             <w:r w:rsidR="00DA652D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>contracting arrangements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="78E4E2DF" w14:textId="63228C28" w:rsidR="001D2D4D" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="78E4E2DF" w14:textId="63228C28" w:rsidR="001D2D4D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="949199321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="pct"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE07420" w14:textId="7E00FBA6" w:rsidR="001D2D4D" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="009E295F">
+          <w:p w14:paraId="7FE07420" w14:textId="7E00FBA6" w:rsidR="001D2D4D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1720622646"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4242,117 +4219,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="0062064C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tests of mechanical systems, machines or parts to evaluate performance and identify issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="638BE118" w14:textId="4EE26705" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="00DA652D">
+          <w:p w14:paraId="638BE118" w14:textId="4EE26705" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1521585635"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA652D" w:rsidRPr="00E120E6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0847412B" w14:textId="4C6A8718" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="00DA652D">
+          <w:p w14:paraId="0847412B" w14:textId="4C6A8718" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1217941212"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA652D" w:rsidRPr="00E120E6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0AA3810C" w14:textId="77777777" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00DA652D" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4393,117 +4368,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="0062064C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mechanical Engineers and Engineering Technologists in the design and development of mechanical systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76C24181" w14:textId="15D55D77" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="00DA652D">
+          <w:p w14:paraId="76C24181" w14:textId="15D55D77" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-907304989"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA652D" w:rsidRPr="00E120E6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1557F212" w14:textId="73794F18" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="00DA652D">
+          <w:p w14:paraId="1557F212" w14:textId="73794F18" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2139599366"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA652D" w:rsidRPr="00E120E6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="344BA7D3" w14:textId="77777777" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00DA652D" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4565,117 +4538,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="0062064C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> data from tests and experiments of machines, components and materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9928B4" w14:textId="059F410B" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="00DA652D">
+          <w:p w14:paraId="3B9928B4" w14:textId="059F410B" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="424852816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA652D" w:rsidRPr="00E120E6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBB5827" w14:textId="46A4B01B" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="00DA652D">
+          <w:p w14:paraId="7DBB5827" w14:textId="46A4B01B" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="610016917"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA652D" w:rsidRPr="00E120E6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18872350" w14:textId="77777777" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00DA652D" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4716,117 +4687,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="0062064C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in quality control checks and inspections of mechanical installations, components and systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6733F20B" w14:textId="4AEDAC42" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="00DA652D">
+          <w:p w14:paraId="6733F20B" w14:textId="4AEDAC42" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="407505853"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA652D" w:rsidRPr="00E120E6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED96F4E" w14:textId="120CF83C" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="00DA652D">
+          <w:p w14:paraId="4ED96F4E" w14:textId="120CF83C" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1655822321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA652D" w:rsidRPr="00E120E6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6F405B94" w14:textId="77777777" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00DA652D" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4869,119 +4838,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="0062064C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> parts or machinery to ensure they meet performance targets and work as intended</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4DF401" w14:textId="79E61153" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="00DA652D">
+          <w:p w14:paraId="1A4DF401" w14:textId="79E61153" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-410161753"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA652D" w:rsidRPr="00E120E6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96991D" w14:textId="308CEAF2" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="005D506A" w:rsidP="00DA652D">
+          <w:p w14:paraId="3B96991D" w14:textId="308CEAF2" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-543525435"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA652D" w:rsidRPr="00E120E6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F24B29C" w14:textId="77777777" w:rsidR="00DA652D" w:rsidRPr="009E295F" w:rsidRDefault="00DA652D" w:rsidP="00DA652D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5294,121 +5261,119 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mechanical Engineering Technician</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> based upon internal processes and requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="697CA677" w14:textId="209DDC72" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="697CA677" w14:textId="209DDC72" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1843773706"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E0B0C81" w14:textId="339539A9" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="6E0B0C81" w14:textId="339539A9" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2141611420"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2758C6B9" w14:textId="77777777" w:rsidR="00503758" w:rsidRPr="009E295F" w:rsidRDefault="00503758" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5441,117 +5406,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Managing resources</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and reporting regularly on project timelines and expenditures.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6000E706" w14:textId="71B79995" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="6000E706" w14:textId="71B79995" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1577774699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DABAF11" w14:textId="6137ECC7" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="1DABAF11" w14:textId="6137ECC7" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1554759298"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B5B65A5" w14:textId="77777777" w:rsidR="00503758" w:rsidRPr="009E295F" w:rsidRDefault="00503758" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5579,121 +5542,119 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2379E5DE" w14:textId="41B81DB3" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="2379E5DE" w14:textId="41B81DB3" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1545324881"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="167447B3" w14:textId="64751051" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="167447B3" w14:textId="64751051" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="212851775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D92DBF5" w14:textId="77777777" w:rsidR="00503758" w:rsidRPr="009E295F" w:rsidRDefault="00503758" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5740,119 +5701,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB00E8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>good and safe conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2342368E" w14:textId="0D244038" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="2342368E" w14:textId="0D244038" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="188187987"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3398FD" w14:textId="46454181" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="3E3398FD" w14:textId="46454181" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-705640818"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C80EC9D" w14:textId="77777777" w:rsidR="00503758" w:rsidRPr="009E295F" w:rsidRDefault="00503758" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5874,119 +5833,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008937FD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clarifying work requirements with line managers and clients in cases of ambiguity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60DA0C64" w14:textId="762A0F12" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="60DA0C64" w14:textId="762A0F12" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-694772196"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="281A3730" w14:textId="2BD1B356" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="281A3730" w14:textId="2BD1B356" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="387300016"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="10C404A2" w14:textId="77777777" w:rsidR="00503758" w:rsidRPr="009E295F" w:rsidRDefault="00503758" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6029,119 +5986,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB00E8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>using the correct language and terminology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB2B603" w14:textId="38CF5050" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="4CB2B603" w14:textId="38CF5050" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1884322942"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EFD7EC8" w14:textId="4C0B1106" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="7EFD7EC8" w14:textId="4C0B1106" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="216337021"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5DF5BBDC" w14:textId="77777777" w:rsidR="00503758" w:rsidRPr="009E295F" w:rsidRDefault="00503758" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6161,117 +6116,115 @@
           <w:p w14:paraId="5E731B2C" w14:textId="5F46196C" w:rsidR="00503758" w:rsidRPr="009E295F" w:rsidRDefault="00503758" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Communicating effectively</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00E646E6" w14:textId="0643DDFD" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="00E646E6" w14:textId="0643DDFD" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-96638429"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3A85DA" w14:textId="5B8AF61E" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="1D3A85DA" w14:textId="5B8AF61E" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="297500437"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="66E18108" w14:textId="77777777" w:rsidR="00503758" w:rsidRPr="009E295F" w:rsidRDefault="00503758" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6322,119 +6275,117 @@
           <w:p w14:paraId="0CDD7995" w14:textId="03BEF5F8" w:rsidR="00503758" w:rsidRPr="009E295F" w:rsidRDefault="00503758" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912AE8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reporting on how priorities are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="278E0FB7" w14:textId="011AFDF9" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="278E0FB7" w14:textId="011AFDF9" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-747878583"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFD9701" w14:textId="3F90C426" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="0FFD9701" w14:textId="3F90C426" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="174161664"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0EF86D57" w14:textId="77777777" w:rsidR="00503758" w:rsidRPr="009E295F" w:rsidRDefault="00503758" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6466,119 +6417,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working under pressure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> by exercising effective time management skills.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A4C568C" w14:textId="7B736E9D" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="7A4C568C" w14:textId="7B736E9D" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-405920210"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA127F0" w14:textId="394B6034" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="5DA127F0" w14:textId="394B6034" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1838498992"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0A861A27" w14:textId="77777777" w:rsidR="00503758" w:rsidRPr="009E295F" w:rsidRDefault="00503758" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6599,119 +6548,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364A2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and dealing with risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F17F7F4" w14:textId="09901A1C" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="7F17F7F4" w14:textId="09901A1C" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="795952122"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="559057C1" w14:textId="75FB698E" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="005D506A" w:rsidP="00503758">
+          <w:p w14:paraId="559057C1" w14:textId="75FB698E" w:rsidR="00503758" w:rsidRPr="00753E03" w:rsidRDefault="00000000" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2133398770"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00503758" w:rsidRPr="007C0344">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1D837ABB" w14:textId="77777777" w:rsidR="00503758" w:rsidRPr="009E295F" w:rsidRDefault="00503758" w:rsidP="00503758">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -7575,71 +7522,71 @@
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidSect="00646655">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66A01FE9" w14:textId="77777777" w:rsidR="009076F9" w:rsidRDefault="009076F9" w:rsidP="004A4586">
+    <w:p w14:paraId="1757F613" w14:textId="77777777" w:rsidR="0029774D" w:rsidRDefault="0029774D" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E946D0F" w14:textId="77777777" w:rsidR="009076F9" w:rsidRDefault="009076F9" w:rsidP="004A4586">
+    <w:p w14:paraId="0F11A793" w14:textId="77777777" w:rsidR="0029774D" w:rsidRDefault="0029774D" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7CFD57F0" w14:textId="77777777" w:rsidR="001240C4" w:rsidRDefault="001240C4">
+    <w:p w14:paraId="161348F4" w14:textId="77777777" w:rsidR="0029774D" w:rsidRDefault="0029774D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7939,51 +7886,50 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1223372333"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-271405240"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:r w:rsidR="0008291B" w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="0008291B" w:rsidRPr="00646655">
@@ -8292,61 +8238,59 @@
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1654558784"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="6CDC1CFF" w14:textId="77777777" w:rsidR="0008291B" w:rsidRPr="00646655" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -8456,71 +8400,71 @@
     <w:r w:rsidR="004E7993">
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DC0447">
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-12/2021</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46470FE1" w14:textId="77777777" w:rsidR="009076F9" w:rsidRDefault="009076F9" w:rsidP="004A4586">
+    <w:p w14:paraId="28CFB284" w14:textId="77777777" w:rsidR="0029774D" w:rsidRDefault="0029774D" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BF55678" w14:textId="77777777" w:rsidR="009076F9" w:rsidRDefault="009076F9" w:rsidP="004A4586">
+    <w:p w14:paraId="794C6BBF" w14:textId="77777777" w:rsidR="0029774D" w:rsidRDefault="0029774D" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D26EF2A" w14:textId="77777777" w:rsidR="001240C4" w:rsidRDefault="001240C4">
+    <w:p w14:paraId="259BA46E" w14:textId="77777777" w:rsidR="0029774D" w:rsidRDefault="0029774D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3526FB1C" w14:textId="3B308EDB" w:rsidR="0048114F" w:rsidRDefault="0048114F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50E53D47" wp14:editId="00E7A7B5">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
@@ -9923,55 +9867,57 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1854685390">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1395856656">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="231429360">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1063674008">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1120077488">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2073776005">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6038"/>
     <w:rsid w:val="000057AB"/>
     <w:rsid w:val="00007F59"/>
     <w:rsid w:val="00016A35"/>
     <w:rsid w:val="00021079"/>
@@ -10021,50 +9967,51 @@
     <w:rsid w:val="001C54A0"/>
     <w:rsid w:val="001D1177"/>
     <w:rsid w:val="001D2D4D"/>
     <w:rsid w:val="001D3766"/>
     <w:rsid w:val="001E39F6"/>
     <w:rsid w:val="001F1D86"/>
     <w:rsid w:val="002042BF"/>
     <w:rsid w:val="002125E2"/>
     <w:rsid w:val="002203E2"/>
     <w:rsid w:val="00224167"/>
     <w:rsid w:val="002321FD"/>
     <w:rsid w:val="00235878"/>
     <w:rsid w:val="00235EAF"/>
     <w:rsid w:val="00242086"/>
     <w:rsid w:val="0025157B"/>
     <w:rsid w:val="002556E5"/>
     <w:rsid w:val="00257312"/>
     <w:rsid w:val="002605CF"/>
     <w:rsid w:val="00266D08"/>
     <w:rsid w:val="002726F8"/>
     <w:rsid w:val="00276F63"/>
     <w:rsid w:val="0027700D"/>
     <w:rsid w:val="00280659"/>
     <w:rsid w:val="0028209E"/>
     <w:rsid w:val="002961E2"/>
+    <w:rsid w:val="0029774D"/>
     <w:rsid w:val="002A1A43"/>
     <w:rsid w:val="002A2B9C"/>
     <w:rsid w:val="002A5B82"/>
     <w:rsid w:val="002C20D3"/>
     <w:rsid w:val="002C417D"/>
     <w:rsid w:val="002C695D"/>
     <w:rsid w:val="002D0760"/>
     <w:rsid w:val="002D1769"/>
     <w:rsid w:val="002D5B51"/>
     <w:rsid w:val="002F0935"/>
     <w:rsid w:val="002F34D9"/>
     <w:rsid w:val="002F5AA5"/>
     <w:rsid w:val="003024E0"/>
     <w:rsid w:val="0032194C"/>
     <w:rsid w:val="00324DEC"/>
     <w:rsid w:val="0033099E"/>
     <w:rsid w:val="00341482"/>
     <w:rsid w:val="00341DE3"/>
     <w:rsid w:val="0034394C"/>
     <w:rsid w:val="00351862"/>
     <w:rsid w:val="00357218"/>
     <w:rsid w:val="00361C69"/>
     <w:rsid w:val="003644DF"/>
     <w:rsid w:val="00364A2B"/>
     <w:rsid w:val="00367ABC"/>
@@ -10091,50 +10038,51 @@
     <w:rsid w:val="00413567"/>
     <w:rsid w:val="00415B93"/>
     <w:rsid w:val="004304C6"/>
     <w:rsid w:val="0043652E"/>
     <w:rsid w:val="00437606"/>
     <w:rsid w:val="00442C0C"/>
     <w:rsid w:val="00452A90"/>
     <w:rsid w:val="004654CC"/>
     <w:rsid w:val="00472AB4"/>
     <w:rsid w:val="0047590D"/>
     <w:rsid w:val="0048114F"/>
     <w:rsid w:val="00482A2B"/>
     <w:rsid w:val="004960D2"/>
     <w:rsid w:val="004A4586"/>
     <w:rsid w:val="004B2399"/>
     <w:rsid w:val="004B5B63"/>
     <w:rsid w:val="004C3714"/>
     <w:rsid w:val="004C5A3E"/>
     <w:rsid w:val="004D3B19"/>
     <w:rsid w:val="004D51C0"/>
     <w:rsid w:val="004D5EC8"/>
     <w:rsid w:val="004E7993"/>
     <w:rsid w:val="004F6A06"/>
     <w:rsid w:val="00503758"/>
     <w:rsid w:val="00504D61"/>
+    <w:rsid w:val="00514CA4"/>
     <w:rsid w:val="00515603"/>
     <w:rsid w:val="005162E0"/>
     <w:rsid w:val="00522D24"/>
     <w:rsid w:val="00524C95"/>
     <w:rsid w:val="00526A3D"/>
     <w:rsid w:val="00527308"/>
     <w:rsid w:val="005310C9"/>
     <w:rsid w:val="005345E5"/>
     <w:rsid w:val="005347F0"/>
     <w:rsid w:val="00540EE4"/>
     <w:rsid w:val="005420C9"/>
     <w:rsid w:val="00547305"/>
     <w:rsid w:val="00550A29"/>
     <w:rsid w:val="0055602A"/>
     <w:rsid w:val="00561A70"/>
     <w:rsid w:val="0056522F"/>
     <w:rsid w:val="0057062F"/>
     <w:rsid w:val="00571266"/>
     <w:rsid w:val="00583C2E"/>
     <w:rsid w:val="005850ED"/>
     <w:rsid w:val="0058704A"/>
     <w:rsid w:val="00592C52"/>
     <w:rsid w:val="00593823"/>
     <w:rsid w:val="005A03F0"/>
     <w:rsid w:val="005A3115"/>
@@ -10187,70 +10135,72 @@
     <w:rsid w:val="006F04C4"/>
     <w:rsid w:val="006F0BE7"/>
     <w:rsid w:val="006F23BF"/>
     <w:rsid w:val="00700DF2"/>
     <w:rsid w:val="00702002"/>
     <w:rsid w:val="00702E8F"/>
     <w:rsid w:val="007056AC"/>
     <w:rsid w:val="00707810"/>
     <w:rsid w:val="007115F9"/>
     <w:rsid w:val="007254B1"/>
     <w:rsid w:val="007355C0"/>
     <w:rsid w:val="00736D53"/>
     <w:rsid w:val="00743D1B"/>
     <w:rsid w:val="00753E03"/>
     <w:rsid w:val="00761CA6"/>
     <w:rsid w:val="007652D7"/>
     <w:rsid w:val="00770477"/>
     <w:rsid w:val="007723EB"/>
     <w:rsid w:val="00774177"/>
     <w:rsid w:val="0077684A"/>
     <w:rsid w:val="007805F4"/>
     <w:rsid w:val="00783BD1"/>
     <w:rsid w:val="0079122F"/>
     <w:rsid w:val="007946E5"/>
     <w:rsid w:val="007A083D"/>
+    <w:rsid w:val="007A3D02"/>
     <w:rsid w:val="007A61A8"/>
     <w:rsid w:val="007D7468"/>
     <w:rsid w:val="007E5D2D"/>
     <w:rsid w:val="007E6319"/>
     <w:rsid w:val="007E765B"/>
     <w:rsid w:val="007F40E5"/>
     <w:rsid w:val="007F4732"/>
     <w:rsid w:val="008005CC"/>
     <w:rsid w:val="00800EEB"/>
     <w:rsid w:val="00803412"/>
     <w:rsid w:val="00804208"/>
     <w:rsid w:val="00810D88"/>
     <w:rsid w:val="0081136F"/>
     <w:rsid w:val="00813B12"/>
     <w:rsid w:val="00814344"/>
     <w:rsid w:val="008150BC"/>
     <w:rsid w:val="00817873"/>
     <w:rsid w:val="0082790D"/>
     <w:rsid w:val="008316D4"/>
     <w:rsid w:val="008333E0"/>
+    <w:rsid w:val="00841757"/>
     <w:rsid w:val="00843748"/>
     <w:rsid w:val="00844EA1"/>
     <w:rsid w:val="00850C3D"/>
     <w:rsid w:val="00855218"/>
     <w:rsid w:val="008648A3"/>
     <w:rsid w:val="00867C40"/>
     <w:rsid w:val="00875779"/>
     <w:rsid w:val="00875CDC"/>
     <w:rsid w:val="00882021"/>
     <w:rsid w:val="008822F3"/>
     <w:rsid w:val="00886CE6"/>
     <w:rsid w:val="0088729B"/>
     <w:rsid w:val="008937FD"/>
     <w:rsid w:val="00895966"/>
     <w:rsid w:val="0089786F"/>
     <w:rsid w:val="008B5475"/>
     <w:rsid w:val="008C00E9"/>
     <w:rsid w:val="008C6BDC"/>
     <w:rsid w:val="008D0990"/>
     <w:rsid w:val="008D3846"/>
     <w:rsid w:val="008D6395"/>
     <w:rsid w:val="008E4A85"/>
     <w:rsid w:val="008E58FD"/>
     <w:rsid w:val="008E7604"/>
     <w:rsid w:val="008F0DE1"/>
@@ -10425,50 +10375,51 @@
     <w:rsid w:val="00E17D1E"/>
     <w:rsid w:val="00E312D3"/>
     <w:rsid w:val="00E34B1C"/>
     <w:rsid w:val="00E353BA"/>
     <w:rsid w:val="00E37227"/>
     <w:rsid w:val="00E44DA7"/>
     <w:rsid w:val="00E508AC"/>
     <w:rsid w:val="00E5589A"/>
     <w:rsid w:val="00E61C5C"/>
     <w:rsid w:val="00E72C8E"/>
     <w:rsid w:val="00E850BF"/>
     <w:rsid w:val="00E86FA5"/>
     <w:rsid w:val="00E919F8"/>
     <w:rsid w:val="00E96C10"/>
     <w:rsid w:val="00E97182"/>
     <w:rsid w:val="00EA106D"/>
     <w:rsid w:val="00EA24C5"/>
     <w:rsid w:val="00EB0FE3"/>
     <w:rsid w:val="00EB1F5B"/>
     <w:rsid w:val="00EB5CE4"/>
     <w:rsid w:val="00EB71AF"/>
     <w:rsid w:val="00EC2F97"/>
     <w:rsid w:val="00EC3534"/>
     <w:rsid w:val="00EC6C06"/>
     <w:rsid w:val="00ED1C61"/>
+    <w:rsid w:val="00EE15E3"/>
     <w:rsid w:val="00EE6182"/>
     <w:rsid w:val="00EF4930"/>
     <w:rsid w:val="00EF5104"/>
     <w:rsid w:val="00EF663B"/>
     <w:rsid w:val="00F02C85"/>
     <w:rsid w:val="00F033F1"/>
     <w:rsid w:val="00F03CB4"/>
     <w:rsid w:val="00F05342"/>
     <w:rsid w:val="00F076CF"/>
     <w:rsid w:val="00F22324"/>
     <w:rsid w:val="00F26A80"/>
     <w:rsid w:val="00F32784"/>
     <w:rsid w:val="00F33341"/>
     <w:rsid w:val="00F411B5"/>
     <w:rsid w:val="00F427D6"/>
     <w:rsid w:val="00F448DC"/>
     <w:rsid w:val="00F63ACE"/>
     <w:rsid w:val="00F67C58"/>
     <w:rsid w:val="00F83417"/>
     <w:rsid w:val="00F83D5D"/>
     <w:rsid w:val="00F851A3"/>
     <w:rsid w:val="00F8708C"/>
     <w:rsid w:val="00F873B7"/>
     <w:rsid w:val="00F94D67"/>
     <w:rsid w:val="00F96A47"/>
@@ -10486,60 +10437,59 @@
     <w:rsid w:val="00FD0229"/>
     <w:rsid w:val="00FD43F1"/>
     <w:rsid w:val="00FD4484"/>
     <w:rsid w:val="00FE5C96"/>
     <w:rsid w:val="00FE61C0"/>
     <w:rsid w:val="00FE7BEF"/>
     <w:rsid w:val="00FF1B19"/>
     <w:rsid w:val="00FF595B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74C4A849"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{439D8CCB-B046-4CE4-8969-AC0E8B8DB9D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11647,51 +11597,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2015649718">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.B76942D0"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -11923,290 +11873,106 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-</file>
-[...127 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8868D232-9B99-4378-8767-7F756B73F2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{70663b86-f2b7-4b32-b286-17269b5dc83f}" enabled="1" method="Privileged" siteId="{19537222-55d7-4581-84fb-c2da6e835c74}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1018</Words>
-  <Characters>5808</Characters>
+  <Words>1055</Words>
+  <Characters>5771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>274</Lines>
+  <Paragraphs>170</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6813</CharactersWithSpaces>
+  <CharactersWithSpaces>6656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-20T05:35:20Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-23T07:14:32Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>6799195a-b846-4796-8023-290c3abe468c</vt:lpwstr>
+    <vt:lpwstr>932e1371-b7f5-4489-9e58-f5d521136167</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderShapeIds">
-[...15 lines deleted...]
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>