--- v0 (2025-10-06)
+++ v1 (2026-05-13)
@@ -1801,120 +1801,118 @@
             </w:r>
             <w:r w:rsidR="00664FB8" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> this</w:t>
             </w:r>
             <w:r w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> employer?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3701C0F8" w14:textId="76CDC0AD" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="006825F8" w:rsidP="000E482E">
+          <w:p w14:paraId="3701C0F8" w14:textId="76CDC0AD" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5954AE21" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="006825F8" w:rsidP="000E482E">
+          <w:p w14:paraId="5954AE21" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2084,119 +2082,117 @@
             <w:r w:rsidR="00BF7D3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stonemason</w:t>
             </w:r>
             <w:r w:rsidR="008D1312" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE0EDB7" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="006825F8" w:rsidP="000E482E">
+          <w:p w14:paraId="1AE0EDB7" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="420C5042" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="006825F8" w:rsidP="000E482E">
+          <w:p w14:paraId="420C5042" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2788,121 +2784,119 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is this a new supervisor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="516C2A9B" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="006825F8" w:rsidP="000E482E">
+          <w:p w14:paraId="516C2A9B" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1812748523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DAB51CD" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="006825F8" w:rsidP="000E482E">
+          <w:p w14:paraId="3DAB51CD" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939754808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
@@ -2921,70 +2915,69 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you want your supervisor details updated?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDB6EA7" w14:textId="53DC4225" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="006825F8" w:rsidP="000E482E">
+          <w:p w14:paraId="6FDB6EA7" w14:textId="53DC4225" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1925143821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
             <w:r w:rsidR="00072BED">
@@ -3013,72 +3006,71 @@
               <w:t>The change is permanent</w:t>
             </w:r>
             <w:r w:rsidR="00072BED" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50310231" w14:textId="3D190DA3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00BD0790" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11E9D8F2" w14:textId="620035B3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="006825F8" w:rsidP="00072BED">
+          <w:p w14:paraId="11E9D8F2" w14:textId="620035B3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00072BED">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="465554205"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidR="00072BED">
@@ -3767,149 +3759,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Studying plans and specifications to determine materials required, dimensions and installation procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04443982" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="04443982" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1317525765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="485EF5AF" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="485EF5AF" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="150262133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E042305" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="7E042305" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="764117859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="16D37EDC" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="004722E7" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3929,149 +3918,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Erecting and dismantling restricted height scaffolding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67A463FC" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="67A463FC" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1235315434"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="289CAC4A" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="289CAC4A" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-732157524"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8A6262" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="1D8A6262" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-23484657"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="02DA6A38" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="004722E7" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4092,146 +4078,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sealing foundations with damp-resistant materials and spreading layers of mortar to serve as base and binder for blocks using trowels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35F87E30" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="35F87E30" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1446344634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="190DD94C" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="190DD94C" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1735815260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4355F4A1" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="4355F4A1" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-988637070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="515C4FAF" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="004722E7" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4252,149 +4235,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Laying stones in rows, designs and shapes, and spreading mortar between joints</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17C578B5" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="17C578B5" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1105005026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB48801" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="0DB48801" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1525287343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61D25671" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="61D25671" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-784889572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2692B99E" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="004722E7" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4416,149 +4396,146 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Embedding blocks in mortar and removing excess mortar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7258AC51" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="7258AC51" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1286995635"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED790B8" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="4ED790B8" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1969888018"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED7C5F9" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="3ED7C5F9" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-443697578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F312FB9" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="004722E7" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
@@ -4580,149 +4557,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Checking vertical and horizontal alignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7872D741" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="7872D741" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1426184283"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68B8C854" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="68B8C854" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="753098754"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13EA3821" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="13EA3821" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1989276995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="64213CF6" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="004722E7" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4743,149 +4717,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cutting, shaping and polishing stones using machines and hand tools, and shaping to fit irregular spaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49302595" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="49302595" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-775941046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="571E9A9F" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="571E9A9F" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1337841952"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1EA944" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="4C1EA944" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1197653377"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5D15EAAF" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="004722E7" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4905,149 +4876,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Repairing and maintaining stonework, masonry, and related structures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="631E8581" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="631E8581" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-949703636"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24F49236" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="24F49236" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2003925517"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5599EE1E" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="5599EE1E" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1893955113"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="72B5BC32" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="004722E7" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5068,149 +5036,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Constructing walls using stone slabs and large masonry slab blocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7904E6B6" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="7904E6B6" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1232693539"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C13DF1C" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="4C13DF1C" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-133329876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31630CEA" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="004722E7">
+          <w:p w14:paraId="31630CEA" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1456470621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004722E7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7139F84A" w14:textId="77777777" w:rsidR="004722E7" w:rsidRPr="007D7792" w:rsidRDefault="004722E7" w:rsidP="004722E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5229,146 +5194,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC5FF8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cutting, polishing, joining and installing stone kitchen benchtops</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47F80D07" w14:textId="798EE262" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="47F80D07" w14:textId="798EE262" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1206408192"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="121898F1" w14:textId="798FC3CE" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="121898F1" w14:textId="798FC3CE" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-232619445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54B00F65" w14:textId="1B57BFEE" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="54B00F65" w14:textId="1B57BFEE" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-814957339"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="014B783A" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00561100" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5545,152 +5507,149 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Designing and cutting monumental masonry and lettering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61804F76" w14:textId="0470BEAD" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="61804F76" w14:textId="0470BEAD" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1394732755"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="127556FC" w14:textId="744F9E01" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="127556FC" w14:textId="744F9E01" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1168135172"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A96B15A" w14:textId="2D6D89AD" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="3A96B15A" w14:textId="2D6D89AD" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1683548016"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BCDD7F2" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00561100" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5753,146 +5712,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>heritage restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="537849A9" w14:textId="7A566A24" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="537849A9" w14:textId="7A566A24" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-480077049"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48AEC0D8" w14:textId="6032D898" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="48AEC0D8" w14:textId="6032D898" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1195001729"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7329003F" w14:textId="19AC2041" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="7329003F" w14:textId="19AC2041" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1016430374"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="776AAE4F" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00561100" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5931,146 +5887,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> stone arches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46A32A35" w14:textId="0849BBFB" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="46A32A35" w14:textId="0849BBFB" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1851328937"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C97085E" w14:textId="40F06C14" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="7C97085E" w14:textId="40F06C14" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-747268188"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49290B8A" w14:textId="626F0F69" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="49290B8A" w14:textId="626F0F69" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-708645771"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="46AC7DAE" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00561100" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6110,146 +6063,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> out hand excavation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61C05B19" w14:textId="59AF084F" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="61C05B19" w14:textId="59AF084F" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1554839414"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B73C78B" w14:textId="2ADE9E62" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="2B73C78B" w14:textId="2ADE9E62" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-222603883"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13BAE3D5" w14:textId="396EEDB8" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="13BAE3D5" w14:textId="396EEDB8" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1754188108"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="03C32F09" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00561100" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6288,146 +6238,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> stone manually</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="587D5958" w14:textId="6FA276B2" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="587D5958" w14:textId="6FA276B2" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-231927721"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD964CD" w14:textId="46B0761C" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="5BD964CD" w14:textId="46B0761C" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="687716443"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFCF287" w14:textId="7AAFFC4A" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="3DFCF287" w14:textId="7AAFFC4A" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-776560458"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2BF0E7A8" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00561100" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6467,146 +6414,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="00D14332">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> preparations for refractory work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76BD0247" w14:textId="4C6EA735" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="76BD0247" w14:textId="4C6EA735" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-702252302"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0D506F" w14:textId="4C116DB3" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="4C0D506F" w14:textId="4C116DB3" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-455174679"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35D388DE" w14:textId="53AA56E0" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="35D388DE" w14:textId="53AA56E0" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1902253144"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F367EA0" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00561100" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6792,146 +6736,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hand tools such a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">s mallets, chisels, hammers, trowels, spirit levels, lines and pins </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31CAA5B7" w14:textId="2728C326" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="31CAA5B7" w14:textId="2728C326" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1664919991"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46441F0B" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="46441F0B" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1746561537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E67C05D" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="3E67C05D" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-961409116"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D4B81AF" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00561100" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6980,146 +6921,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>grinders, polishers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, vacuum machines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D72B63B" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="4D72B63B" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1755549405"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44C5DD36" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="44C5DD36" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="94062807"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75C42A0B" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="75C42A0B" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1030952505"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="018DE881" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00561100" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7177,146 +7115,143 @@
             </w:r>
             <w:r w:rsidR="001C5B58">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tools, levelling, setting, pedestals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDB52C2" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="7CDB52C2" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2063973482"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0502DF3B" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="0502DF3B" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1929190410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3A8C8F" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="5A3A8C8F" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1375545951"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="132F37A6" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00561100" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7335,146 +7270,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F11CE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Using and understanding the required Personal Protective Equipment (PPE) needed to undertake tasks and duties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8BC447" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="6B8BC447" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-709722694"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF5BD78" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="6BF5BD78" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1686406456"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D72912A" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="4D72912A" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="444821037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3F37D9BD" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00561100" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7494,146 +7426,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F11CE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Selecting the tools and equipment required for various tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="556AD2C5" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="556AD2C5" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-346479662"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E24B3BE" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="7E24B3BE" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1588882862"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61107A9B" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="61107A9B" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="325873403"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="503C6C71" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00561100" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7652,146 +7581,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB7B21">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maintaining tools, equipment, and work areas in good and safe condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25853B60" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="25853B60" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-141898763"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0343A8B9" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="0343A8B9" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1918041398"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55AC6253" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="006825F8" w:rsidP="00561100">
+          <w:p w14:paraId="55AC6253" w14:textId="77777777" w:rsidR="00561100" w:rsidRDefault="00000000" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1563373432"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00561100" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5144EEEF" w14:textId="77777777" w:rsidR="00561100" w:rsidRPr="007D7792" w:rsidRDefault="00561100" w:rsidP="00561100">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8029,157 +7955,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stonemason</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26FD1DAD" w14:textId="23CB190F" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="26FD1DAD" w14:textId="23CB190F" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1575153216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57684007" w14:textId="4C66E946" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="57684007" w14:textId="4C66E946" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1031800099"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="556D1FA3" w14:textId="389E059C" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="556D1FA3" w14:textId="389E059C" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1345210607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="463ACFA9" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -8212,149 +8135,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dentifying and resolving issues and problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2040F027" w14:textId="230DC0F0" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="2040F027" w14:textId="230DC0F0" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="783851514"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7649D9E9" w14:textId="26C33212" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="7649D9E9" w14:textId="26C33212" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1583682455"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A39C65F" w14:textId="15E0EDFE" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="0A39C65F" w14:textId="15E0EDFE" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-350869556"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="59AA1F7B" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8382,157 +8302,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6436587F" w14:textId="235C4EEE" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="6436587F" w14:textId="235C4EEE" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1448120448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13EDE7B1" w14:textId="454C481A" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="13EDE7B1" w14:textId="454C481A" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-556856034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28DE25D4" w14:textId="5BF30B74" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="28DE25D4" w14:textId="5BF30B74" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1533996775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48B92297" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -8555,149 +8472,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Communicating effectively</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="402637D1" w14:textId="3E6E877B" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="402637D1" w14:textId="3E6E877B" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1886400583"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15382D83" w14:textId="703C9D63" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="15382D83" w14:textId="703C9D63" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1637601143"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2736B33D" w14:textId="147AB427" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="2736B33D" w14:textId="147AB427" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1388339988"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6AEF4FAD" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8725,157 +8639,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Collaborating with others to resolve issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="537D5303" w14:textId="1356764E" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="537D5303" w14:textId="1356764E" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1651204696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09E68CBC" w14:textId="21CE6250" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="09E68CBC" w14:textId="21CE6250" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1109092229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CB1B853" w14:textId="254ADA0C" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="6CB1B853" w14:textId="254ADA0C" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939047912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B15225E" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -8938,149 +8849,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00740463">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56469781" w14:textId="7B67FD25" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="56469781" w14:textId="7B67FD25" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="656113037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2F07AD" w14:textId="1F9F27EE" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="6D2F07AD" w14:textId="1F9F27EE" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-111053735"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4046738E" w14:textId="1A7BA0E2" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="4046738E" w14:textId="1A7BA0E2" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1039966783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4DFF7683" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9128,157 +9036,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>customers</w:t>
             </w:r>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> using the correct language and terminology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1341CE07" w14:textId="6CACF17B" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="1341CE07" w14:textId="6CACF17B" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="954298444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E898B27" w14:textId="6C9C1390" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="5E898B27" w14:textId="6C9C1390" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1845128273"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DAC423D" w14:textId="43A80664" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="5DAC423D" w14:textId="43A80664" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1234310546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FF6A44C" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -9301,146 +9206,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Talking with customers about work requirements and work performed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44026CF8" w14:textId="3B06DA87" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="44026CF8" w14:textId="3B06DA87" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-767699887"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1B4B79" w14:textId="10FA3A5F" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="2C1B4B79" w14:textId="10FA3A5F" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2138937028"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2B3195" w14:textId="6A9E135E" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="2E2B3195" w14:textId="6A9E135E" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1924147972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5E8D727E" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9460,146 +9362,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working under pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43E71320" w14:textId="2DA435AE" w:rsidR="0065261A" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="43E71320" w14:textId="2DA435AE" w:rsidR="0065261A" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1703087187"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12D59CF4" w14:textId="0FAC2284" w:rsidR="0065261A" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="12D59CF4" w14:textId="0FAC2284" w:rsidR="0065261A" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1594615334"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27F2E674" w14:textId="59B4CE4F" w:rsidR="0065261A" w:rsidRDefault="006825F8" w:rsidP="0065261A">
+          <w:p w14:paraId="27F2E674" w14:textId="59B4CE4F" w:rsidR="0065261A" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-42601579"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2C7FB141" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10477,61 +10376,61 @@
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidSect="00CC7E00">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4272595E" w14:textId="77777777" w:rsidR="00B56566" w:rsidRDefault="00B56566" w:rsidP="008D3A7C">
+    <w:p w14:paraId="2C0F5691" w14:textId="77777777" w:rsidR="00E033DA" w:rsidRDefault="00E033DA" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71FDEF10" w14:textId="77777777" w:rsidR="00B56566" w:rsidRDefault="00B56566" w:rsidP="008D3A7C">
+    <w:p w14:paraId="2BF1D1FB" w14:textId="77777777" w:rsidR="00E033DA" w:rsidRDefault="00E033DA" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10804,61 +10703,59 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006825F8">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>September 2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="762582137"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1357566773"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="615EF748" w14:textId="00CA79DC" w:rsidR="00605B40" w:rsidRPr="00605B40" w:rsidRDefault="00605B40" w:rsidP="00605B40">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -10984,61 +10881,61 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Painting Trades Worker </w:t>
             </w:r>
             <w:r w:rsidR="00C229E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-12/2021</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="569D51BD" w14:textId="77777777" w:rsidR="00B56566" w:rsidRDefault="00B56566" w:rsidP="008D3A7C">
+    <w:p w14:paraId="78B5585B" w14:textId="77777777" w:rsidR="00E033DA" w:rsidRDefault="00E033DA" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BBAABFE" w14:textId="77777777" w:rsidR="00B56566" w:rsidRDefault="00B56566" w:rsidP="008D3A7C">
+    <w:p w14:paraId="37CED0FB" w14:textId="77777777" w:rsidR="00E033DA" w:rsidRDefault="00E033DA" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="190E496E" w14:textId="680E8788" w:rsidR="007200CF" w:rsidRDefault="00E82F66">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FB73BEA" wp14:editId="619389B6">
           <wp:simplePos x="0" y="0"/>
@@ -12708,50 +12605,52 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2037807576">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="350499507">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="380374179">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1593854558">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="411663251">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1252203933">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D3A7C"/>
     <w:rsid w:val="0000187E"/>
@@ -12779,92 +12678,94 @@
     <w:rsid w:val="00084773"/>
     <w:rsid w:val="00084A91"/>
     <w:rsid w:val="00086179"/>
     <w:rsid w:val="000913C0"/>
     <w:rsid w:val="000A0031"/>
     <w:rsid w:val="000B636A"/>
     <w:rsid w:val="000C4641"/>
     <w:rsid w:val="000D12E1"/>
     <w:rsid w:val="000D18BE"/>
     <w:rsid w:val="000D6C2B"/>
     <w:rsid w:val="000E1477"/>
     <w:rsid w:val="000E482E"/>
     <w:rsid w:val="000E4DAB"/>
     <w:rsid w:val="000E5170"/>
     <w:rsid w:val="000F04BD"/>
     <w:rsid w:val="000F297D"/>
     <w:rsid w:val="000F3B1D"/>
     <w:rsid w:val="000F5826"/>
     <w:rsid w:val="000F5B5E"/>
     <w:rsid w:val="00100B89"/>
     <w:rsid w:val="00100E65"/>
     <w:rsid w:val="001021A6"/>
     <w:rsid w:val="00102DDE"/>
     <w:rsid w:val="00103172"/>
     <w:rsid w:val="001131B5"/>
+    <w:rsid w:val="00113763"/>
     <w:rsid w:val="00114453"/>
     <w:rsid w:val="00122669"/>
     <w:rsid w:val="00123A2C"/>
     <w:rsid w:val="00124A95"/>
     <w:rsid w:val="00125B92"/>
     <w:rsid w:val="00135252"/>
     <w:rsid w:val="00145961"/>
     <w:rsid w:val="0014728C"/>
     <w:rsid w:val="0015020E"/>
     <w:rsid w:val="00154086"/>
     <w:rsid w:val="0016486C"/>
     <w:rsid w:val="00171CA2"/>
     <w:rsid w:val="00182FE9"/>
     <w:rsid w:val="001932BA"/>
     <w:rsid w:val="001A22C4"/>
     <w:rsid w:val="001A3351"/>
     <w:rsid w:val="001A4DC3"/>
     <w:rsid w:val="001A7798"/>
     <w:rsid w:val="001C0024"/>
     <w:rsid w:val="001C2910"/>
     <w:rsid w:val="001C5B58"/>
     <w:rsid w:val="001D1BB7"/>
     <w:rsid w:val="001D5F74"/>
     <w:rsid w:val="001D6DEE"/>
     <w:rsid w:val="001E470E"/>
     <w:rsid w:val="001E7418"/>
     <w:rsid w:val="001E7A0F"/>
     <w:rsid w:val="001F022C"/>
     <w:rsid w:val="001F270D"/>
     <w:rsid w:val="002003B1"/>
     <w:rsid w:val="002011C7"/>
     <w:rsid w:val="00201A80"/>
     <w:rsid w:val="00202EA4"/>
     <w:rsid w:val="00203B65"/>
     <w:rsid w:val="00204CF4"/>
     <w:rsid w:val="00207C24"/>
     <w:rsid w:val="0021206D"/>
     <w:rsid w:val="00212C3F"/>
     <w:rsid w:val="00213169"/>
     <w:rsid w:val="00221E2D"/>
     <w:rsid w:val="00223027"/>
     <w:rsid w:val="00225C70"/>
+    <w:rsid w:val="0022692B"/>
     <w:rsid w:val="002328A3"/>
     <w:rsid w:val="00242EF4"/>
     <w:rsid w:val="002513AF"/>
     <w:rsid w:val="0025360E"/>
     <w:rsid w:val="002539B1"/>
     <w:rsid w:val="002543AA"/>
     <w:rsid w:val="002546EA"/>
     <w:rsid w:val="00256991"/>
     <w:rsid w:val="00267FBD"/>
     <w:rsid w:val="002738D8"/>
     <w:rsid w:val="0027492C"/>
     <w:rsid w:val="0027594C"/>
     <w:rsid w:val="002A3ACC"/>
     <w:rsid w:val="002A4872"/>
     <w:rsid w:val="002B172D"/>
     <w:rsid w:val="002B2386"/>
     <w:rsid w:val="002C290A"/>
     <w:rsid w:val="002C3F70"/>
     <w:rsid w:val="002D40A3"/>
     <w:rsid w:val="002D673A"/>
     <w:rsid w:val="002E166F"/>
     <w:rsid w:val="002F2A6C"/>
     <w:rsid w:val="002F39A6"/>
     <w:rsid w:val="002F3F88"/>
     <w:rsid w:val="00301F14"/>
@@ -13060,50 +12961,51 @@
     <w:rsid w:val="009A731E"/>
     <w:rsid w:val="009B1932"/>
     <w:rsid w:val="009C2990"/>
     <w:rsid w:val="009C42FD"/>
     <w:rsid w:val="009D09C6"/>
     <w:rsid w:val="009D5145"/>
     <w:rsid w:val="009E0285"/>
     <w:rsid w:val="009F02CD"/>
     <w:rsid w:val="009F1696"/>
     <w:rsid w:val="009F60FE"/>
     <w:rsid w:val="009F7CD8"/>
     <w:rsid w:val="00A01B8C"/>
     <w:rsid w:val="00A06074"/>
     <w:rsid w:val="00A110B0"/>
     <w:rsid w:val="00A11479"/>
     <w:rsid w:val="00A12D48"/>
     <w:rsid w:val="00A17972"/>
     <w:rsid w:val="00A20A24"/>
     <w:rsid w:val="00A22138"/>
     <w:rsid w:val="00A231B6"/>
     <w:rsid w:val="00A253C6"/>
     <w:rsid w:val="00A25784"/>
     <w:rsid w:val="00A3311A"/>
     <w:rsid w:val="00A33ADC"/>
     <w:rsid w:val="00A36066"/>
+    <w:rsid w:val="00A41766"/>
     <w:rsid w:val="00A45023"/>
     <w:rsid w:val="00A50BD7"/>
     <w:rsid w:val="00A53488"/>
     <w:rsid w:val="00A57A26"/>
     <w:rsid w:val="00A57BD3"/>
     <w:rsid w:val="00A60EA7"/>
     <w:rsid w:val="00A61914"/>
     <w:rsid w:val="00A63048"/>
     <w:rsid w:val="00A714BD"/>
     <w:rsid w:val="00A75B3C"/>
     <w:rsid w:val="00A80945"/>
     <w:rsid w:val="00A80C71"/>
     <w:rsid w:val="00A83B09"/>
     <w:rsid w:val="00A849E0"/>
     <w:rsid w:val="00A853F7"/>
     <w:rsid w:val="00A863E0"/>
     <w:rsid w:val="00A87D8E"/>
     <w:rsid w:val="00A94279"/>
     <w:rsid w:val="00A9764B"/>
     <w:rsid w:val="00A97D10"/>
     <w:rsid w:val="00AA0F69"/>
     <w:rsid w:val="00AA1557"/>
     <w:rsid w:val="00AA1CF6"/>
     <w:rsid w:val="00AA2042"/>
     <w:rsid w:val="00AA42C3"/>
@@ -13197,50 +13099,51 @@
     <w:rsid w:val="00D15971"/>
     <w:rsid w:val="00D15D0B"/>
     <w:rsid w:val="00D1738B"/>
     <w:rsid w:val="00D23A90"/>
     <w:rsid w:val="00D36839"/>
     <w:rsid w:val="00D438DF"/>
     <w:rsid w:val="00D466CB"/>
     <w:rsid w:val="00D60930"/>
     <w:rsid w:val="00D665F2"/>
     <w:rsid w:val="00D70435"/>
     <w:rsid w:val="00D7160A"/>
     <w:rsid w:val="00D76D6D"/>
     <w:rsid w:val="00D873C4"/>
     <w:rsid w:val="00DA072E"/>
     <w:rsid w:val="00DA2D1B"/>
     <w:rsid w:val="00DA5940"/>
     <w:rsid w:val="00DB5D07"/>
     <w:rsid w:val="00DB66FC"/>
     <w:rsid w:val="00DC1E63"/>
     <w:rsid w:val="00DC417F"/>
     <w:rsid w:val="00DC4F56"/>
     <w:rsid w:val="00DD38C2"/>
     <w:rsid w:val="00DE7242"/>
     <w:rsid w:val="00E017D9"/>
     <w:rsid w:val="00E01C55"/>
+    <w:rsid w:val="00E033DA"/>
     <w:rsid w:val="00E03F9A"/>
     <w:rsid w:val="00E0661B"/>
     <w:rsid w:val="00E10B42"/>
     <w:rsid w:val="00E14C17"/>
     <w:rsid w:val="00E20514"/>
     <w:rsid w:val="00E233A5"/>
     <w:rsid w:val="00E272A6"/>
     <w:rsid w:val="00E30C2B"/>
     <w:rsid w:val="00E332C4"/>
     <w:rsid w:val="00E34061"/>
     <w:rsid w:val="00E47EEA"/>
     <w:rsid w:val="00E5232E"/>
     <w:rsid w:val="00E53B45"/>
     <w:rsid w:val="00E61735"/>
     <w:rsid w:val="00E652B5"/>
     <w:rsid w:val="00E72AC8"/>
     <w:rsid w:val="00E76C7B"/>
     <w:rsid w:val="00E80B87"/>
     <w:rsid w:val="00E82F66"/>
     <w:rsid w:val="00E83E63"/>
     <w:rsid w:val="00E863E6"/>
     <w:rsid w:val="00E876BC"/>
     <w:rsid w:val="00E87C81"/>
     <w:rsid w:val="00EA1E66"/>
     <w:rsid w:val="00EB09E4"/>
@@ -13292,51 +13195,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="631C0E58"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6717AFBC-1495-403E-BD16-AFE35C52C5A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14679,99 +14581,101 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3098522-8D41-443A-894C-8C2381A24545}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1225</Words>
-  <Characters>6752</Characters>
+  <Words>1226</Words>
+  <Characters>6162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>306</Lines>
-  <Paragraphs>189</Paragraphs>
+  <Lines>362</Lines>
+  <Paragraphs>215</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7788</CharactersWithSpaces>
+  <CharactersWithSpaces>7184</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-04-11T01:39:33Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-24T01:16:53Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>3fca289c-87b8-4d22-8198-03967f483719</vt:lpwstr>
+    <vt:lpwstr>55cd6faa-77bd-4dbe-a764-d01c6d3d3766</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>