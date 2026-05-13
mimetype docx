--- v0 (2025-10-03)
+++ v1 (2026-05-13)
@@ -1353,127 +1353,125 @@
             </w:r>
             <w:r w:rsidR="0008291B" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>articipant still employed with you?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57625790" w14:textId="734B725C" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="009E295F">
+          <w:p w14:paraId="57625790" w14:textId="734B725C" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidR="00FC0917">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="366A8006" w14:textId="362D7D97" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="009E295F">
+          <w:p w14:paraId="366A8006" w14:textId="362D7D97" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00FC0917">
               <w:rPr>
@@ -1637,127 +1635,125 @@
             </w:r>
             <w:r w:rsidR="008C6B60">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stonemason</w:t>
             </w:r>
             <w:r w:rsidRPr="005F1228">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57AC7CC4" w14:textId="72B2CAD8" w:rsidR="005C0787" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="005C0787">
+          <w:p w14:paraId="57AC7CC4" w14:textId="72B2CAD8" w:rsidR="005C0787" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="005C0787">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-89314553"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005C0787" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005C0787" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005C0787" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidR="005C0787">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73FC18D1" w14:textId="7A071901" w:rsidR="005C0787" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="005C0787">
+          <w:p w14:paraId="73FC18D1" w14:textId="7A071901" w:rsidR="005C0787" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="005C0787">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="11810109"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005C0787" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005C0787" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005C0787" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="005C0787">
               <w:rPr>
@@ -1833,127 +1829,125 @@
           <w:p w14:paraId="50D1288C" w14:textId="398D7249" w:rsidR="005C0787" w:rsidRPr="009E295F" w:rsidRDefault="005C0787" w:rsidP="005C0787">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is the participant a subcontractor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C92232F" w14:textId="0A6AAA8A" w:rsidR="005C0787" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="005C0787">
+          <w:p w14:paraId="3C92232F" w14:textId="0A6AAA8A" w:rsidR="005C0787" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="005C0787">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2095303171"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005C0787" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005C0787" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005C0787" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidR="005C0787">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="030D6ACA" w14:textId="2EC65F84" w:rsidR="005C0787" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="005C0787">
+          <w:p w14:paraId="030D6ACA" w14:textId="2EC65F84" w:rsidR="005C0787" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="005C0787">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1829938382"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005C0787" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005C0787" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005C0787" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="005C0787">
               <w:rPr>
@@ -1996,127 +1990,125 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(i.e., they work under your direction, and you directly assign them work)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8B391E" w14:textId="71E05950" w:rsidR="005C0787" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="005C0787">
+          <w:p w14:paraId="2F8B391E" w14:textId="71E05950" w:rsidR="005C0787" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="005C0787">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1214732445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005C0787" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005C0787" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005C0787" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidR="005C0787">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1AEDE6" w14:textId="6AB875DE" w:rsidR="005C0787" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="005C0787">
+          <w:p w14:paraId="0B1AEDE6" w14:textId="6AB875DE" w:rsidR="005C0787" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="005C0787">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="871424120"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005C0787" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005C0787" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005C0787" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="005C0787">
               <w:rPr>
@@ -2817,130 +2809,128 @@
           <w:p w14:paraId="61E4ED10" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="003372FE" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you provide pay slips?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2667597A" w14:textId="30B97E20" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="003372FE">
+          <w:p w14:paraId="2667597A" w14:textId="30B97E20" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-236246985"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidR="000D134C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2003" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="65E06EEA" w14:textId="42202364" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="003372FE">
+          <w:p w14:paraId="65E06EEA" w14:textId="42202364" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-863129911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="000D134C">
               <w:rPr>
@@ -2963,173 +2953,170 @@
             <w:tcW w:w="1521" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5D60E117" w14:textId="5D3DBCE2" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="003372FE" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If YES, how often?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="003372FE">
+          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-347793826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="813" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="003372FE">
+          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1372421007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fortnightly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2001" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="003372FE">
+          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1996837821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3146,121 +3133,119 @@
           <w:p w14:paraId="65842498" w14:textId="5586C217" w:rsidR="000D134C" w:rsidRPr="009E295F" w:rsidRDefault="000D134C" w:rsidP="000D134C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If NO, do you direct deposit wages to the participant under sub-contracting arrangements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78E4E2DF" w14:textId="69FA7470" w:rsidR="000D134C" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="000D134C">
+          <w:p w14:paraId="78E4E2DF" w14:textId="69FA7470" w:rsidR="000D134C" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="000D134C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-244195228"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D134C" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000D134C" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D134C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE07420" w14:textId="5509DEB1" w:rsidR="000D134C" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="000D134C">
+          <w:p w14:paraId="7FE07420" w14:textId="5509DEB1" w:rsidR="000D134C" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="000D134C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-939146582"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D134C" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000D134C" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D134C" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="000D134C">
               <w:rPr>
@@ -3913,121 +3898,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000228AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Studying plans and specifications to determine materials required, dimensions and installation procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BA62FF2" w14:textId="503BE540" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="7BA62FF2" w14:textId="503BE540" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-400289535"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="318A5DA3" w14:textId="289AB3F0" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="318A5DA3" w14:textId="289AB3F0" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1964265465"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CF553FE" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4051,117 +4036,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000228AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Erecting and dismantling restricted height scaffolding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="638BE118" w14:textId="7545F722" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="638BE118" w14:textId="7545F722" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1348478415"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0847412B" w14:textId="31D7A945" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="0847412B" w14:textId="31D7A945" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1157067875"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0AA3810C" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4190,121 +4175,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000228AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sealing foundations with damp-resistant materials and spreading layers of mortar to serve as base and binder for blocks using trowels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76C24181" w14:textId="249A3FD1" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="76C24181" w14:textId="249A3FD1" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1027485204"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1557F212" w14:textId="3ADC3A0E" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="1557F212" w14:textId="3ADC3A0E" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1595539348"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="344BA7D3" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4328,117 +4313,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000228AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Laying stones in rows, designs and shapes, and spreading mortar between joints</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9928B4" w14:textId="3D67FA76" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="3B9928B4" w14:textId="3D67FA76" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1265580905"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBB5827" w14:textId="42160C6F" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="7DBB5827" w14:textId="42160C6F" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1879583612"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18872350" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4467,121 +4452,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000228AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Embedding blocks in mortar and removing excess mortar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6733F20B" w14:textId="0E1608B7" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="6733F20B" w14:textId="0E1608B7" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-109668435"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4ED96F4E" w14:textId="61DFF1E0" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="4ED96F4E" w14:textId="61DFF1E0" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-399286302"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F405B94" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4605,119 +4590,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000228AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Checking vertical and horizontal alignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4DF401" w14:textId="5A82A25A" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="1A4DF401" w14:textId="5A82A25A" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1911431694"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96991D" w14:textId="32554B25" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="3B96991D" w14:textId="32554B25" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1076203231"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F24B29C" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4746,123 +4731,123 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000228AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cutting, shaping and polishing stones using machines and hand tools, and shaping to fit irregular spaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75291671" w14:textId="73BD56B7" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="75291671" w14:textId="73BD56B7" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2094670711"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="444EF426" w14:textId="1535EC29" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="444EF426" w14:textId="1535EC29" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1030916686"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B58E26B" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4886,119 +4871,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000228AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Repairing and maintaining stonework, masonry, and related structures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8989F9" w14:textId="3837ED3B" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="5D8989F9" w14:textId="3837ED3B" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1788345052"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="007EFC6A" w14:textId="3DFE0615" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="007EFC6A" w14:textId="3DFE0615" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1780331563"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="22A611A7" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5026,119 +5011,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000228AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Constructing walls using stone slabs and large masonry slab blocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDFC6EE" w14:textId="60BD0193" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="0DDFC6EE" w14:textId="60BD0193" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-659312824"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDF4963" w14:textId="5719A235" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="5CDF4963" w14:textId="5719A235" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="57983133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7D0F4C41" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5165,119 +5150,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081323D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cutting, polishing, joining and installing stone kitchen benchtops</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29210D6A" w14:textId="23C0468E" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="29210D6A" w14:textId="23C0468E" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-874848853"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="740C6FE0" w14:textId="2D3D4A32" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="740C6FE0" w14:textId="2D3D4A32" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1893080130"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00720837">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00720837">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1C2CD272" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="003372FE" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5537,121 +5522,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Australian Standards, legislation, regulations, and terminology relevant to a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stonemason</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="697CA677" w14:textId="33F56945" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="697CA677" w14:textId="33F56945" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1537739251"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E0B0C81" w14:textId="76C150EF" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="6E0B0C81" w14:textId="76C150EF" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="69087667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2758C6B9" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -5682,117 +5667,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dentifying and resolving issues and problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6000E706" w14:textId="0CCA3AF1" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="6000E706" w14:textId="0CCA3AF1" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1749991837"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DABAF11" w14:textId="36619994" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="1DABAF11" w14:textId="36619994" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1068414523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B5B65A5" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5810,117 +5795,117 @@
           <w:p w14:paraId="7463607F" w14:textId="5A815703" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2379E5DE" w14:textId="0F9488D3" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="2379E5DE" w14:textId="0F9488D3" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1317105554"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="167447B3" w14:textId="3FCF166D" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="167447B3" w14:textId="3FCF166D" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="504786467"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D92DBF5" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5937,117 +5922,117 @@
           <w:p w14:paraId="5E731B2C" w14:textId="5F46196C" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Communicating effectively</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00E646E6" w14:textId="69E739AC" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="00E646E6" w14:textId="69E739AC" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-749267466"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3A85DA" w14:textId="55C899E2" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="1D3A85DA" w14:textId="55C899E2" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1559824641"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="66E18108" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6065,117 +6050,117 @@
           <w:p w14:paraId="08C8086A" w14:textId="7BCFE72B" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Collaborating with others to resolve issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF78A1E" w14:textId="54C8BFE1" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="7CF78A1E" w14:textId="54C8BFE1" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="817772110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7AA945" w14:textId="61A08796" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="3F7AA945" w14:textId="61A08796" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="226042075"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5FBC8605" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6232,119 +6217,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00740463">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFEFE25" w14:textId="23C1EB74" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="3CFEFE25" w14:textId="23C1EB74" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1559428091"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D68AEE1" w14:textId="7AF064CB" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="1D68AEE1" w14:textId="7AF064CB" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="969931682"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5409B49F" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6382,117 +6367,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>customers</w:t>
             </w:r>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> using the correct language and terminology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA65B52" w14:textId="4D0DFC7E" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="5CA65B52" w14:textId="4D0DFC7E" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-17548352"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="750A510C" w14:textId="18CD748F" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="750A510C" w14:textId="18CD748F" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="207223162"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="27D427A8" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6509,119 +6494,119 @@
           <w:p w14:paraId="18A83312" w14:textId="6D74F0B8" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Talking with customers about work requirements and work performed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07BBFAF5" w14:textId="60E1C40B" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="07BBFAF5" w14:textId="60E1C40B" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="161056781"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51972C12" w14:textId="6EB3742F" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="51972C12" w14:textId="6EB3742F" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1972320237"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F8288AE" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6641,119 +6626,119 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working under pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01F4C5CE" w14:textId="7827AD36" w:rsidR="00BF15CD" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="01F4C5CE" w14:textId="7827AD36" w:rsidR="00BF15CD" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="665361294"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="265516E0" w14:textId="3DBDAC1C" w:rsidR="00BF15CD" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="265516E0" w14:textId="3DBDAC1C" w:rsidR="00BF15CD" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1237160760"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="295B5B35" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6772,119 +6757,119 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and dealing with risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23D6E6B8" w14:textId="70F5A759" w:rsidR="00BF15CD" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="23D6E6B8" w14:textId="70F5A759" w:rsidR="00BF15CD" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1949924428"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="065DDB37" w14:textId="4229A1AB" w:rsidR="00BF15CD" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
+          <w:p w14:paraId="065DDB37" w14:textId="4229A1AB" w:rsidR="00BF15CD" w:rsidRDefault="00000000" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1787802760"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C53F58">
+                <w:r w:rsidR="00BF15CD" w:rsidRPr="00C53F58">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="59AF9390" w14:textId="77777777" w:rsidR="00BF15CD" w:rsidRPr="009E295F" w:rsidRDefault="00BF15CD" w:rsidP="00BF15CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7719,61 +7704,61 @@
     <w:p w14:paraId="4709A6FA" w14:textId="77777777" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="007254B1" w:rsidP="009E295F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidSect="00646655">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="287CC2E6" w14:textId="77777777" w:rsidR="008E0BC9" w:rsidRDefault="008E0BC9" w:rsidP="004A4586">
+    <w:p w14:paraId="634E2EF5" w14:textId="77777777" w:rsidR="00E34E76" w:rsidRDefault="00E34E76" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23B1BCAD" w14:textId="77777777" w:rsidR="008E0BC9" w:rsidRDefault="008E0BC9" w:rsidP="004A4586">
+    <w:p w14:paraId="5C05E5B2" w14:textId="77777777" w:rsidR="00E34E76" w:rsidRDefault="00E34E76" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7847,51 +7832,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1223372333"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-271405240"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:p w14:paraId="519D6C6B" w14:textId="77777777" w:rsidR="0008291B" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
@@ -8079,61 +8063,59 @@
   </w:p>
   <w:p w14:paraId="1E09AEFE" w14:textId="028F4B1B" w:rsidR="0008291B" w:rsidRPr="0033099E" w:rsidRDefault="0008291B" w:rsidP="00DC0447">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1654558784"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="5D237D5E" w14:textId="77777777" w:rsidR="0008291B" w:rsidRPr="00646655" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -8243,61 +8225,61 @@
     <w:r w:rsidR="004E7993">
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DC0447">
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-12/2021</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D49C2E" w14:textId="77777777" w:rsidR="008E0BC9" w:rsidRDefault="008E0BC9" w:rsidP="004A4586">
+    <w:p w14:paraId="4A5E1A0E" w14:textId="77777777" w:rsidR="00E34E76" w:rsidRDefault="00E34E76" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3231EE2C" w14:textId="77777777" w:rsidR="008E0BC9" w:rsidRDefault="008E0BC9" w:rsidP="004A4586">
+    <w:p w14:paraId="6BA71DDF" w14:textId="77777777" w:rsidR="00E34E76" w:rsidRDefault="00E34E76" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D712C01" w14:textId="2AEC979B" w:rsidR="00FF595B" w:rsidRDefault="00BF15CD" w:rsidP="00FF595B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5180D72B" wp14:editId="5BB018E6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
@@ -9452,50 +9434,52 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1533688228">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="989358583">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="113837023">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1545409153">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="876743857">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1513105629">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6038"/>
     <w:rsid w:val="00002FDF"/>
@@ -9541,50 +9525,51 @@
     <w:rsid w:val="001868D0"/>
     <w:rsid w:val="0019144C"/>
     <w:rsid w:val="001920E9"/>
     <w:rsid w:val="0019615E"/>
     <w:rsid w:val="001A5098"/>
     <w:rsid w:val="001C54A0"/>
     <w:rsid w:val="001D1177"/>
     <w:rsid w:val="001D2D4D"/>
     <w:rsid w:val="001D3766"/>
     <w:rsid w:val="001E39F6"/>
     <w:rsid w:val="001F1D86"/>
     <w:rsid w:val="00203BCC"/>
     <w:rsid w:val="002042BF"/>
     <w:rsid w:val="002125E2"/>
     <w:rsid w:val="00212AC2"/>
     <w:rsid w:val="00221F01"/>
     <w:rsid w:val="00224167"/>
     <w:rsid w:val="002321FD"/>
     <w:rsid w:val="00235878"/>
     <w:rsid w:val="00235EAF"/>
     <w:rsid w:val="00242086"/>
     <w:rsid w:val="002468F6"/>
     <w:rsid w:val="0025157B"/>
     <w:rsid w:val="002556E5"/>
     <w:rsid w:val="002605CF"/>
+    <w:rsid w:val="002645E3"/>
     <w:rsid w:val="00266D08"/>
     <w:rsid w:val="002726F8"/>
     <w:rsid w:val="00276F63"/>
     <w:rsid w:val="0027700D"/>
     <w:rsid w:val="00280659"/>
     <w:rsid w:val="00286728"/>
     <w:rsid w:val="00287B66"/>
     <w:rsid w:val="00290965"/>
     <w:rsid w:val="002961E2"/>
     <w:rsid w:val="002A5B82"/>
     <w:rsid w:val="002C20D3"/>
     <w:rsid w:val="002C695D"/>
     <w:rsid w:val="002D0760"/>
     <w:rsid w:val="002D1769"/>
     <w:rsid w:val="002F0935"/>
     <w:rsid w:val="002F34D9"/>
     <w:rsid w:val="002F5AA5"/>
     <w:rsid w:val="003024E0"/>
     <w:rsid w:val="0032194C"/>
     <w:rsid w:val="00324DEC"/>
     <w:rsid w:val="0033099E"/>
     <w:rsid w:val="003372FE"/>
     <w:rsid w:val="00340AFF"/>
     <w:rsid w:val="00341482"/>
     <w:rsid w:val="00341DE3"/>
@@ -9766,50 +9751,51 @@
     <w:rsid w:val="0089786F"/>
     <w:rsid w:val="008B353F"/>
     <w:rsid w:val="008B5475"/>
     <w:rsid w:val="008C00E9"/>
     <w:rsid w:val="008C42F5"/>
     <w:rsid w:val="008C6B60"/>
     <w:rsid w:val="008C6BDC"/>
     <w:rsid w:val="008D0990"/>
     <w:rsid w:val="008D3846"/>
     <w:rsid w:val="008D6395"/>
     <w:rsid w:val="008D766C"/>
     <w:rsid w:val="008E0BC9"/>
     <w:rsid w:val="008E4A85"/>
     <w:rsid w:val="008E58FD"/>
     <w:rsid w:val="008E7604"/>
     <w:rsid w:val="008F0DE1"/>
     <w:rsid w:val="008F1575"/>
     <w:rsid w:val="008F2F5D"/>
     <w:rsid w:val="008F2FCD"/>
     <w:rsid w:val="008F565E"/>
     <w:rsid w:val="009049D4"/>
     <w:rsid w:val="009076F9"/>
     <w:rsid w:val="009113D1"/>
     <w:rsid w:val="009137C3"/>
     <w:rsid w:val="00914907"/>
+    <w:rsid w:val="00917B70"/>
     <w:rsid w:val="00922FD5"/>
     <w:rsid w:val="009354E3"/>
     <w:rsid w:val="0094085D"/>
     <w:rsid w:val="00940DE2"/>
     <w:rsid w:val="00941C7C"/>
     <w:rsid w:val="00944ACF"/>
     <w:rsid w:val="00962F5D"/>
     <w:rsid w:val="00964906"/>
     <w:rsid w:val="00966DF6"/>
     <w:rsid w:val="009853C4"/>
     <w:rsid w:val="00997F2A"/>
     <w:rsid w:val="009A58B0"/>
     <w:rsid w:val="009B0A7A"/>
     <w:rsid w:val="009B28F7"/>
     <w:rsid w:val="009B6FBC"/>
     <w:rsid w:val="009D3B99"/>
     <w:rsid w:val="009D44EF"/>
     <w:rsid w:val="009D485A"/>
     <w:rsid w:val="009D4B56"/>
     <w:rsid w:val="009E02BF"/>
     <w:rsid w:val="009E295F"/>
     <w:rsid w:val="009E452C"/>
     <w:rsid w:val="009E6A29"/>
     <w:rsid w:val="009F0687"/>
     <w:rsid w:val="009F1C81"/>
@@ -9858,119 +9844,122 @@
     <w:rsid w:val="00B866AB"/>
     <w:rsid w:val="00B87F6C"/>
     <w:rsid w:val="00B91A3C"/>
     <w:rsid w:val="00B94209"/>
     <w:rsid w:val="00B948AD"/>
     <w:rsid w:val="00B96C3A"/>
     <w:rsid w:val="00B97469"/>
     <w:rsid w:val="00BA350D"/>
     <w:rsid w:val="00BA6E38"/>
     <w:rsid w:val="00BB11D8"/>
     <w:rsid w:val="00BB1B6A"/>
     <w:rsid w:val="00BB312F"/>
     <w:rsid w:val="00BB33B1"/>
     <w:rsid w:val="00BB3839"/>
     <w:rsid w:val="00BC0B6D"/>
     <w:rsid w:val="00BC6BED"/>
     <w:rsid w:val="00BC710D"/>
     <w:rsid w:val="00BC7C1F"/>
     <w:rsid w:val="00BD0A4F"/>
     <w:rsid w:val="00BD0F50"/>
     <w:rsid w:val="00BD2002"/>
     <w:rsid w:val="00BE48A1"/>
     <w:rsid w:val="00BF15CD"/>
     <w:rsid w:val="00BF35A1"/>
     <w:rsid w:val="00C02AE5"/>
+    <w:rsid w:val="00C04CAF"/>
     <w:rsid w:val="00C05949"/>
     <w:rsid w:val="00C23C4A"/>
     <w:rsid w:val="00C23F81"/>
     <w:rsid w:val="00C23FA4"/>
     <w:rsid w:val="00C26E47"/>
     <w:rsid w:val="00C27291"/>
     <w:rsid w:val="00C365E4"/>
     <w:rsid w:val="00C41A24"/>
     <w:rsid w:val="00C42B11"/>
     <w:rsid w:val="00C44553"/>
     <w:rsid w:val="00C55707"/>
     <w:rsid w:val="00C61C11"/>
     <w:rsid w:val="00C824FC"/>
     <w:rsid w:val="00C84E72"/>
     <w:rsid w:val="00C96DA1"/>
     <w:rsid w:val="00C96F55"/>
     <w:rsid w:val="00C97A0A"/>
     <w:rsid w:val="00CA3249"/>
     <w:rsid w:val="00CA3D77"/>
     <w:rsid w:val="00CC1BDC"/>
     <w:rsid w:val="00CC628F"/>
+    <w:rsid w:val="00CD25C7"/>
     <w:rsid w:val="00CD4D35"/>
     <w:rsid w:val="00CD5D08"/>
     <w:rsid w:val="00CD7673"/>
     <w:rsid w:val="00CF73FA"/>
     <w:rsid w:val="00D04D11"/>
     <w:rsid w:val="00D077BF"/>
     <w:rsid w:val="00D14697"/>
     <w:rsid w:val="00D14D7E"/>
     <w:rsid w:val="00D22BF2"/>
     <w:rsid w:val="00D25F21"/>
     <w:rsid w:val="00D4291D"/>
     <w:rsid w:val="00D520E5"/>
     <w:rsid w:val="00D561E8"/>
     <w:rsid w:val="00D5738C"/>
     <w:rsid w:val="00D6246A"/>
     <w:rsid w:val="00D66F2E"/>
     <w:rsid w:val="00D71E70"/>
     <w:rsid w:val="00D7450F"/>
     <w:rsid w:val="00D76F8B"/>
     <w:rsid w:val="00D9186D"/>
     <w:rsid w:val="00D91D2F"/>
     <w:rsid w:val="00D94D9E"/>
     <w:rsid w:val="00DA5D01"/>
     <w:rsid w:val="00DB0A44"/>
     <w:rsid w:val="00DB263E"/>
     <w:rsid w:val="00DB65B0"/>
     <w:rsid w:val="00DC0447"/>
     <w:rsid w:val="00DD0ADE"/>
     <w:rsid w:val="00DD3C3B"/>
     <w:rsid w:val="00DD55C8"/>
     <w:rsid w:val="00DD5EFD"/>
     <w:rsid w:val="00DE1220"/>
     <w:rsid w:val="00DE6495"/>
     <w:rsid w:val="00DE6976"/>
     <w:rsid w:val="00DE76D7"/>
     <w:rsid w:val="00DE7E83"/>
     <w:rsid w:val="00DF6EC8"/>
     <w:rsid w:val="00E05D9B"/>
     <w:rsid w:val="00E07AED"/>
     <w:rsid w:val="00E07CDC"/>
     <w:rsid w:val="00E1114C"/>
     <w:rsid w:val="00E14311"/>
     <w:rsid w:val="00E15EF4"/>
     <w:rsid w:val="00E17D1E"/>
     <w:rsid w:val="00E22398"/>
     <w:rsid w:val="00E312D3"/>
     <w:rsid w:val="00E349B8"/>
     <w:rsid w:val="00E34B1C"/>
+    <w:rsid w:val="00E34E76"/>
     <w:rsid w:val="00E353BA"/>
     <w:rsid w:val="00E37227"/>
     <w:rsid w:val="00E44DA7"/>
     <w:rsid w:val="00E508AC"/>
     <w:rsid w:val="00E5589A"/>
     <w:rsid w:val="00E61C5C"/>
     <w:rsid w:val="00E72C8E"/>
     <w:rsid w:val="00E850BF"/>
     <w:rsid w:val="00E86FA5"/>
     <w:rsid w:val="00E919F8"/>
     <w:rsid w:val="00E95D22"/>
     <w:rsid w:val="00E97182"/>
     <w:rsid w:val="00EA106D"/>
     <w:rsid w:val="00EA24C5"/>
     <w:rsid w:val="00EB0FE3"/>
     <w:rsid w:val="00EB1F5B"/>
     <w:rsid w:val="00EB5CE4"/>
     <w:rsid w:val="00EB71AF"/>
     <w:rsid w:val="00EC2F97"/>
     <w:rsid w:val="00EC3534"/>
     <w:rsid w:val="00EC6C06"/>
     <w:rsid w:val="00ED1C61"/>
     <w:rsid w:val="00EE3EEE"/>
     <w:rsid w:val="00EE6182"/>
     <w:rsid w:val="00EF4930"/>
@@ -10017,51 +10006,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74C4A849"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{439D8CCB-B046-4CE4-8969-AC0E8B8DB9D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10971,50 +10959,52 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A36637"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E22398"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.B76942D0"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -11265,99 +11255,101 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8868D232-9B99-4378-8767-7F756B73F2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1051</Words>
-  <Characters>5794</Characters>
+  <Words>1023</Words>
+  <Characters>5496</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>263</Lines>
-  <Paragraphs>162</Paragraphs>
+  <Lines>258</Lines>
+  <Paragraphs>147</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6683</CharactersWithSpaces>
+  <CharactersWithSpaces>6389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-20T05:35:20Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-23T07:39:04Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>6799195a-b846-4796-8023-290c3abe468c</vt:lpwstr>
+    <vt:lpwstr>4c5b1c4c-b469-4fe3-a0de-add81fd1d6d0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>