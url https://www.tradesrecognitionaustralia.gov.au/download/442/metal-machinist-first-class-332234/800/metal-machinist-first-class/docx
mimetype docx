--- v0 (2025-10-06)
+++ v1 (2026-05-01)
@@ -1,61 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4E4C76D3" w14:textId="77777777" w:rsidR="007200CF" w:rsidRDefault="007200CF" w:rsidP="00037381">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17766ABC" w14:textId="539D22CA" w:rsidR="00F71877" w:rsidRPr="00A80945" w:rsidRDefault="00F71877" w:rsidP="00037381">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A80945">
@@ -1221,51 +1218,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D81B763" w14:textId="2EF0A04C" w:rsidR="00C47B15" w:rsidRPr="00E83E63" w:rsidRDefault="00212C3F" w:rsidP="00A80945">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E83E63">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Log in to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00E83E63">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>TRA Online Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E83E63">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and upl</w:t>
             </w:r>
             <w:r w:rsidR="00C12EBC" w:rsidRPr="00E83E63">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>oad your c</w:t>
@@ -1474,86 +1471,86 @@
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E83E63">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">When you have a new employer please </w:t>
             </w:r>
             <w:r w:rsidR="00207C24" w:rsidRPr="00E83E63">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">register your new employer in the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00207C24" w:rsidRPr="00E83E63">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>TRA Online Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00207C24" w:rsidRPr="00E83E63">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E83E63">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>as soon as possible. You will need to</w:t>
             </w:r>
             <w:r w:rsidR="00207C24" w:rsidRPr="00E83E63">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> upload a completed Employment Verification Report (EVR) for your new employer. EVRs can be downloaded from </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00E34061" w:rsidRPr="00F46382">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00207C24" w:rsidRPr="00E83E63">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> You do </w:t>
             </w:r>
             <w:r w:rsidR="00207C24" w:rsidRPr="00E83E63">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1781,120 +1778,118 @@
             </w:r>
             <w:r w:rsidR="00664FB8" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> this</w:t>
             </w:r>
             <w:r w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> employer?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3701C0F8" w14:textId="76CDC0AD" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00B06F93" w:rsidP="000E482E">
+          <w:p w14:paraId="3701C0F8" w14:textId="76CDC0AD" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5954AE21" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00B06F93" w:rsidP="000E482E">
+          <w:p w14:paraId="5954AE21" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2064,119 +2059,117 @@
             <w:r w:rsidR="00DA1C5A" w:rsidRPr="00DA1C5A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Metal Machinist (First Class)</w:t>
             </w:r>
             <w:r w:rsidR="008D1312" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE0EDB7" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00B06F93" w:rsidP="000E482E">
+          <w:p w14:paraId="1AE0EDB7" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="420C5042" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00B06F93" w:rsidP="000E482E">
+          <w:p w14:paraId="420C5042" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2768,121 +2761,119 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is this a new supervisor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="516C2A9B" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00B06F93" w:rsidP="000E482E">
+          <w:p w14:paraId="516C2A9B" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1812748523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DAB51CD" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00B06F93" w:rsidP="000E482E">
+          <w:p w14:paraId="3DAB51CD" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939754808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
@@ -2901,70 +2892,69 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you want your supervisor details updated?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDB6EA7" w14:textId="53DC4225" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00B06F93" w:rsidP="000E482E">
+          <w:p w14:paraId="6FDB6EA7" w14:textId="53DC4225" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1925143821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
             <w:r w:rsidR="00072BED">
@@ -2993,72 +2983,71 @@
               <w:t>The change is permanent</w:t>
             </w:r>
             <w:r w:rsidR="00072BED" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50310231" w14:textId="3D190DA3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00BD0790" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11E9D8F2" w14:textId="620035B3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00B06F93" w:rsidP="00072BED">
+          <w:p w14:paraId="11E9D8F2" w14:textId="620035B3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00072BED">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="465554205"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidR="00072BED">
@@ -3955,157 +3944,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003976D7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reads blueprints and technical specifications to understand the requirements for the metal component to be machined</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6508A0B8" w14:textId="6A2FAFC5" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="009C42FD">
+          <w:p w14:paraId="6508A0B8" w14:textId="6A2FAFC5" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009C42FD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="385688294"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009C42FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="170A8EB5" w14:textId="77777777" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="009C42FD">
+          <w:p w14:paraId="170A8EB5" w14:textId="77777777" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009C42FD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="397103817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009C42FD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B1183C2" w14:textId="77777777" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="009C42FD">
+          <w:p w14:paraId="0B1183C2" w14:textId="77777777" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009C42FD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1568104659"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009C42FD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0894287F" w14:textId="69D2802A" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="009C42FD" w:rsidP="009C42FD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4128,149 +4114,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003976D7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prepares and configures machine tools for specific jobs and ensures correct fixtures, settings and tools are applied</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04443982" w14:textId="77777777" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="009C42FD">
+          <w:p w14:paraId="04443982" w14:textId="77777777" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009C42FD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1317525765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009C42FD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="485EF5AF" w14:textId="77777777" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="009C42FD">
+          <w:p w14:paraId="485EF5AF" w14:textId="77777777" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009C42FD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="150262133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009C42FD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E042305" w14:textId="77777777" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="009C42FD">
+          <w:p w14:paraId="7E042305" w14:textId="77777777" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009C42FD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="764117859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009C42FD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="16D37EDC" w14:textId="77777777" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="009C42FD" w:rsidP="009C42FD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4298,157 +4281,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003976D7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Forms metal stock and castings to fine tolerances using machining tools to press, cut, grind, plane, bore and drill metal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67A463FC" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="000B636A">
+          <w:p w14:paraId="67A463FC" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1235315434"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B636A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="289CAC4A" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="000B636A">
+          <w:p w14:paraId="289CAC4A" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-732157524"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B636A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D8A6262" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="000B636A">
+          <w:p w14:paraId="1D8A6262" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-23484657"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B636A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02DA6A38" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="000B636A" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4471,146 +4451,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003976D7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Checks fabricated and assembled metal parts for accuracy, clearance and fit using precision measuring instruments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35F87E30" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="000B636A">
+          <w:p w14:paraId="35F87E30" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1446344634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B636A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="190DD94C" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="000B636A">
+          <w:p w14:paraId="190DD94C" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1735815260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B636A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4355F4A1" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="000B636A">
+          <w:p w14:paraId="4355F4A1" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-988637070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B636A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="515C4FAF" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="000B636A" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4639,157 +4616,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003976D7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Polishes, deburs and finishes the machined parts to ensure they meet the specified finish quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17C578B5" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="000B636A">
+          <w:p w14:paraId="17C578B5" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1105005026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B636A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DB48801" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="000B636A">
+          <w:p w14:paraId="0DB48801" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1525287343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B636A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61D25671" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="000B636A">
+          <w:p w14:paraId="61D25671" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-784889572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B636A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2692B99E" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="000B636A" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4813,149 +4787,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003976D7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>May program and operate computer numerical control machines to guide machine tools in producing parts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7258AC51" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="000B636A">
+          <w:p w14:paraId="7258AC51" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1286995635"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B636A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED790B8" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="000B636A">
+          <w:p w14:paraId="4ED790B8" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1969888018"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B636A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED7C5F9" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="000B636A">
+          <w:p w14:paraId="3ED7C5F9" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-443697578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B636A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F312FB9" w14:textId="77777777" w:rsidR="000B636A" w:rsidRPr="007D7792" w:rsidRDefault="000B636A" w:rsidP="000B636A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
@@ -5132,152 +5103,149 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF420F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diagnosing faults</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61804F76" w14:textId="0470BEAD" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="009C42FD">
+          <w:p w14:paraId="61804F76" w14:textId="0470BEAD" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009C42FD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1394732755"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009C42FD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="127556FC" w14:textId="744F9E01" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="009C42FD">
+          <w:p w14:paraId="127556FC" w14:textId="744F9E01" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009C42FD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1168135172"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009C42FD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A96B15A" w14:textId="2D6D89AD" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="009C42FD">
+          <w:p w14:paraId="3A96B15A" w14:textId="2D6D89AD" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009C42FD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1683548016"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009C42FD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BCDD7F2" w14:textId="77777777" w:rsidR="009C42FD" w:rsidRPr="007D7792" w:rsidRDefault="009C42FD" w:rsidP="009C42FD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5300,146 +5268,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF420F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Performing operational maintenance of machines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="537849A9" w14:textId="7A566A24" w:rsidR="007B0E71" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="007B0E71">
+          <w:p w14:paraId="537849A9" w14:textId="7A566A24" w:rsidR="007B0E71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="007B0E71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-480077049"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B0E71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48AEC0D8" w14:textId="6032D898" w:rsidR="007B0E71" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="007B0E71">
+          <w:p w14:paraId="48AEC0D8" w14:textId="6032D898" w:rsidR="007B0E71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="007B0E71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1195001729"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B0E71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7329003F" w14:textId="19AC2041" w:rsidR="007B0E71" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="007B0E71">
+          <w:p w14:paraId="7329003F" w14:textId="19AC2041" w:rsidR="007B0E71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="007B0E71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1016430374"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B0E71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="776AAE4F" w14:textId="77777777" w:rsidR="007B0E71" w:rsidRPr="007D7792" w:rsidRDefault="007B0E71" w:rsidP="007B0E71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5466,146 +5431,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Overhauling and repairing mechanical parts and </w:t>
             </w:r>
             <w:r w:rsidR="00D84E78" w:rsidRPr="00D84E78">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>fluid power equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46A32A35" w14:textId="0849BBFB" w:rsidR="007B0E71" w:rsidRDefault="00B06F93" w:rsidP="007B0E71">
+          <w:p w14:paraId="46A32A35" w14:textId="0849BBFB" w:rsidR="007B0E71" w:rsidRDefault="00000000" w:rsidP="007B0E71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1851328937"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B0E71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C97085E" w14:textId="40F06C14" w:rsidR="007B0E71" w:rsidRDefault="00B06F93" w:rsidP="007B0E71">
+          <w:p w14:paraId="7C97085E" w14:textId="40F06C14" w:rsidR="007B0E71" w:rsidRDefault="00000000" w:rsidP="007B0E71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-747268188"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B0E71" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49290B8A" w14:textId="626F0F69" w:rsidR="007B0E71" w:rsidRDefault="00B06F93" w:rsidP="007B0E71">
+          <w:p w14:paraId="49290B8A" w14:textId="626F0F69" w:rsidR="007B0E71" w:rsidRDefault="00000000" w:rsidP="007B0E71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-708645771"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B0E71" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="46AC7DAE" w14:textId="77777777" w:rsidR="007B0E71" w:rsidRPr="007D7792" w:rsidRDefault="007B0E71" w:rsidP="007B0E71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5961,146 +5923,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="005C749E" w:rsidRPr="005C749E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>handheld taps and dies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31CAA5B7" w14:textId="2728C326" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="31CAA5B7" w14:textId="2728C326" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1664919991"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46441F0B" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="46441F0B" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1746561537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E67C05D" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="3E67C05D" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-961409116"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D4B81AF" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00171CA2" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6190,146 +6149,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="005C749E" w:rsidRPr="005C749E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pedestal grinders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D72B63B" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="4D72B63B" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1755549405"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44C5DD36" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="44C5DD36" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="94062807"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75C42A0B" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="75C42A0B" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1030952505"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="018DE881" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00171CA2" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6358,146 +6314,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Equipment such as:</w:t>
             </w:r>
             <w:r w:rsidR="00EF420F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> lathe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDB52C2" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="7CDB52C2" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2063973482"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0502DF3B" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="0502DF3B" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1929190410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3A8C8F" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="5A3A8C8F" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1375545951"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="132F37A6" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00171CA2" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6517,146 +6470,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F11CE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Using and understanding the required Personal Protective Equipment (PPE) needed to undertake tasks and duties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8BC447" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="6B8BC447" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-709722694"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF5BD78" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="6BF5BD78" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1686406456"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D72912A" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="4D72912A" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="444821037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3F37D9BD" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00171CA2" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6675,146 +6625,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F11CE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Selecting the tools and equipment required for various tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="556AD2C5" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="556AD2C5" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-346479662"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E24B3BE" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="7E24B3BE" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1588882862"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61107A9B" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="61107A9B" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="325873403"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="503C6C71" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00171CA2" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6834,146 +6781,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB7B21">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maintaining tools, equipment, and work areas in good and safe condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25853B60" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="25853B60" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-141898763"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0343A8B9" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="0343A8B9" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1918041398"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55AC6253" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00B06F93" w:rsidP="00CC0917">
+          <w:p w14:paraId="55AC6253" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRDefault="00000000" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1563373432"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00171CA2" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5144EEEF" w14:textId="77777777" w:rsidR="00171CA2" w:rsidRPr="007D7792" w:rsidRDefault="00171CA2" w:rsidP="00CC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7257,157 +7201,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Metal Machinist (First Class)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26FD1DAD" w14:textId="23CB190F" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="26FD1DAD" w14:textId="23CB190F" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1575153216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57684007" w14:textId="4C66E946" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="57684007" w14:textId="4C66E946" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1031800099"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="556D1FA3" w14:textId="389E059C" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="556D1FA3" w14:textId="389E059C" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1345210607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="463ACFA9" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -7440,149 +7381,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dentifying and resolving issues and problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2040F027" w14:textId="230DC0F0" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="2040F027" w14:textId="230DC0F0" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="783851514"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7649D9E9" w14:textId="26C33212" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="7649D9E9" w14:textId="26C33212" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1583682455"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A39C65F" w14:textId="15E0EDFE" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="0A39C65F" w14:textId="15E0EDFE" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-350869556"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="59AA1F7B" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7610,157 +7548,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6436587F" w14:textId="235C4EEE" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="6436587F" w14:textId="235C4EEE" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1448120448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13EDE7B1" w14:textId="454C481A" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="13EDE7B1" w14:textId="454C481A" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-556856034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28DE25D4" w14:textId="5BF30B74" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="28DE25D4" w14:textId="5BF30B74" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1533996775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48B92297" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -7783,149 +7718,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Communicating effectively</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="402637D1" w14:textId="3E6E877B" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="402637D1" w14:textId="3E6E877B" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1886400583"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15382D83" w14:textId="703C9D63" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="15382D83" w14:textId="703C9D63" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1637601143"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2736B33D" w14:textId="147AB427" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="2736B33D" w14:textId="147AB427" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1388339988"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6AEF4FAD" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7953,157 +7885,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Collaborating with others to resolve issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="537D5303" w14:textId="1356764E" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="537D5303" w14:textId="1356764E" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1651204696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09E68CBC" w14:textId="21CE6250" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="09E68CBC" w14:textId="21CE6250" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1109092229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CB1B853" w14:textId="254ADA0C" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="6CB1B853" w14:textId="254ADA0C" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939047912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B15225E" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -8166,149 +8095,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00740463">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56469781" w14:textId="7B67FD25" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="56469781" w14:textId="7B67FD25" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="656113037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2F07AD" w14:textId="1F9F27EE" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="6D2F07AD" w14:textId="1F9F27EE" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-111053735"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4046738E" w14:textId="1A7BA0E2" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="4046738E" w14:textId="1A7BA0E2" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1039966783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4DFF7683" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8356,157 +8282,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>customers</w:t>
             </w:r>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> using the correct language and terminology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1341CE07" w14:textId="6CACF17B" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="1341CE07" w14:textId="6CACF17B" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="954298444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E898B27" w14:textId="6C9C1390" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="5E898B27" w14:textId="6C9C1390" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1845128273"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DAC423D" w14:textId="43A80664" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="5DAC423D" w14:textId="43A80664" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1234310546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FF6A44C" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -8529,146 +8452,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Talking with customers about work requirements and work performed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44026CF8" w14:textId="3B06DA87" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="44026CF8" w14:textId="3B06DA87" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-767699887"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1B4B79" w14:textId="10FA3A5F" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="2C1B4B79" w14:textId="10FA3A5F" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2138937028"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2B3195" w14:textId="6A9E135E" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="2E2B3195" w14:textId="6A9E135E" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1924147972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5E8D727E" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8688,146 +8608,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working under pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43E71320" w14:textId="2DA435AE" w:rsidR="0065261A" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="43E71320" w14:textId="2DA435AE" w:rsidR="0065261A" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1703087187"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12D59CF4" w14:textId="0FAC2284" w:rsidR="0065261A" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="12D59CF4" w14:textId="0FAC2284" w:rsidR="0065261A" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1594615334"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27F2E674" w14:textId="59B4CE4F" w:rsidR="0065261A" w:rsidRDefault="00B06F93" w:rsidP="0065261A">
+          <w:p w14:paraId="27F2E674" w14:textId="59B4CE4F" w:rsidR="0065261A" w:rsidRDefault="00000000" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-42601579"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0065261A" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2C7FB141" w14:textId="77777777" w:rsidR="0065261A" w:rsidRPr="008D76DF" w:rsidRDefault="0065261A" w:rsidP="0065261A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9641,51 +9558,50 @@
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="728"/>
         <w:gridCol w:w="5481"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="3282"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BD0790" w:rsidRPr="00A80945" w14:paraId="48B32D4C" w14:textId="77777777" w:rsidTr="00D438DF">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:id w:val="-259603636"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="373" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0ADBD9BC" w14:textId="7E933216" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00D438DF" w:rsidP="00D438DF">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -9805,92 +9721,92 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36E68FFF" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00BD0790" w:rsidP="00A80945">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidSect="00CC7E00">
-      <w:headerReference w:type="default" r:id="rId14"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40BB2CC9" w14:textId="77777777" w:rsidR="007426A8" w:rsidRDefault="007426A8" w:rsidP="008D3A7C">
+    <w:p w14:paraId="41A9DFEA" w14:textId="77777777" w:rsidR="00555DC1" w:rsidRDefault="00555DC1" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30B5317A" w14:textId="77777777" w:rsidR="007426A8" w:rsidRDefault="007426A8" w:rsidP="008D3A7C">
+    <w:p w14:paraId="71BBEAD8" w14:textId="77777777" w:rsidR="00555DC1" w:rsidRDefault="00555DC1" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -9943,51 +9859,51 @@
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7783337A" w14:textId="4F2A2C0E" w:rsidR="00605B40" w:rsidRPr="005D573E" w:rsidRDefault="00605B40" w:rsidP="00605B40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D573E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="005D573E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         <w:bCs/>
         <w:sz w:val="18"/>
@@ -10162,70 +10078,68 @@
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidR="007D72EA">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00252881">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="762582137"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1357566773"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="615EF748" w14:textId="00CA79DC" w:rsidR="00605B40" w:rsidRPr="00605B40" w:rsidRDefault="00605B40" w:rsidP="00605B40">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -10349,76 +10263,76 @@
                 <w:b/>
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Painting Trades Worker </w:t>
             </w:r>
             <w:r w:rsidR="00C229E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-12/2021</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2205F94B" w14:textId="77777777" w:rsidR="007426A8" w:rsidRDefault="007426A8" w:rsidP="008D3A7C">
+    <w:p w14:paraId="09E82113" w14:textId="77777777" w:rsidR="00555DC1" w:rsidRDefault="00555DC1" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67B273DC" w14:textId="77777777" w:rsidR="007426A8" w:rsidRDefault="007426A8" w:rsidP="008D3A7C">
+    <w:p w14:paraId="07AC02F2" w14:textId="77777777" w:rsidR="00555DC1" w:rsidRDefault="00555DC1" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="190E496E" w14:textId="680E8788" w:rsidR="007200CF" w:rsidRDefault="00E82F66">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FB73BEA" wp14:editId="619389B6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>3283585</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-553085</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2905125" cy="427990"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="4" name="Picture 4" descr="Blue text on a white background&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -10500,51 +10414,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2457450" cy="752475"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7957A1EC" w14:textId="35E3BB18" w:rsidR="00605B40" w:rsidRDefault="00605B40">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C8D6081" wp14:editId="0AAABC01">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-838200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="720000" cy="720000"/>
           <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -10647,51 +10561,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1757680" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11051343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="730C3492"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12073,86 +11987,89 @@
   <w:num w:numId="6" w16cid:durableId="727612053">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2037807576">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="350499507">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="380374179">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1593854558">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="411663251">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1252203933">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D3A7C"/>
     <w:rsid w:val="0000187E"/>
     <w:rsid w:val="0000192D"/>
     <w:rsid w:val="00006834"/>
     <w:rsid w:val="00017012"/>
     <w:rsid w:val="000210A3"/>
     <w:rsid w:val="000227EF"/>
     <w:rsid w:val="00023437"/>
     <w:rsid w:val="000255F6"/>
     <w:rsid w:val="0003019F"/>
     <w:rsid w:val="00037381"/>
+    <w:rsid w:val="000403AC"/>
     <w:rsid w:val="000406DD"/>
     <w:rsid w:val="000434E2"/>
     <w:rsid w:val="00047585"/>
     <w:rsid w:val="00060040"/>
     <w:rsid w:val="000643AB"/>
     <w:rsid w:val="00072BED"/>
     <w:rsid w:val="00072E94"/>
     <w:rsid w:val="00074A21"/>
     <w:rsid w:val="00084773"/>
     <w:rsid w:val="00084A91"/>
     <w:rsid w:val="00086179"/>
     <w:rsid w:val="000913C0"/>
     <w:rsid w:val="000A0031"/>
     <w:rsid w:val="000B636A"/>
     <w:rsid w:val="000C4641"/>
     <w:rsid w:val="000D12E1"/>
     <w:rsid w:val="000D18BE"/>
     <w:rsid w:val="000D6C2B"/>
     <w:rsid w:val="000E1477"/>
     <w:rsid w:val="000E482E"/>
     <w:rsid w:val="000E4DAB"/>
     <w:rsid w:val="000F04BD"/>
     <w:rsid w:val="000F3B1D"/>
     <w:rsid w:val="000F5826"/>
     <w:rsid w:val="000F5B5E"/>
@@ -12220,96 +12137,98 @@
     <w:rsid w:val="0027594C"/>
     <w:rsid w:val="0028163A"/>
     <w:rsid w:val="002A3ACC"/>
     <w:rsid w:val="002A4872"/>
     <w:rsid w:val="002B172D"/>
     <w:rsid w:val="002B2386"/>
     <w:rsid w:val="002C290A"/>
     <w:rsid w:val="002C3F70"/>
     <w:rsid w:val="002D40A3"/>
     <w:rsid w:val="002D673A"/>
     <w:rsid w:val="002E166F"/>
     <w:rsid w:val="002F2A6C"/>
     <w:rsid w:val="002F39A6"/>
     <w:rsid w:val="002F3F88"/>
     <w:rsid w:val="00301F14"/>
     <w:rsid w:val="0030425F"/>
     <w:rsid w:val="003175F8"/>
     <w:rsid w:val="00324CBF"/>
     <w:rsid w:val="003259A3"/>
     <w:rsid w:val="0033437D"/>
     <w:rsid w:val="003406D3"/>
     <w:rsid w:val="00340C52"/>
     <w:rsid w:val="00341482"/>
     <w:rsid w:val="00354355"/>
     <w:rsid w:val="00363206"/>
+    <w:rsid w:val="00363497"/>
     <w:rsid w:val="00375778"/>
     <w:rsid w:val="003859A7"/>
     <w:rsid w:val="00386436"/>
     <w:rsid w:val="00387372"/>
     <w:rsid w:val="003A2AF4"/>
     <w:rsid w:val="003A43D2"/>
     <w:rsid w:val="003A7237"/>
     <w:rsid w:val="003B5B99"/>
     <w:rsid w:val="003B5ED2"/>
     <w:rsid w:val="003B7310"/>
     <w:rsid w:val="003C0E4A"/>
     <w:rsid w:val="003C6AE1"/>
     <w:rsid w:val="003E52AC"/>
     <w:rsid w:val="003F07E7"/>
     <w:rsid w:val="003F31A1"/>
     <w:rsid w:val="004017A6"/>
     <w:rsid w:val="004108E3"/>
     <w:rsid w:val="004143B0"/>
     <w:rsid w:val="00414408"/>
     <w:rsid w:val="00415556"/>
     <w:rsid w:val="00430F27"/>
     <w:rsid w:val="00431122"/>
     <w:rsid w:val="00432383"/>
     <w:rsid w:val="0044672D"/>
     <w:rsid w:val="0045221F"/>
     <w:rsid w:val="004577D2"/>
     <w:rsid w:val="004625AD"/>
     <w:rsid w:val="0047636F"/>
     <w:rsid w:val="00487B93"/>
     <w:rsid w:val="0049009C"/>
     <w:rsid w:val="004A22AA"/>
     <w:rsid w:val="004B08A3"/>
     <w:rsid w:val="004C0600"/>
     <w:rsid w:val="004D3915"/>
     <w:rsid w:val="004D3B82"/>
     <w:rsid w:val="004E3D88"/>
     <w:rsid w:val="004E46D2"/>
     <w:rsid w:val="004E6AA3"/>
     <w:rsid w:val="00502842"/>
     <w:rsid w:val="00504187"/>
     <w:rsid w:val="00524BDE"/>
     <w:rsid w:val="00525877"/>
     <w:rsid w:val="005265A6"/>
     <w:rsid w:val="005303E0"/>
     <w:rsid w:val="00533BD7"/>
     <w:rsid w:val="00544DC4"/>
+    <w:rsid w:val="00555DC1"/>
     <w:rsid w:val="00562F59"/>
     <w:rsid w:val="005632EA"/>
     <w:rsid w:val="00567230"/>
     <w:rsid w:val="00567A71"/>
     <w:rsid w:val="00570440"/>
     <w:rsid w:val="0057184B"/>
     <w:rsid w:val="00573CFC"/>
     <w:rsid w:val="005762A5"/>
     <w:rsid w:val="00580A3E"/>
     <w:rsid w:val="0058127A"/>
     <w:rsid w:val="005821F1"/>
     <w:rsid w:val="00583DD9"/>
     <w:rsid w:val="00587CED"/>
     <w:rsid w:val="00590EF9"/>
     <w:rsid w:val="005A74F1"/>
     <w:rsid w:val="005C5AC9"/>
     <w:rsid w:val="005C749E"/>
     <w:rsid w:val="005D573E"/>
     <w:rsid w:val="005D70AC"/>
     <w:rsid w:val="005E17E8"/>
     <w:rsid w:val="005E3820"/>
     <w:rsid w:val="005E6711"/>
     <w:rsid w:val="005F02C7"/>
     <w:rsid w:val="005F0590"/>
     <w:rsid w:val="00605B40"/>
@@ -12396,50 +12315,51 @@
     <w:rsid w:val="00907E2B"/>
     <w:rsid w:val="00930BEB"/>
     <w:rsid w:val="009365C8"/>
     <w:rsid w:val="00937112"/>
     <w:rsid w:val="0094310E"/>
     <w:rsid w:val="00944421"/>
     <w:rsid w:val="0094467E"/>
     <w:rsid w:val="00954723"/>
     <w:rsid w:val="0096075E"/>
     <w:rsid w:val="00964656"/>
     <w:rsid w:val="00967F59"/>
     <w:rsid w:val="00971137"/>
     <w:rsid w:val="00973168"/>
     <w:rsid w:val="00976528"/>
     <w:rsid w:val="00981325"/>
     <w:rsid w:val="009869B7"/>
     <w:rsid w:val="00992C2C"/>
     <w:rsid w:val="009960B9"/>
     <w:rsid w:val="009A00A0"/>
     <w:rsid w:val="009A1EC5"/>
     <w:rsid w:val="009A731E"/>
     <w:rsid w:val="009B1932"/>
     <w:rsid w:val="009C2990"/>
     <w:rsid w:val="009C42FD"/>
     <w:rsid w:val="009D09C6"/>
+    <w:rsid w:val="009D41A9"/>
     <w:rsid w:val="009D5145"/>
     <w:rsid w:val="009E0285"/>
     <w:rsid w:val="009F1696"/>
     <w:rsid w:val="009F7CD8"/>
     <w:rsid w:val="00A01B8C"/>
     <w:rsid w:val="00A06074"/>
     <w:rsid w:val="00A110B0"/>
     <w:rsid w:val="00A11479"/>
     <w:rsid w:val="00A12D48"/>
     <w:rsid w:val="00A17972"/>
     <w:rsid w:val="00A20A24"/>
     <w:rsid w:val="00A22138"/>
     <w:rsid w:val="00A231B6"/>
     <w:rsid w:val="00A253C6"/>
     <w:rsid w:val="00A25784"/>
     <w:rsid w:val="00A3311A"/>
     <w:rsid w:val="00A33ADC"/>
     <w:rsid w:val="00A36066"/>
     <w:rsid w:val="00A45023"/>
     <w:rsid w:val="00A50BD7"/>
     <w:rsid w:val="00A53488"/>
     <w:rsid w:val="00A57A26"/>
     <w:rsid w:val="00A57BD3"/>
     <w:rsid w:val="00A60EA7"/>
     <w:rsid w:val="00A61914"/>
@@ -12552,50 +12472,51 @@
     <w:rsid w:val="00DA072E"/>
     <w:rsid w:val="00DA1C5A"/>
     <w:rsid w:val="00DA2D1B"/>
     <w:rsid w:val="00DB5D07"/>
     <w:rsid w:val="00DB66FC"/>
     <w:rsid w:val="00DC1E63"/>
     <w:rsid w:val="00DC4F56"/>
     <w:rsid w:val="00DD38C2"/>
     <w:rsid w:val="00DE7242"/>
     <w:rsid w:val="00E017D9"/>
     <w:rsid w:val="00E01C55"/>
     <w:rsid w:val="00E03F9A"/>
     <w:rsid w:val="00E14C17"/>
     <w:rsid w:val="00E272A6"/>
     <w:rsid w:val="00E30C2B"/>
     <w:rsid w:val="00E332C4"/>
     <w:rsid w:val="00E34061"/>
     <w:rsid w:val="00E5232E"/>
     <w:rsid w:val="00E53B45"/>
     <w:rsid w:val="00E61735"/>
     <w:rsid w:val="00E652B5"/>
     <w:rsid w:val="00E72AC8"/>
     <w:rsid w:val="00E76C7B"/>
     <w:rsid w:val="00E80B87"/>
     <w:rsid w:val="00E82F66"/>
+    <w:rsid w:val="00E83335"/>
     <w:rsid w:val="00E83E63"/>
     <w:rsid w:val="00E863E6"/>
     <w:rsid w:val="00E876BC"/>
     <w:rsid w:val="00E87C81"/>
     <w:rsid w:val="00EA1E66"/>
     <w:rsid w:val="00EB09E4"/>
     <w:rsid w:val="00EB26A0"/>
     <w:rsid w:val="00EB3E6F"/>
     <w:rsid w:val="00EC7ABD"/>
     <w:rsid w:val="00ED16FD"/>
     <w:rsid w:val="00EE38C3"/>
     <w:rsid w:val="00EF2712"/>
     <w:rsid w:val="00EF420F"/>
     <w:rsid w:val="00EF496E"/>
     <w:rsid w:val="00EF7AE7"/>
     <w:rsid w:val="00F024BB"/>
     <w:rsid w:val="00F04C2E"/>
     <w:rsid w:val="00F1172C"/>
     <w:rsid w:val="00F1715A"/>
     <w:rsid w:val="00F17806"/>
     <w:rsid w:val="00F224FD"/>
     <w:rsid w:val="00F2273E"/>
     <w:rsid w:val="00F23C6B"/>
     <w:rsid w:val="00F3560C"/>
     <w:rsid w:val="00F363F7"/>
@@ -12624,56 +12545,55 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="631C0E58"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6717AFBC-1495-403E-BD16-AFE35C52C5A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13661,51 +13581,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0070211A"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00324CBF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="45951928">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1328435576">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -13878,55 +13798,57 @@
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1904635512">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.education.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.education.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -14158,287 +14080,115 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...127 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E762B146-DBE7-49EB-B023-1A08F9C04C33}">
-[...31 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3098522-8D41-443A-894C-8C2381A24545}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1131</Words>
-  <Characters>6450</Characters>
+  <Words>1171</Words>
+  <Characters>5849</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>353</Lines>
+  <Paragraphs>189</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7566</CharactersWithSpaces>
+  <CharactersWithSpaces>6841</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-04-11T01:39:33Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-24T00:59:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>3fca289c-87b8-4d22-8198-03967f483719</vt:lpwstr>
+    <vt:lpwstr>51685992-db1a-4d2c-802d-8d94a455c06a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>