--- v0 (2025-10-14)
+++ v1 (2026-05-14)
@@ -1,48 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7AF3C0CF" w14:textId="77777777" w:rsidR="00F033F1" w:rsidRDefault="00F033F1" w:rsidP="0033099E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1359,119 +1357,117 @@
             </w:r>
             <w:r w:rsidR="0008291B" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>articipant still employed with you?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57625790" w14:textId="1583B3D9" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00014E49" w:rsidP="009E295F">
+          <w:p w14:paraId="57625790" w14:textId="1583B3D9" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="366A8006" w14:textId="1FFCDFE5" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00014E49" w:rsidP="009E295F">
+          <w:p w14:paraId="366A8006" w14:textId="1FFCDFE5" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1637,127 +1633,125 @@
             </w:r>
             <w:r w:rsidRPr="00FF0A5C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Boat Builder and Repairer</w:t>
             </w:r>
             <w:r w:rsidRPr="005F1228">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57AC7CC4" w14:textId="56D3366E" w:rsidR="00FF0A5C" w:rsidRPr="009E295F" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="57AC7CC4" w14:textId="56D3366E" w:rsidR="00FF0A5C" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-89314553"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FF0A5C" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FF0A5C" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidR="00FF0A5C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73FC18D1" w14:textId="364CB851" w:rsidR="00FF0A5C" w:rsidRPr="009E295F" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="73FC18D1" w14:textId="364CB851" w:rsidR="00FF0A5C" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="11810109"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FF0A5C" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FF0A5C" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00FF0A5C">
               <w:rPr>
@@ -1851,119 +1845,117 @@
           <w:p w14:paraId="50D1288C" w14:textId="398D7249" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="009E295F" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is the participant a subcontractor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C92232F" w14:textId="5B915101" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00014E49" w:rsidP="009E295F">
+          <w:p w14:paraId="3C92232F" w14:textId="5B915101" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="581880747"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00832305">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="030D6ACA" w14:textId="6C95709F" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00014E49" w:rsidP="009E295F">
+          <w:p w14:paraId="030D6ACA" w14:textId="6C95709F" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1257984347"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2047,119 +2039,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and you directly assign them work)?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FD312F7" w14:textId="7938C6D8" w:rsidR="00DC1360" w:rsidRPr="009E295F" w:rsidRDefault="00DC1360" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8B391E" w14:textId="0676266D" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00014E49" w:rsidP="009E295F">
+          <w:p w14:paraId="2F8B391E" w14:textId="0676266D" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1763183007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1AEDE6" w14:textId="118807E6" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00014E49" w:rsidP="009E295F">
+          <w:p w14:paraId="0B1AEDE6" w14:textId="118807E6" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1473175949"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2821,234 +2811,230 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type of business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2E03B5E0" w14:textId="1B004A23" w:rsidR="008F4C69" w:rsidRDefault="00014E49" w:rsidP="009131CD">
+          <w:p w14:paraId="2E03B5E0" w14:textId="1B004A23" w:rsidR="008F4C69" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2130544408"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF14C0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00775E15" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00302D32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Commercial builds</w:t>
             </w:r>
             <w:r w:rsidR="00FB03B9" w:rsidRPr="00FA68D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03FD84B7" w14:textId="527D6FDE" w:rsidR="00FF14C0" w:rsidRPr="00FB03B9" w:rsidRDefault="00014E49" w:rsidP="009131CD">
+          <w:p w14:paraId="03FD84B7" w14:textId="527D6FDE" w:rsidR="00FF14C0" w:rsidRPr="00FB03B9" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1993292543"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D77AEE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D77AEE" w:rsidRPr="00FB03B9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other (please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="7344E5C7" w14:textId="0E515D07" w:rsidR="008F4C69" w:rsidRDefault="00014E49" w:rsidP="009131CD">
+          <w:p w14:paraId="7344E5C7" w14:textId="0E515D07" w:rsidR="008F4C69" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="509188459"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F4C69">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00775E15" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00302D32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recreational builds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FD914B5" w14:textId="0C038822" w:rsidR="00FF14C0" w:rsidRPr="00630AD2" w:rsidRDefault="00FF14C0" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="236AD1FD" w14:textId="402AFAAB" w:rsidR="00FB03B9" w:rsidRDefault="00014E49" w:rsidP="00775E15">
+          <w:p w14:paraId="236AD1FD" w14:textId="402AFAAB" w:rsidR="00FB03B9" w:rsidRDefault="00000000" w:rsidP="00775E15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="158432023"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00693F81">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DC1360" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00302D32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Repair work</w:t>
             </w:r>
             <w:r w:rsidR="003B515A">
               <w:rPr>
@@ -3084,71 +3070,70 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you provide pay slips?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2667597A" w14:textId="2091B731" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00014E49" w:rsidP="00FA6FE8">
+          <w:p w14:paraId="2667597A" w14:textId="2091B731" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1804612814"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3163,70 +3148,69 @@
               <w:tblW w:w="2257" w:type="dxa"/>
               <w:tblCellSpacing w:w="14" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2257"/>
             </w:tblGrid>
             <w:tr w:rsidR="00CF57FF" w:rsidRPr="00DB7275" w14:paraId="2EFF2D91" w14:textId="77777777" w:rsidTr="00CF57FF">
               <w:trPr>
                 <w:trHeight w:val="340"/>
                 <w:tblCellSpacing w:w="14" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4876" w:type="pct"/>
                 </w:tcPr>
-                <w:p w14:paraId="15520E47" w14:textId="27EBC589" w:rsidR="00CF57FF" w:rsidRDefault="00014E49" w:rsidP="00FA6FE8">
+                <w:p w14:paraId="15520E47" w14:textId="27EBC589" w:rsidR="00CF57FF" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="237604576"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CF57FF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00CF57FF" w:rsidRPr="009E295F">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00CF57FF">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>NO</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -3257,174 +3241,171 @@
           <w:p w14:paraId="5D60E117" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00FA6FE8" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>If YES, how often?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00014E49" w:rsidP="00FA6FE8">
+          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-347793826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00014E49" w:rsidP="00FA6FE8">
+          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1372421007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fortnightly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00014E49" w:rsidP="00FA6FE8">
+          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1996837821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3443,122 +3424,120 @@
           <w:p w14:paraId="65842498" w14:textId="5586C217" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00FA6FE8" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If NO, do you direct deposit wages to the participant under sub-contracting arrangements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78E4E2DF" w14:textId="73B2411B" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00014E49" w:rsidP="00FA6FE8">
+          <w:p w14:paraId="78E4E2DF" w14:textId="73B2411B" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-837995270"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3101" w:type="pct"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="0B280E52" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRDefault="00014E49" w:rsidP="00FA6FE8">
+          <w:p w14:paraId="0B280E52" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1097871753"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CF57FF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E4B7757" w14:textId="77777777" w:rsidR="00DC1360" w:rsidRDefault="00DC1360" w:rsidP="00FA6FE8">
@@ -4149,123 +4128,121 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794D19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying the occupational health and safety and workplace procedures required to complete different tasks efficiently and safely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BA62FF2" w14:textId="15C3DBBD" w:rsidR="00794D19" w:rsidRPr="00294A8A" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="7BA62FF2" w14:textId="15C3DBBD" w:rsidR="00794D19" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-560094572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="318A5DA3" w14:textId="2904B894" w:rsidR="00794D19" w:rsidRPr="00294A8A" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="318A5DA3" w14:textId="2904B894" w:rsidR="00794D19" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1850444835"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CF553FE" w14:textId="77777777" w:rsidR="00794D19" w:rsidRPr="009E295F" w:rsidRDefault="00794D19" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4289,119 +4266,117 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794D19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Using and understanding the required Personal Protective Equipment (PPE) needed to undertake all tasks and duties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9928B4" w14:textId="77777777" w:rsidR="00794D19" w:rsidRPr="00294A8A" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="3B9928B4" w14:textId="77777777" w:rsidR="00794D19" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1310774245"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBB5827" w14:textId="77777777" w:rsidR="00794D19" w:rsidRPr="00294A8A" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="7DBB5827" w14:textId="77777777" w:rsidR="00794D19" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1675692574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18872350" w14:textId="77777777" w:rsidR="00794D19" w:rsidRPr="009E295F" w:rsidRDefault="00794D19" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4422,119 +4397,117 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794D19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Making hull structures from framework etc. or fabricating or repairing vessels using materials such as aluminium, wood, fibre reinforced plastics, carbon fibre, Kevlar, fibreglass, and steel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCEB8D7" w14:textId="28C6F123" w:rsidR="00794D19" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="5CCEB8D7" w14:textId="28C6F123" w:rsidR="00794D19" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="384529092"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0195FCD5" w14:textId="7D68F4E3" w:rsidR="00794D19" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="0195FCD5" w14:textId="7D68F4E3" w:rsidR="00794D19" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="744223366"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="721119FE" w14:textId="77777777" w:rsidR="00794D19" w:rsidRPr="009E295F" w:rsidRDefault="00794D19" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4555,119 +4528,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794D19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Studying plans and specifications, and preparing templates and scale plans for fabrication and cutting of hull sections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB60E8E" w14:textId="3E879F27" w:rsidR="00794D19" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="1AB60E8E" w14:textId="3E879F27" w:rsidR="00794D19" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1690337334"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="555913FC" w14:textId="73F16A37" w:rsidR="00794D19" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="555913FC" w14:textId="73F16A37" w:rsidR="00794D19" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-471980102"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="55607F71" w14:textId="77777777" w:rsidR="00794D19" w:rsidRPr="009E295F" w:rsidRDefault="00794D19" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4689,119 +4660,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794D19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Determining repair requirements and procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16C1EAF0" w14:textId="4C45C965" w:rsidR="00794D19" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="16C1EAF0" w14:textId="4C45C965" w:rsidR="00794D19" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1505783638"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="285EC0F8" w14:textId="70AE5556" w:rsidR="00794D19" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="285EC0F8" w14:textId="70AE5556" w:rsidR="00794D19" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2116544439"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="561DC462" w14:textId="77777777" w:rsidR="00794D19" w:rsidRPr="009E295F" w:rsidRDefault="00794D19" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4842,119 +4811,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="00794D19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> work procedures to maintain the marine environment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68609D63" w14:textId="3EF44E83" w:rsidR="00794D19" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="68609D63" w14:textId="3EF44E83" w:rsidR="00794D19" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1352915110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D82CDA2" w14:textId="655C453D" w:rsidR="00794D19" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="5D82CDA2" w14:textId="655C453D" w:rsidR="00794D19" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-750348902"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7E17A48D" w14:textId="77777777" w:rsidR="00794D19" w:rsidRPr="009E295F" w:rsidRDefault="00794D19" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4995,119 +4962,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="00794D19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in environmentally sustainable work practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51B7AB98" w14:textId="76AA72D9" w:rsidR="00794D19" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="51B7AB98" w14:textId="76AA72D9" w:rsidR="00794D19" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="478118584"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3ECE39" w14:textId="6A148FA0" w:rsidR="00794D19" w:rsidRDefault="00014E49" w:rsidP="00794D19">
+          <w:p w14:paraId="0E3ECE39" w14:textId="6A148FA0" w:rsidR="00794D19" w:rsidRDefault="00000000" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="879978137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00794D19" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1A7A18AE" w14:textId="77777777" w:rsidR="00794D19" w:rsidRPr="009E295F" w:rsidRDefault="00794D19" w:rsidP="00794D19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5356,123 +5321,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Australian Standards, legislation, regulations, and terminology relevant to a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Boat Builder and Repairer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="697CA677" w14:textId="07E00A8D" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="697CA677" w14:textId="07E00A8D" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1836033295"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E0B0C81" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="6E0B0C81" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1987854080"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2758C6B9" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="00294A8A" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5507,119 +5470,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dentifying and resolving issues and problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2379E5DE" w14:textId="6DDAD07E" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="2379E5DE" w14:textId="6DDAD07E" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2020579311"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="167447B3" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="167447B3" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="78567421"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D92DBF5" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="00294A8A" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5641,119 +5602,117 @@
           <w:p w14:paraId="5E731B2C" w14:textId="33697923" w:rsidR="00FF0A5C" w:rsidRPr="00294A8A" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00E646E6" w14:textId="3D62A3F9" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="00E646E6" w14:textId="3D62A3F9" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-362209912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3A85DA" w14:textId="29591A9E" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="1D3A85DA" w14:textId="29591A9E" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="738681269"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="66E18108" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="00294A8A" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5774,119 +5733,117 @@
           <w:p w14:paraId="0CDD7995" w14:textId="201418AB" w:rsidR="00FF0A5C" w:rsidRPr="00294A8A" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Communicating effectively</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="278E0FB7" w14:textId="575A176A" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="278E0FB7" w14:textId="575A176A" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1452202738"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFD9701" w14:textId="1F51F8D1" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="0FFD9701" w14:textId="1F51F8D1" w:rsidR="00FF0A5C" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-258148925"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0EF86D57" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="00294A8A" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5910,119 +5867,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Collaborating with others to resolve issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60AA820C" w14:textId="2E84CEEC" w:rsidR="00FF0A5C" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="60AA820C" w14:textId="2E84CEEC" w:rsidR="00FF0A5C" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1236599860"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="084BF615" w14:textId="1DA02C95" w:rsidR="00FF0A5C" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="084BF615" w14:textId="1DA02C95" w:rsidR="00FF0A5C" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1728840519"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="652C306F" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="009E295F" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6081,119 +6036,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00740463">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB4AE9E" w14:textId="5E25B648" w:rsidR="00FF0A5C" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="4CB4AE9E" w14:textId="5E25B648" w:rsidR="00FF0A5C" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1268036477"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00B23C56">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9BB84B" w14:textId="56564C15" w:rsidR="00FF0A5C" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="4A9BB84B" w14:textId="56564C15" w:rsidR="00FF0A5C" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1259252481"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00B23C56">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52F9E75E" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="009E295F" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6233,119 +6186,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>customers</w:t>
             </w:r>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> using the correct language and terminology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B45D224" w14:textId="190BBF58" w:rsidR="00FF0A5C" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="7B45D224" w14:textId="190BBF58" w:rsidR="00FF0A5C" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-811858874"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00B23C56">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="409BB2BA" w14:textId="1E13A93E" w:rsidR="00FF0A5C" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="409BB2BA" w14:textId="1E13A93E" w:rsidR="00FF0A5C" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1889399811"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00B23C56">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="302468F5" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="009E295F" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6364,119 +6315,117 @@
           <w:p w14:paraId="187CBB3A" w14:textId="6DDCA49B" w:rsidR="00FF0A5C" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Talking with customers about work requirements and work performed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="042763BC" w14:textId="72657907" w:rsidR="00FF0A5C" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="042763BC" w14:textId="72657907" w:rsidR="00FF0A5C" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-445693129"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00B23C56">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7629D798" w14:textId="6A01A28B" w:rsidR="00FF0A5C" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="7629D798" w14:textId="6A01A28B" w:rsidR="00FF0A5C" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-425663391"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00B23C56">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3E40DA2E" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="009E295F" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6496,119 +6445,117 @@
           <w:p w14:paraId="46456F92" w14:textId="44A3C0CD" w:rsidR="00FF0A5C" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working under pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70D5FB4B" w14:textId="7CB7F0FC" w:rsidR="00FF0A5C" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="70D5FB4B" w14:textId="7CB7F0FC" w:rsidR="00FF0A5C" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1942030495"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00B23C56">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C16627B" w14:textId="46C0D088" w:rsidR="00FF0A5C" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="5C16627B" w14:textId="46C0D088" w:rsidR="00FF0A5C" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1215656811"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00B23C56">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="61CCFACC" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="009E295F" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6627,119 +6574,117 @@
           <w:p w14:paraId="14075AAA" w14:textId="592840ED" w:rsidR="00FF0A5C" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and dealing with risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="792DD9E9" w14:textId="3F045D98" w:rsidR="00FF0A5C" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="792DD9E9" w14:textId="3F045D98" w:rsidR="00FF0A5C" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1867095797"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00B23C56">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0DBBA6" w14:textId="73B299FB" w:rsidR="00FF0A5C" w:rsidRDefault="00014E49" w:rsidP="00FF0A5C">
+          <w:p w14:paraId="6F0DBBA6" w14:textId="73B299FB" w:rsidR="00FF0A5C" w:rsidRDefault="00000000" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-602344523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF0A5C" w:rsidRPr="00B23C56">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7CE4C0D1" w14:textId="77777777" w:rsidR="00FF0A5C" w:rsidRPr="009E295F" w:rsidRDefault="00FF0A5C" w:rsidP="00FF0A5C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -7603,79 +7548,77 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52F7E8FD" w14:textId="77777777" w:rsidR="00037FE4" w:rsidRPr="009E295F" w:rsidRDefault="00037FE4" w:rsidP="002F34D9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4709A6FA" w14:textId="77777777" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="007254B1" w:rsidP="003C20D2">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidSect="00F240A0">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E2687BB" w14:textId="77777777" w:rsidR="00D657D8" w:rsidRDefault="00D657D8" w:rsidP="004A4586">
+    <w:p w14:paraId="62124C50" w14:textId="77777777" w:rsidR="009A1061" w:rsidRDefault="009A1061" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FA6EF83" w14:textId="77777777" w:rsidR="00D657D8" w:rsidRDefault="00D657D8" w:rsidP="004A4586">
+    <w:p w14:paraId="5E554155" w14:textId="77777777" w:rsidR="009A1061" w:rsidRDefault="009A1061" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7735,69 +7678,58 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63DC1386" w14:textId="77777777" w:rsidR="00014E49" w:rsidRDefault="00014E49">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1223372333"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-271405240"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:p w14:paraId="519D6C6B" w14:textId="6B45AD99" w:rsidR="0008291B" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="0033099E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
@@ -7982,51 +7914,51 @@
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidR="00276041">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00CB5C95">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2/2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1654558784"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
@@ -8168,83 +8100,73 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Chef – 12/2021</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="437FD95D" w14:textId="77777777" w:rsidR="00D657D8" w:rsidRDefault="00D657D8" w:rsidP="004A4586">
+    <w:p w14:paraId="0FAD3C5F" w14:textId="77777777" w:rsidR="009A1061" w:rsidRDefault="009A1061" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35B1244B" w14:textId="77777777" w:rsidR="00D657D8" w:rsidRDefault="00D657D8" w:rsidP="004A4586">
+    <w:p w14:paraId="6C7AC26F" w14:textId="77777777" w:rsidR="009A1061" w:rsidRDefault="009A1061" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D712C01" w14:textId="55027198" w:rsidR="00FF595B" w:rsidRDefault="006B1C72" w:rsidP="004F08D0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="653DA6DD" wp14:editId="087E5128">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-273050</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2219325" cy="676910"/>
           <wp:effectExtent l="0" t="0" r="9525" b="8890"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
@@ -8359,51 +8281,51 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2787650" cy="406400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="445DB748" w14:textId="707A4254" w:rsidR="0008291B" w:rsidRPr="00FF595B" w:rsidRDefault="0033099E" w:rsidP="00FF595B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23F8F7F9" wp14:editId="63A3CFB2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-300355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1757680" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20584"/>
@@ -9418,50 +9340,52 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="25106342">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1313557668">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="440296739">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1138956787">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1274089562">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1091659432">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6038"/>
     <w:rsid w:val="000057AB"/>
@@ -9479,50 +9403,51 @@
     <w:rsid w:val="0004408E"/>
     <w:rsid w:val="0005164D"/>
     <w:rsid w:val="0005773B"/>
     <w:rsid w:val="00062B56"/>
     <w:rsid w:val="00062E3B"/>
     <w:rsid w:val="0006778C"/>
     <w:rsid w:val="0007529F"/>
     <w:rsid w:val="00076CFA"/>
     <w:rsid w:val="00080B1C"/>
     <w:rsid w:val="0008291B"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="00092884"/>
     <w:rsid w:val="000A198B"/>
     <w:rsid w:val="000B2D1A"/>
     <w:rsid w:val="000B448A"/>
     <w:rsid w:val="000B682D"/>
     <w:rsid w:val="000C32BE"/>
     <w:rsid w:val="000D53AF"/>
     <w:rsid w:val="000D62BE"/>
     <w:rsid w:val="000E7689"/>
     <w:rsid w:val="000F467C"/>
     <w:rsid w:val="00100777"/>
     <w:rsid w:val="001271CB"/>
     <w:rsid w:val="00131021"/>
     <w:rsid w:val="001342FE"/>
+    <w:rsid w:val="001442A5"/>
     <w:rsid w:val="00150E69"/>
     <w:rsid w:val="00163DA2"/>
     <w:rsid w:val="0016528D"/>
     <w:rsid w:val="0018092B"/>
     <w:rsid w:val="001840F9"/>
     <w:rsid w:val="0019144C"/>
     <w:rsid w:val="001920E9"/>
     <w:rsid w:val="0019615E"/>
     <w:rsid w:val="001A5098"/>
     <w:rsid w:val="001A7BF8"/>
     <w:rsid w:val="001B439E"/>
     <w:rsid w:val="001C54A0"/>
     <w:rsid w:val="001D1177"/>
     <w:rsid w:val="001D2D4D"/>
     <w:rsid w:val="001D3766"/>
     <w:rsid w:val="001E39F6"/>
     <w:rsid w:val="001F1D86"/>
     <w:rsid w:val="002042BF"/>
     <w:rsid w:val="002125E2"/>
     <w:rsid w:val="002158B6"/>
     <w:rsid w:val="00224167"/>
     <w:rsid w:val="002321FD"/>
     <w:rsid w:val="00235878"/>
     <w:rsid w:val="00242086"/>
     <w:rsid w:val="0025157B"/>
@@ -9562,50 +9487,51 @@
     <w:rsid w:val="0034394C"/>
     <w:rsid w:val="00351862"/>
     <w:rsid w:val="00357218"/>
     <w:rsid w:val="00361C69"/>
     <w:rsid w:val="003644DF"/>
     <w:rsid w:val="003659CD"/>
     <w:rsid w:val="00367ABC"/>
     <w:rsid w:val="00375ECA"/>
     <w:rsid w:val="00377EC9"/>
     <w:rsid w:val="003852D1"/>
     <w:rsid w:val="00386CF0"/>
     <w:rsid w:val="00391320"/>
     <w:rsid w:val="003971CC"/>
     <w:rsid w:val="00397B6F"/>
     <w:rsid w:val="003A62A1"/>
     <w:rsid w:val="003A656C"/>
     <w:rsid w:val="003A7673"/>
     <w:rsid w:val="003B20C7"/>
     <w:rsid w:val="003B39B8"/>
     <w:rsid w:val="003B515A"/>
     <w:rsid w:val="003B5664"/>
     <w:rsid w:val="003C20D2"/>
     <w:rsid w:val="003C7013"/>
     <w:rsid w:val="003D025A"/>
     <w:rsid w:val="003D1611"/>
+    <w:rsid w:val="003D4CE3"/>
     <w:rsid w:val="003D4FD6"/>
     <w:rsid w:val="003F6ABC"/>
     <w:rsid w:val="003F77F3"/>
     <w:rsid w:val="00402678"/>
     <w:rsid w:val="00413567"/>
     <w:rsid w:val="00415B93"/>
     <w:rsid w:val="00426665"/>
     <w:rsid w:val="00427EE3"/>
     <w:rsid w:val="004304C6"/>
     <w:rsid w:val="004324BC"/>
     <w:rsid w:val="0043652E"/>
     <w:rsid w:val="00437606"/>
     <w:rsid w:val="004654CC"/>
     <w:rsid w:val="00472AB4"/>
     <w:rsid w:val="004A4586"/>
     <w:rsid w:val="004B2399"/>
     <w:rsid w:val="004B5B63"/>
     <w:rsid w:val="004C79EE"/>
     <w:rsid w:val="004D3B19"/>
     <w:rsid w:val="004D3F53"/>
     <w:rsid w:val="004D5EC8"/>
     <w:rsid w:val="004E7993"/>
     <w:rsid w:val="004F08D0"/>
     <w:rsid w:val="00504D61"/>
     <w:rsid w:val="00515603"/>
@@ -9695,50 +9621,51 @@
     <w:rsid w:val="007652D7"/>
     <w:rsid w:val="007656B5"/>
     <w:rsid w:val="00770477"/>
     <w:rsid w:val="007723EB"/>
     <w:rsid w:val="00774177"/>
     <w:rsid w:val="00775E15"/>
     <w:rsid w:val="0077684A"/>
     <w:rsid w:val="007805F4"/>
     <w:rsid w:val="00781A56"/>
     <w:rsid w:val="007946E5"/>
     <w:rsid w:val="00794D19"/>
     <w:rsid w:val="007A083D"/>
     <w:rsid w:val="007A2842"/>
     <w:rsid w:val="007B68A2"/>
     <w:rsid w:val="007B7B9B"/>
     <w:rsid w:val="007C46DA"/>
     <w:rsid w:val="007D7468"/>
     <w:rsid w:val="007E5D2D"/>
     <w:rsid w:val="007E6319"/>
     <w:rsid w:val="007E765B"/>
     <w:rsid w:val="007F4732"/>
     <w:rsid w:val="008005CC"/>
     <w:rsid w:val="00800EEB"/>
     <w:rsid w:val="00803412"/>
     <w:rsid w:val="00804208"/>
+    <w:rsid w:val="00810799"/>
     <w:rsid w:val="00810D88"/>
     <w:rsid w:val="0081136F"/>
     <w:rsid w:val="0081258F"/>
     <w:rsid w:val="00813B12"/>
     <w:rsid w:val="00814344"/>
     <w:rsid w:val="008150BC"/>
     <w:rsid w:val="00817873"/>
     <w:rsid w:val="00821165"/>
     <w:rsid w:val="0082176D"/>
     <w:rsid w:val="0082790D"/>
     <w:rsid w:val="008316D4"/>
     <w:rsid w:val="00832305"/>
     <w:rsid w:val="008333E0"/>
     <w:rsid w:val="00843748"/>
     <w:rsid w:val="00844CD9"/>
     <w:rsid w:val="00844EA1"/>
     <w:rsid w:val="00846C23"/>
     <w:rsid w:val="00850C3D"/>
     <w:rsid w:val="00861ED8"/>
     <w:rsid w:val="008648A3"/>
     <w:rsid w:val="00867C40"/>
     <w:rsid w:val="00875CDC"/>
     <w:rsid w:val="00882021"/>
     <w:rsid w:val="008822F3"/>
     <w:rsid w:val="00886CE6"/>
@@ -9763,50 +9690,51 @@
     <w:rsid w:val="008F5DCC"/>
     <w:rsid w:val="009049D4"/>
     <w:rsid w:val="009113D1"/>
     <w:rsid w:val="00912EBA"/>
     <w:rsid w:val="009131CD"/>
     <w:rsid w:val="009137C3"/>
     <w:rsid w:val="00914907"/>
     <w:rsid w:val="00922FD5"/>
     <w:rsid w:val="009354E3"/>
     <w:rsid w:val="009379A9"/>
     <w:rsid w:val="0094085D"/>
     <w:rsid w:val="00940DE2"/>
     <w:rsid w:val="00941C7C"/>
     <w:rsid w:val="00944ACF"/>
     <w:rsid w:val="009452F3"/>
     <w:rsid w:val="00951024"/>
     <w:rsid w:val="00962F5D"/>
     <w:rsid w:val="00964906"/>
     <w:rsid w:val="00966DF6"/>
     <w:rsid w:val="00970760"/>
     <w:rsid w:val="00972522"/>
     <w:rsid w:val="009824E0"/>
     <w:rsid w:val="009853C4"/>
     <w:rsid w:val="00987D4A"/>
     <w:rsid w:val="00997F2A"/>
+    <w:rsid w:val="009A1061"/>
     <w:rsid w:val="009A58B0"/>
     <w:rsid w:val="009B6FBC"/>
     <w:rsid w:val="009C3CB2"/>
     <w:rsid w:val="009D3B99"/>
     <w:rsid w:val="009D44EF"/>
     <w:rsid w:val="009D485A"/>
     <w:rsid w:val="009D4B56"/>
     <w:rsid w:val="009E02BF"/>
     <w:rsid w:val="009E295F"/>
     <w:rsid w:val="009E6A29"/>
     <w:rsid w:val="009F0687"/>
     <w:rsid w:val="009F1C81"/>
     <w:rsid w:val="00A004D7"/>
     <w:rsid w:val="00A02DCA"/>
     <w:rsid w:val="00A03244"/>
     <w:rsid w:val="00A039ED"/>
     <w:rsid w:val="00A03FB8"/>
     <w:rsid w:val="00A0689A"/>
     <w:rsid w:val="00A10719"/>
     <w:rsid w:val="00A17972"/>
     <w:rsid w:val="00A23151"/>
     <w:rsid w:val="00A310C5"/>
     <w:rsid w:val="00A31E9C"/>
     <w:rsid w:val="00A35789"/>
     <w:rsid w:val="00A36637"/>
@@ -9866,50 +9794,51 @@
     <w:rsid w:val="00BC6BED"/>
     <w:rsid w:val="00BC710D"/>
     <w:rsid w:val="00BC7C1F"/>
     <w:rsid w:val="00BD0F50"/>
     <w:rsid w:val="00BE48A1"/>
     <w:rsid w:val="00BF35A1"/>
     <w:rsid w:val="00C02AE5"/>
     <w:rsid w:val="00C05949"/>
     <w:rsid w:val="00C23C4A"/>
     <w:rsid w:val="00C23F81"/>
     <w:rsid w:val="00C23FA4"/>
     <w:rsid w:val="00C26E47"/>
     <w:rsid w:val="00C41A24"/>
     <w:rsid w:val="00C42B11"/>
     <w:rsid w:val="00C55EF9"/>
     <w:rsid w:val="00C61C11"/>
     <w:rsid w:val="00C824FC"/>
     <w:rsid w:val="00C84E72"/>
     <w:rsid w:val="00C96DA1"/>
     <w:rsid w:val="00C96F55"/>
     <w:rsid w:val="00C97A0A"/>
     <w:rsid w:val="00CA3249"/>
     <w:rsid w:val="00CA3D77"/>
     <w:rsid w:val="00CB5C95"/>
     <w:rsid w:val="00CC1BDC"/>
+    <w:rsid w:val="00CD071D"/>
     <w:rsid w:val="00CD4D35"/>
     <w:rsid w:val="00CD5D08"/>
     <w:rsid w:val="00CD7673"/>
     <w:rsid w:val="00CE586D"/>
     <w:rsid w:val="00CF57FF"/>
     <w:rsid w:val="00CF73FA"/>
     <w:rsid w:val="00D077BF"/>
     <w:rsid w:val="00D14697"/>
     <w:rsid w:val="00D14D7E"/>
     <w:rsid w:val="00D167B7"/>
     <w:rsid w:val="00D22BF2"/>
     <w:rsid w:val="00D25F21"/>
     <w:rsid w:val="00D42624"/>
     <w:rsid w:val="00D4291D"/>
     <w:rsid w:val="00D520E5"/>
     <w:rsid w:val="00D561E8"/>
     <w:rsid w:val="00D5738C"/>
     <w:rsid w:val="00D621AF"/>
     <w:rsid w:val="00D6246A"/>
     <w:rsid w:val="00D657D8"/>
     <w:rsid w:val="00D66F2E"/>
     <w:rsid w:val="00D71E70"/>
     <w:rsid w:val="00D7450F"/>
     <w:rsid w:val="00D77AEE"/>
     <w:rsid w:val="00D9186D"/>
@@ -10022,51 +9951,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74C4A849"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{439D8CCB-B046-4CE4-8969-AC0E8B8DB9D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10997,58 +10925,58 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="443116078">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01DB814F.B76942D0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01DB814F.B76942D0" TargetMode="External"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -11290,96 +11218,83 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8868D232-9B99-4378-8767-7F756B73F2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>996</Words>
-  <Characters>5678</Characters>
+  <Words>1049</Words>
+  <Characters>5625</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>281</Lines>
+  <Paragraphs>175</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6661</CharactersWithSpaces>
+  <CharactersWithSpaces>6499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-20T04:58:23Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-23T05:35:09Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>a4ba5677-a78e-402f-ba2b-e9645d9d57ed</vt:lpwstr>
+    <vt:lpwstr>307b110c-647f-44b0-af05-9b5e4f64855a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>