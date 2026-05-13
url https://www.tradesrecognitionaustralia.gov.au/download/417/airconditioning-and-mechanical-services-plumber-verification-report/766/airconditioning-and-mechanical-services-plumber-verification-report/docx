--- v0 (2025-10-02)
+++ v1 (2026-05-13)
@@ -1317,127 +1317,125 @@
             </w:r>
             <w:r w:rsidR="0008291B" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>articipant still employed with you?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57625790" w14:textId="734B725C" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="009E295F">
+          <w:p w14:paraId="57625790" w14:textId="734B725C" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidR="00FC0917">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="366A8006" w14:textId="362D7D97" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="009E295F">
+          <w:p w14:paraId="366A8006" w14:textId="362D7D97" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00FC0917">
               <w:rPr>
@@ -1539,127 +1537,125 @@
             </w:r>
             <w:r w:rsidR="008D2F39" w:rsidRPr="008D2F39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Airconditioning and Mechanical Services Plumber</w:t>
             </w:r>
             <w:r w:rsidRPr="005F1228">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57AC7CC4" w14:textId="72B2CAD8" w:rsidR="00FC0917" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="00FC0917">
+          <w:p w14:paraId="57AC7CC4" w14:textId="72B2CAD8" w:rsidR="00FC0917" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-89314553"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FC0917" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FC0917" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC0917" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidR="00FC0917">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73FC18D1" w14:textId="7A071901" w:rsidR="00FC0917" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="00FC0917">
+          <w:p w14:paraId="73FC18D1" w14:textId="7A071901" w:rsidR="00FC0917" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="11810109"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FC0917" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FC0917" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC0917" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00FC0917">
               <w:rPr>
@@ -1735,127 +1731,125 @@
           <w:p w14:paraId="50D1288C" w14:textId="398D7249" w:rsidR="00FC0917" w:rsidRPr="009E295F" w:rsidRDefault="00FC0917" w:rsidP="00FC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is the participant a subcontractor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C92232F" w14:textId="0A6AAA8A" w:rsidR="00FC0917" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="00FC0917">
+          <w:p w14:paraId="3C92232F" w14:textId="0A6AAA8A" w:rsidR="00FC0917" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2095303171"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FC0917" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FC0917" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC0917" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidR="00FC0917">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="030D6ACA" w14:textId="2EC65F84" w:rsidR="00FC0917" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="00FC0917">
+          <w:p w14:paraId="030D6ACA" w14:textId="2EC65F84" w:rsidR="00FC0917" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1829938382"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FC0917" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FC0917" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC0917" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00FC0917">
               <w:rPr>
@@ -1898,127 +1892,125 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(i.e., they work under your direction, and you directly assign them work)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8B391E" w14:textId="71E05950" w:rsidR="00FC0917" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="00FC0917">
+          <w:p w14:paraId="2F8B391E" w14:textId="71E05950" w:rsidR="00FC0917" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1214732445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FC0917" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FC0917" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC0917" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidR="00FC0917">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1AEDE6" w14:textId="6AB875DE" w:rsidR="00FC0917" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="00FC0917">
+          <w:p w14:paraId="0B1AEDE6" w14:textId="6AB875DE" w:rsidR="00FC0917" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FC0917">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="871424120"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FC0917" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FC0917" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC0917" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00FC0917">
               <w:rPr>
@@ -2685,130 +2677,128 @@
           <w:p w14:paraId="61E4ED10" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="003372FE" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you provide pay slips?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2667597A" w14:textId="30B97E20" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="003372FE">
+          <w:p w14:paraId="2667597A" w14:textId="30B97E20" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-236246985"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidR="000D134C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="65E06EEA" w14:textId="42202364" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="003372FE">
+          <w:p w14:paraId="65E06EEA" w14:textId="42202364" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-863129911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="000D134C">
               <w:rPr>
@@ -2831,173 +2821,170 @@
             <w:tcW w:w="1534" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5D60E117" w14:textId="5D3DBCE2" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="003372FE" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If YES, how often?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="003372FE">
+          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-347793826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="003372FE">
+          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1372421007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fortnightly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="003372FE">
+          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1996837821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003372FE" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3014,121 +3001,119 @@
           <w:p w14:paraId="65842498" w14:textId="5586C217" w:rsidR="000D134C" w:rsidRPr="009E295F" w:rsidRDefault="000D134C" w:rsidP="000D134C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If NO, do you direct deposit wages to the participant under sub-contracting arrangements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78E4E2DF" w14:textId="69FA7470" w:rsidR="000D134C" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="000D134C">
+          <w:p w14:paraId="78E4E2DF" w14:textId="69FA7470" w:rsidR="000D134C" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="000D134C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-244195228"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D134C" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000D134C" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D134C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE07420" w14:textId="5509DEB1" w:rsidR="000D134C" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="000D134C">
+          <w:p w14:paraId="7FE07420" w14:textId="5509DEB1" w:rsidR="000D134C" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="000D134C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-939146582"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D134C" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000D134C" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D134C" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="000D134C">
               <w:rPr>
@@ -3145,72 +3130,61 @@
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1534" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="36C125DE" w14:textId="09DCF9CC" w:rsidR="003372FE" w:rsidRPr="009E295F" w:rsidRDefault="003372FE" w:rsidP="003372FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">If </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009E295F">
+              <w:t>If N</w:t>
+            </w:r>
+            <w:r w:rsidR="000D134C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, please provide</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3850,121 +3824,119 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ting</w:t>
             </w:r>
             <w:r w:rsidRPr="00F953C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> insulation and sheathing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BA62FF2" w14:textId="16293DAC" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="7BA62FF2" w14:textId="16293DAC" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1706064868"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="318A5DA3" w14:textId="22E00268" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="318A5DA3" w14:textId="22E00268" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-977838166"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CF553FE" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4009,117 +3981,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="004B2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> plumbing hand and power tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76C24181" w14:textId="0B37D5C6" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="76C24181" w14:textId="0B37D5C6" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1027485204"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1557F212" w14:textId="646E5D82" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="1557F212" w14:textId="646E5D82" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-783649023"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="344BA7D3" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4201,117 +4171,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="004B2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> out materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9928B4" w14:textId="1CDE4BAE" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="3B9928B4" w14:textId="1CDE4BAE" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1798331468"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBB5827" w14:textId="7BF1F705" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="7DBB5827" w14:textId="7BF1F705" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-3369965"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18872350" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4392,117 +4360,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="004B2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> controls and devices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6733F20B" w14:textId="5F893C9C" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="6733F20B" w14:textId="5F893C9C" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-249883280"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED96F4E" w14:textId="405CCD64" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="4ED96F4E" w14:textId="405CCD64" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1720628502"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6F405B94" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4564,119 +4530,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="00F953C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Type A gas appliances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4DF401" w14:textId="2B2A6286" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="1A4DF401" w14:textId="2B2A6286" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-482695809"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96991D" w14:textId="71E87BCE" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="3B96991D" w14:textId="71E87BCE" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="733124930"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F24B29C" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4737,119 +4701,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="00A00616">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Type A gas appliances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75291671" w14:textId="77C7776E" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="75291671" w14:textId="77C7776E" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1145162448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="444EF426" w14:textId="11E4051E" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="444EF426" w14:textId="11E4051E" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1455395476"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B58E26B" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4911,119 +4873,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="005E48F0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> up single head split air conditioning and water heating heat pump systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8989F9" w14:textId="4F4480EF" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="5D8989F9" w14:textId="4F4480EF" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-712729403"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="007EFC6A" w14:textId="0FCBA8D4" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="007EFC6A" w14:textId="0FCBA8D4" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="949367581"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="22A611A7" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5064,119 +5024,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="004B2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> mechanical services components</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="132DED82" w14:textId="64568227" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="132DED82" w14:textId="64568227" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="177857326"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63FD44C7" w14:textId="0B69EBAB" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="63FD44C7" w14:textId="0B69EBAB" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1599292977"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="06447B1C" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5245,119 +5203,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="004B2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> steel pressure piping</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDFC6EE" w14:textId="3E2DDE05" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="0DDFC6EE" w14:textId="3E2DDE05" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1075519056"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDF4963" w14:textId="368A3884" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="5CDF4963" w14:textId="368A3884" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1320851922"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7D0F4C41" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5425,119 +5381,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="004B2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ducting systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="086BE250" w14:textId="632D94AE" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="086BE250" w14:textId="632D94AE" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2079892166"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD5D75A" w14:textId="0D7FBFF6" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="2DD5D75A" w14:textId="0D7FBFF6" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-448243840"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7FB36BB0" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5634,119 +5588,117 @@
             </w:r>
             <w:r w:rsidRPr="00266F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>small bore heating systems and roof components</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6B14A5" w14:textId="140FD81A" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="0A6B14A5" w14:textId="140FD81A" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1712836456"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4903BF5B" w14:textId="109D2125" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="4903BF5B" w14:textId="109D2125" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2050522327"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2FD0CF7D" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5804,119 +5756,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> mechanical services equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, piping, ducting and equipment for heating, cooling and ventilation of buildings or vessels.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="364569C6" w14:textId="4C97198F" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="364569C6" w14:textId="4C97198F" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="103702671"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF7A8F9" w14:textId="093150C7" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="1FF7A8F9" w14:textId="093150C7" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1518694404"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="005C3E90">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7B1A1C57" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="003372FE" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6207,121 +6157,119 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Airconditioning and Mechanical Services Plumber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="697CA677" w14:textId="0F783E41" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="697CA677" w14:textId="0F783E41" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="233443851"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E0B0C81" w14:textId="78A9E5CA" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="6E0B0C81" w14:textId="78A9E5CA" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="706989699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2758C6B9" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -6354,117 +6302,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dentifying and resolving issues and problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6000E706" w14:textId="3CA3CC0C" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="6000E706" w14:textId="3CA3CC0C" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-417707131"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DABAF11" w14:textId="7233DF0B" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="1DABAF11" w14:textId="7233DF0B" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-785033979"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B5B65A5" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6504,117 +6450,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="004B2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> safely on roofs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2379E5DE" w14:textId="6402F321" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="2379E5DE" w14:textId="6402F321" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1257820680"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="167447B3" w14:textId="5E8E2D15" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="167447B3" w14:textId="5E8E2D15" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-431352838"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D92DBF5" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6633,117 +6577,115 @@
           <w:p w14:paraId="5E731B2C" w14:textId="5F46196C" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Communicating effectively</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00E646E6" w14:textId="25DFA4BB" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="00E646E6" w14:textId="25DFA4BB" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="800890198"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3A85DA" w14:textId="228A3A55" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="1D3A85DA" w14:textId="228A3A55" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1305146137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="66E18108" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6783,117 +6725,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="005E48F0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> First Aid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF78A1E" w14:textId="752A587E" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="7CF78A1E" w14:textId="752A587E" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1946962804"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7AA945" w14:textId="707ACB27" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="3F7AA945" w14:textId="707ACB27" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1505162926"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5FBC8605" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6952,119 +6892,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00740463">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFEFE25" w14:textId="6EB1A903" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="3CFEFE25" w14:textId="6EB1A903" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="799649328"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D68AEE1" w14:textId="4E07386E" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="1D68AEE1" w14:textId="4E07386E" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1430475521"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5409B49F" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -7104,117 +7042,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>customers</w:t>
             </w:r>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> using the correct language and terminology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA65B52" w14:textId="4AF69F66" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="5CA65B52" w14:textId="4AF69F66" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="712469818"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="750A510C" w14:textId="7C2DED0B" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="750A510C" w14:textId="7C2DED0B" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1570775741"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="27D427A8" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -7233,119 +7169,117 @@
           <w:p w14:paraId="18A83312" w14:textId="6D74F0B8" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Talking with customers about work requirements and work performed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07BBFAF5" w14:textId="4AC29BA7" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="07BBFAF5" w14:textId="4AC29BA7" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1620490082"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51972C12" w14:textId="242C0564" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="51972C12" w14:textId="242C0564" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1399283620"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F8288AE" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -7367,119 +7301,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working under pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01F4C5CE" w14:textId="62BE0A2B" w:rsidR="008836D5" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="01F4C5CE" w14:textId="62BE0A2B" w:rsidR="008836D5" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="949825182"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="265516E0" w14:textId="54B77E34" w:rsidR="008836D5" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="265516E0" w14:textId="54B77E34" w:rsidR="008836D5" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1656874954"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="295B5B35" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -7501,119 +7433,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk173417121"/>
             <w:r w:rsidRPr="00A11BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and dealing with risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23D6E6B8" w14:textId="12A3EE9D" w:rsidR="008836D5" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="23D6E6B8" w14:textId="12A3EE9D" w:rsidR="008836D5" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1011797543"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="065DDB37" w14:textId="1A3BE60D" w:rsidR="008836D5" w:rsidRDefault="00BD66A1" w:rsidP="008836D5">
+          <w:p w14:paraId="065DDB37" w14:textId="1A3BE60D" w:rsidR="008836D5" w:rsidRDefault="00000000" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="56744065"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008836D5" w:rsidRPr="003317B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="59AF9390" w14:textId="77777777" w:rsidR="008836D5" w:rsidRPr="009E295F" w:rsidRDefault="008836D5" w:rsidP="008836D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -8451,61 +8381,61 @@
     <w:p w14:paraId="4709A6FA" w14:textId="77777777" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="007254B1" w:rsidP="009E295F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidSect="00646655">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="460ACFA3" w14:textId="77777777" w:rsidR="00C13D9D" w:rsidRDefault="00C13D9D" w:rsidP="004A4586">
+    <w:p w14:paraId="7477F2F0" w14:textId="77777777" w:rsidR="004E00B4" w:rsidRDefault="004E00B4" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67C15BCB" w14:textId="77777777" w:rsidR="00C13D9D" w:rsidRDefault="00C13D9D" w:rsidP="004A4586">
+    <w:p w14:paraId="4DF0B074" w14:textId="77777777" w:rsidR="004E00B4" w:rsidRDefault="004E00B4" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8573,51 +8503,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1223372333"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-271405240"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:p w14:paraId="519D6C6B" w14:textId="77777777" w:rsidR="0008291B" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
@@ -8795,61 +8724,59 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00CF3B76">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2/2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1654558784"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="5D237D5E" w14:textId="77777777" w:rsidR="0008291B" w:rsidRPr="00646655" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -8959,61 +8886,61 @@
     <w:r w:rsidR="004E7993">
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DC0447">
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-12/2021</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B3E1D6B" w14:textId="77777777" w:rsidR="00C13D9D" w:rsidRDefault="00C13D9D" w:rsidP="004A4586">
+    <w:p w14:paraId="35071DCB" w14:textId="77777777" w:rsidR="004E00B4" w:rsidRDefault="004E00B4" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7439EA94" w14:textId="77777777" w:rsidR="00C13D9D" w:rsidRDefault="00C13D9D" w:rsidP="004A4586">
+    <w:p w14:paraId="6B37F7C0" w14:textId="77777777" w:rsidR="004E00B4" w:rsidRDefault="004E00B4" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D712C01" w14:textId="706E013F" w:rsidR="00FF595B" w:rsidRDefault="00BD66A1" w:rsidP="00CF3B76">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
@@ -10326,50 +10253,52 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="989358583">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="113837023">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1545409153">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="876743857">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1513105629">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1762412698">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6038"/>
     <w:rsid w:val="00002FDF"/>
@@ -10382,50 +10311,51 @@
     <w:rsid w:val="000310E5"/>
     <w:rsid w:val="00037564"/>
     <w:rsid w:val="00037F89"/>
     <w:rsid w:val="00037FE4"/>
     <w:rsid w:val="0004408E"/>
     <w:rsid w:val="0005164D"/>
     <w:rsid w:val="0005773B"/>
     <w:rsid w:val="00062B56"/>
     <w:rsid w:val="00062E3B"/>
     <w:rsid w:val="00063A30"/>
     <w:rsid w:val="0006778C"/>
     <w:rsid w:val="00070E51"/>
     <w:rsid w:val="00080B1C"/>
     <w:rsid w:val="0008291B"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="00092884"/>
     <w:rsid w:val="000A198B"/>
     <w:rsid w:val="000B2D1A"/>
     <w:rsid w:val="000B448A"/>
     <w:rsid w:val="000B682D"/>
     <w:rsid w:val="000D134C"/>
     <w:rsid w:val="000D53AF"/>
     <w:rsid w:val="000E7689"/>
     <w:rsid w:val="000F467C"/>
     <w:rsid w:val="00100777"/>
+    <w:rsid w:val="00123FF3"/>
     <w:rsid w:val="001271CB"/>
     <w:rsid w:val="00131021"/>
     <w:rsid w:val="001342FE"/>
     <w:rsid w:val="00150E69"/>
     <w:rsid w:val="00163DA2"/>
     <w:rsid w:val="001822F0"/>
     <w:rsid w:val="00182367"/>
     <w:rsid w:val="001840F9"/>
     <w:rsid w:val="001868D0"/>
     <w:rsid w:val="0019144C"/>
     <w:rsid w:val="001920E9"/>
     <w:rsid w:val="0019615E"/>
     <w:rsid w:val="001A5098"/>
     <w:rsid w:val="001B60F1"/>
     <w:rsid w:val="001C54A0"/>
     <w:rsid w:val="001D1177"/>
     <w:rsid w:val="001D2D4D"/>
     <w:rsid w:val="001D3766"/>
     <w:rsid w:val="001E39F6"/>
     <w:rsid w:val="001F1D86"/>
     <w:rsid w:val="002042BF"/>
     <w:rsid w:val="002125E2"/>
     <w:rsid w:val="00224167"/>
     <w:rsid w:val="002321FD"/>
     <w:rsid w:val="00235878"/>
@@ -10444,171 +10374,178 @@
     <w:rsid w:val="00280659"/>
     <w:rsid w:val="002961E2"/>
     <w:rsid w:val="002A5B82"/>
     <w:rsid w:val="002C0CB6"/>
     <w:rsid w:val="002C20D3"/>
     <w:rsid w:val="002C695D"/>
     <w:rsid w:val="002D0760"/>
     <w:rsid w:val="002D1769"/>
     <w:rsid w:val="002F0935"/>
     <w:rsid w:val="002F34D9"/>
     <w:rsid w:val="002F5AA5"/>
     <w:rsid w:val="003024E0"/>
     <w:rsid w:val="0032194C"/>
     <w:rsid w:val="00324DEC"/>
     <w:rsid w:val="0033099E"/>
     <w:rsid w:val="003372FE"/>
     <w:rsid w:val="00341482"/>
     <w:rsid w:val="00341DE3"/>
     <w:rsid w:val="0034394C"/>
     <w:rsid w:val="00351862"/>
     <w:rsid w:val="00357218"/>
     <w:rsid w:val="00361C69"/>
     <w:rsid w:val="003644DF"/>
     <w:rsid w:val="00367ABC"/>
     <w:rsid w:val="00375ECA"/>
+    <w:rsid w:val="00380B21"/>
     <w:rsid w:val="003852D1"/>
     <w:rsid w:val="00386CF0"/>
     <w:rsid w:val="00391320"/>
     <w:rsid w:val="00394B93"/>
     <w:rsid w:val="003971CC"/>
     <w:rsid w:val="00397B6F"/>
     <w:rsid w:val="003A656C"/>
     <w:rsid w:val="003A7673"/>
     <w:rsid w:val="003B20C7"/>
     <w:rsid w:val="003B39B8"/>
     <w:rsid w:val="003C7013"/>
     <w:rsid w:val="003D025A"/>
     <w:rsid w:val="003D1611"/>
     <w:rsid w:val="003F77F3"/>
     <w:rsid w:val="00402678"/>
     <w:rsid w:val="00413567"/>
     <w:rsid w:val="00415B93"/>
     <w:rsid w:val="00416E05"/>
     <w:rsid w:val="004304C6"/>
     <w:rsid w:val="004362CA"/>
     <w:rsid w:val="0043652E"/>
     <w:rsid w:val="00437606"/>
     <w:rsid w:val="004567CF"/>
     <w:rsid w:val="004654CC"/>
     <w:rsid w:val="00472AB4"/>
+    <w:rsid w:val="00484476"/>
     <w:rsid w:val="004A4586"/>
     <w:rsid w:val="004B2399"/>
     <w:rsid w:val="004B2A62"/>
     <w:rsid w:val="004B5B63"/>
     <w:rsid w:val="004C3714"/>
     <w:rsid w:val="004D3B19"/>
     <w:rsid w:val="004D5EC8"/>
+    <w:rsid w:val="004E00B4"/>
     <w:rsid w:val="004E7993"/>
     <w:rsid w:val="00504D61"/>
     <w:rsid w:val="00515603"/>
     <w:rsid w:val="005162E0"/>
     <w:rsid w:val="00522D24"/>
     <w:rsid w:val="00524C95"/>
     <w:rsid w:val="00526A3D"/>
     <w:rsid w:val="005310C9"/>
     <w:rsid w:val="005345E5"/>
     <w:rsid w:val="005347F0"/>
     <w:rsid w:val="005420C9"/>
     <w:rsid w:val="00547305"/>
     <w:rsid w:val="00550A29"/>
     <w:rsid w:val="0055602A"/>
     <w:rsid w:val="00561A70"/>
     <w:rsid w:val="0056522F"/>
     <w:rsid w:val="0057062F"/>
     <w:rsid w:val="00571266"/>
     <w:rsid w:val="00583C2E"/>
     <w:rsid w:val="005850ED"/>
     <w:rsid w:val="0058704A"/>
     <w:rsid w:val="00592C52"/>
     <w:rsid w:val="00592CAA"/>
     <w:rsid w:val="00593823"/>
     <w:rsid w:val="005A03F0"/>
     <w:rsid w:val="005B12E6"/>
     <w:rsid w:val="005B3BFF"/>
     <w:rsid w:val="005B4811"/>
     <w:rsid w:val="005C43CC"/>
     <w:rsid w:val="005C4CF4"/>
     <w:rsid w:val="005C570B"/>
+    <w:rsid w:val="005D1B3E"/>
     <w:rsid w:val="005D612F"/>
     <w:rsid w:val="005E0A72"/>
     <w:rsid w:val="005E48F0"/>
     <w:rsid w:val="005F1228"/>
     <w:rsid w:val="005F72C8"/>
     <w:rsid w:val="006071EA"/>
     <w:rsid w:val="0061048D"/>
     <w:rsid w:val="00613D45"/>
     <w:rsid w:val="00623F2F"/>
     <w:rsid w:val="00632A6E"/>
     <w:rsid w:val="0064195C"/>
     <w:rsid w:val="00642BDB"/>
     <w:rsid w:val="00646655"/>
     <w:rsid w:val="00651019"/>
     <w:rsid w:val="00651217"/>
     <w:rsid w:val="00654735"/>
     <w:rsid w:val="0065700B"/>
     <w:rsid w:val="006575C2"/>
     <w:rsid w:val="00660FD1"/>
     <w:rsid w:val="00661E42"/>
     <w:rsid w:val="00667FF9"/>
     <w:rsid w:val="0067247D"/>
     <w:rsid w:val="0067419B"/>
     <w:rsid w:val="0067478B"/>
     <w:rsid w:val="00675308"/>
     <w:rsid w:val="00680012"/>
     <w:rsid w:val="00684D02"/>
     <w:rsid w:val="00686117"/>
     <w:rsid w:val="00687D3F"/>
     <w:rsid w:val="006A4CBD"/>
     <w:rsid w:val="006A609C"/>
     <w:rsid w:val="006B7509"/>
     <w:rsid w:val="006C1AF7"/>
     <w:rsid w:val="006C27F2"/>
+    <w:rsid w:val="006C2E33"/>
     <w:rsid w:val="006C7A9E"/>
     <w:rsid w:val="006D1CB1"/>
     <w:rsid w:val="006E0233"/>
     <w:rsid w:val="006E459D"/>
     <w:rsid w:val="006F04C4"/>
     <w:rsid w:val="006F0BE7"/>
     <w:rsid w:val="00700DF2"/>
     <w:rsid w:val="00702E8F"/>
     <w:rsid w:val="007056AC"/>
     <w:rsid w:val="0070705F"/>
     <w:rsid w:val="00707810"/>
     <w:rsid w:val="007115F9"/>
     <w:rsid w:val="007254B1"/>
     <w:rsid w:val="00734ED9"/>
     <w:rsid w:val="007355C0"/>
     <w:rsid w:val="00736D53"/>
     <w:rsid w:val="00743D1B"/>
     <w:rsid w:val="00761CA6"/>
     <w:rsid w:val="0076483D"/>
     <w:rsid w:val="00764AE8"/>
     <w:rsid w:val="007652D7"/>
     <w:rsid w:val="00770477"/>
+    <w:rsid w:val="00771B9C"/>
     <w:rsid w:val="007723EB"/>
     <w:rsid w:val="00774177"/>
+    <w:rsid w:val="007760FB"/>
     <w:rsid w:val="0077684A"/>
     <w:rsid w:val="007805F4"/>
     <w:rsid w:val="007946E5"/>
     <w:rsid w:val="007A083D"/>
     <w:rsid w:val="007A6049"/>
     <w:rsid w:val="007D7468"/>
     <w:rsid w:val="007E5D2D"/>
     <w:rsid w:val="007E6319"/>
     <w:rsid w:val="007E765B"/>
     <w:rsid w:val="007F4732"/>
     <w:rsid w:val="008005CC"/>
     <w:rsid w:val="00800EEB"/>
     <w:rsid w:val="00803412"/>
     <w:rsid w:val="00804208"/>
     <w:rsid w:val="00810D88"/>
     <w:rsid w:val="0081136F"/>
     <w:rsid w:val="00813B12"/>
     <w:rsid w:val="00814344"/>
     <w:rsid w:val="008150BC"/>
     <w:rsid w:val="00817873"/>
     <w:rsid w:val="0082790D"/>
     <w:rsid w:val="008316D4"/>
     <w:rsid w:val="008333E0"/>
     <w:rsid w:val="00843748"/>
     <w:rsid w:val="00844EA1"/>
@@ -10673,50 +10610,51 @@
     <w:rsid w:val="00A02327"/>
     <w:rsid w:val="00A03244"/>
     <w:rsid w:val="00A039ED"/>
     <w:rsid w:val="00A0689A"/>
     <w:rsid w:val="00A11BA8"/>
     <w:rsid w:val="00A12AD3"/>
     <w:rsid w:val="00A17972"/>
     <w:rsid w:val="00A310C5"/>
     <w:rsid w:val="00A35789"/>
     <w:rsid w:val="00A36637"/>
     <w:rsid w:val="00A37318"/>
     <w:rsid w:val="00A4756D"/>
     <w:rsid w:val="00A62D8F"/>
     <w:rsid w:val="00A659D2"/>
     <w:rsid w:val="00A65D7A"/>
     <w:rsid w:val="00A707AF"/>
     <w:rsid w:val="00A77C12"/>
     <w:rsid w:val="00A813E5"/>
     <w:rsid w:val="00A9688A"/>
     <w:rsid w:val="00AA2656"/>
     <w:rsid w:val="00AB1D56"/>
     <w:rsid w:val="00AB62D6"/>
     <w:rsid w:val="00AD33C9"/>
     <w:rsid w:val="00AD4B58"/>
     <w:rsid w:val="00AE475A"/>
+    <w:rsid w:val="00AF33F6"/>
     <w:rsid w:val="00AF43A9"/>
     <w:rsid w:val="00B16A45"/>
     <w:rsid w:val="00B179F3"/>
     <w:rsid w:val="00B20EEA"/>
     <w:rsid w:val="00B22633"/>
     <w:rsid w:val="00B32C86"/>
     <w:rsid w:val="00B3502A"/>
     <w:rsid w:val="00B37220"/>
     <w:rsid w:val="00B42397"/>
     <w:rsid w:val="00B51675"/>
     <w:rsid w:val="00B54968"/>
     <w:rsid w:val="00B672AF"/>
     <w:rsid w:val="00B7279E"/>
     <w:rsid w:val="00B735AD"/>
     <w:rsid w:val="00B75BBD"/>
     <w:rsid w:val="00B81A94"/>
     <w:rsid w:val="00B834B2"/>
     <w:rsid w:val="00B866AB"/>
     <w:rsid w:val="00B91A3C"/>
     <w:rsid w:val="00B94209"/>
     <w:rsid w:val="00B948AD"/>
     <w:rsid w:val="00B96C3A"/>
     <w:rsid w:val="00B97469"/>
     <w:rsid w:val="00BA350D"/>
     <w:rsid w:val="00BA6E38"/>
@@ -10740,98 +10678,102 @@
     <w:rsid w:val="00C23C4A"/>
     <w:rsid w:val="00C23F81"/>
     <w:rsid w:val="00C23FA4"/>
     <w:rsid w:val="00C26E47"/>
     <w:rsid w:val="00C27291"/>
     <w:rsid w:val="00C41A24"/>
     <w:rsid w:val="00C42B11"/>
     <w:rsid w:val="00C55707"/>
     <w:rsid w:val="00C61C11"/>
     <w:rsid w:val="00C824FC"/>
     <w:rsid w:val="00C84E72"/>
     <w:rsid w:val="00C96DA1"/>
     <w:rsid w:val="00C96F55"/>
     <w:rsid w:val="00C97A0A"/>
     <w:rsid w:val="00CA3249"/>
     <w:rsid w:val="00CA3D77"/>
     <w:rsid w:val="00CC1BDC"/>
     <w:rsid w:val="00CC628F"/>
     <w:rsid w:val="00CD4D35"/>
     <w:rsid w:val="00CD5D08"/>
     <w:rsid w:val="00CD7673"/>
     <w:rsid w:val="00CF3B76"/>
     <w:rsid w:val="00CF4AC8"/>
     <w:rsid w:val="00CF73FA"/>
     <w:rsid w:val="00D077BF"/>
+    <w:rsid w:val="00D13421"/>
     <w:rsid w:val="00D14697"/>
     <w:rsid w:val="00D14D7E"/>
     <w:rsid w:val="00D20043"/>
     <w:rsid w:val="00D22BF2"/>
     <w:rsid w:val="00D25F21"/>
     <w:rsid w:val="00D37D74"/>
     <w:rsid w:val="00D4291D"/>
     <w:rsid w:val="00D520E5"/>
     <w:rsid w:val="00D561E8"/>
     <w:rsid w:val="00D5738C"/>
     <w:rsid w:val="00D6246A"/>
     <w:rsid w:val="00D66F2E"/>
     <w:rsid w:val="00D71E70"/>
     <w:rsid w:val="00D7450F"/>
     <w:rsid w:val="00D9186D"/>
     <w:rsid w:val="00D91D2F"/>
     <w:rsid w:val="00D94D9E"/>
     <w:rsid w:val="00DA5D01"/>
     <w:rsid w:val="00DB0A44"/>
+    <w:rsid w:val="00DB22F0"/>
     <w:rsid w:val="00DB263E"/>
     <w:rsid w:val="00DB65B0"/>
     <w:rsid w:val="00DC0447"/>
     <w:rsid w:val="00DC32F9"/>
     <w:rsid w:val="00DD0ADE"/>
     <w:rsid w:val="00DD3C3B"/>
     <w:rsid w:val="00DD55C8"/>
     <w:rsid w:val="00DD5EFD"/>
+    <w:rsid w:val="00DD6797"/>
     <w:rsid w:val="00DE1220"/>
     <w:rsid w:val="00DE6495"/>
     <w:rsid w:val="00DE6976"/>
     <w:rsid w:val="00DE76D7"/>
     <w:rsid w:val="00DE7E83"/>
     <w:rsid w:val="00DF6EC8"/>
     <w:rsid w:val="00E07CDC"/>
     <w:rsid w:val="00E1114C"/>
     <w:rsid w:val="00E14311"/>
     <w:rsid w:val="00E15EF4"/>
     <w:rsid w:val="00E17D1E"/>
     <w:rsid w:val="00E2503D"/>
     <w:rsid w:val="00E312D3"/>
     <w:rsid w:val="00E34B1C"/>
     <w:rsid w:val="00E353BA"/>
     <w:rsid w:val="00E37227"/>
     <w:rsid w:val="00E44DA7"/>
     <w:rsid w:val="00E508AC"/>
     <w:rsid w:val="00E51134"/>
     <w:rsid w:val="00E5589A"/>
     <w:rsid w:val="00E61C5C"/>
+    <w:rsid w:val="00E64E14"/>
     <w:rsid w:val="00E72C8E"/>
     <w:rsid w:val="00E850BF"/>
     <w:rsid w:val="00E86FA5"/>
     <w:rsid w:val="00E919F8"/>
     <w:rsid w:val="00E95D22"/>
     <w:rsid w:val="00E97182"/>
     <w:rsid w:val="00EA106D"/>
     <w:rsid w:val="00EA24C5"/>
     <w:rsid w:val="00EB0FE3"/>
     <w:rsid w:val="00EB1F5B"/>
     <w:rsid w:val="00EB5CE4"/>
     <w:rsid w:val="00EB71AF"/>
     <w:rsid w:val="00EC2F97"/>
     <w:rsid w:val="00EC3534"/>
     <w:rsid w:val="00EC6C06"/>
     <w:rsid w:val="00ED1C61"/>
     <w:rsid w:val="00EE6182"/>
     <w:rsid w:val="00EF4930"/>
     <w:rsid w:val="00EF5104"/>
     <w:rsid w:val="00EF663B"/>
     <w:rsid w:val="00F02C85"/>
     <w:rsid w:val="00F033F1"/>
     <w:rsid w:val="00F03CB4"/>
     <w:rsid w:val="00F05342"/>
     <w:rsid w:val="00F076CF"/>
@@ -10868,51 +10810,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74C4A849"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{439D8CCB-B046-4CE4-8969-AC0E8B8DB9D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11877,50 +11818,52 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2070689783">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dese.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01DB814F.B76942D0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -12174,96 +12117,98 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8868D232-9B99-4378-8767-7F756B73F2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1032</Words>
-  <Characters>5886</Characters>
+  <Words>1018</Words>
+  <Characters>5566</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>262</Lines>
+  <Paragraphs>151</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6905</CharactersWithSpaces>
+  <CharactersWithSpaces>6450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-20T05:35:20Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-23T05:12:35Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>6799195a-b846-4796-8023-290c3abe468c</vt:lpwstr>
+    <vt:lpwstr>aa30ee4d-a451-4a09-879d-d2353f4b0e7d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>