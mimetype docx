--- v0 (2025-10-14)
+++ v1 (2026-05-13)
@@ -1,48 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7AF3C0CF" w14:textId="5ED567FE" w:rsidR="00F033F1" w:rsidRDefault="00F033F1" w:rsidP="0033099E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1266,189 +1264,176 @@
           <w:p w14:paraId="381D4EBC" w14:textId="77777777" w:rsidR="006F6180" w:rsidRPr="009E295F" w:rsidRDefault="006F6180" w:rsidP="006F6180">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is the participant still employed with you?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1238" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57625790" w14:textId="0847C9CF" w:rsidR="006F6180" w:rsidRPr="009E295F" w:rsidRDefault="004D6EA9" w:rsidP="006F6180">
+          <w:p w14:paraId="57625790" w14:textId="0847C9CF" w:rsidR="006F6180" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="006F6180">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1646388072"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006F6180" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006F6180" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="366A8006" w14:textId="6FB29527" w:rsidR="006F6180" w:rsidRPr="009E295F" w:rsidRDefault="004D6EA9" w:rsidP="006F6180">
+          <w:p w14:paraId="366A8006" w14:textId="6FB29527" w:rsidR="006F6180" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="006F6180">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1870492345"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006F6180" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006F6180" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375ECA" w:rsidRPr="009E295F" w14:paraId="0D87AE3F" w14:textId="77777777" w:rsidTr="0091453C">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="54404AC3" w14:textId="33405AFA" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00375ECA" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">If </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009E295F">
+              <w:t>If N</w:t>
+            </w:r>
+            <w:r w:rsidR="006F6180">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, what date did they finish?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4181041D" w14:textId="77777777" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00375ECA" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -1568,189 +1553,176 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA0D40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fitter (General)</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1238" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57AC7CC4" w14:textId="658D3FB5" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="004D6EA9" w:rsidP="0091453C">
+          <w:p w14:paraId="57AC7CC4" w14:textId="658D3FB5" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0091453C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="722563700"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0091453C" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0091453C" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73FC18D1" w14:textId="6ECBA513" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="004D6EA9" w:rsidP="0091453C">
+          <w:p w14:paraId="73FC18D1" w14:textId="6ECBA513" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0091453C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="502793982"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0091453C" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0091453C" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0091453C" w:rsidRPr="009E295F" w14:paraId="487C1176" w14:textId="77777777" w:rsidTr="0091453C">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="20A317EA" w14:textId="22A6839C" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="0091453C" w:rsidP="0091453C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">If </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009E295F">
+              <w:t>If N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, what is their current occupation/job?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BD94014" w14:textId="77777777" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="0091453C" w:rsidP="0091453C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -1773,119 +1745,117 @@
           <w:p w14:paraId="50D1288C" w14:textId="398D7249" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="0091453C" w:rsidP="0091453C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is the participant a subcontractor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1238" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C92232F" w14:textId="55439EA1" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="004D6EA9" w:rsidP="0091453C">
+          <w:p w14:paraId="3C92232F" w14:textId="55439EA1" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0091453C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="974179312"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0091453C" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0091453C" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="030D6ACA" w14:textId="3752664E" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="004D6EA9" w:rsidP="0091453C">
+          <w:p w14:paraId="030D6ACA" w14:textId="3752664E" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0091453C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="224812539"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0091453C" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0091453C" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0091453C" w:rsidRPr="009E295F" w14:paraId="2325344C" w14:textId="77777777" w:rsidTr="0091453C">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -1945,119 +1915,117 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(i.e., they work under your direction, and you directly assign them work)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1238" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8B391E" w14:textId="122E0C14" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="004D6EA9" w:rsidP="0091453C">
+          <w:p w14:paraId="2F8B391E" w14:textId="122E0C14" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0091453C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-349796877"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0091453C" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0091453C" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1AEDE6" w14:textId="5A80DF6E" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="004D6EA9" w:rsidP="0091453C">
+          <w:p w14:paraId="0B1AEDE6" w14:textId="5A80DF6E" w:rsidR="0091453C" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0091453C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-101584809"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0091453C" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0091453C" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78D30B34" w14:textId="77777777" w:rsidR="00844EA1" w:rsidRPr="009E295F" w:rsidRDefault="00844EA1" w:rsidP="009E295F">
       <w:pPr>
@@ -2711,259 +2679,255 @@
           <w:p w14:paraId="0D98CAB6" w14:textId="167EA086" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="002201F6" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Type of business? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39A5731F" w14:textId="7AFA1D86" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="004D6EA9" w:rsidP="002201F6">
+          <w:p w14:paraId="39A5731F" w14:textId="7AFA1D86" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="00000000" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1121035444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3E3F49" w14:textId="1BB176CB" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="004D6EA9" w:rsidP="002201F6">
+          <w:p w14:paraId="1B3E3F49" w14:textId="1BB176CB" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="00000000" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-221524510"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Maintenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD9253D" w14:textId="36649E02" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="004D6EA9" w:rsidP="002201F6">
+          <w:p w14:paraId="4FD9253D" w14:textId="36649E02" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="00000000" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-552931353"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Production </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002201F6" w:rsidRPr="009E295F" w14:paraId="70DAA974" w14:textId="77777777" w:rsidTr="002201F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1456" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="61283B49" w14:textId="77777777" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="002201F6" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3502" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF8261A" w14:textId="0170B55D" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="004D6EA9" w:rsidP="002201F6">
+          <w:p w14:paraId="5EF8261A" w14:textId="0170B55D" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="00000000" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="859635763"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other (please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002201F6" w:rsidRPr="002201F6" w14:paraId="6E0BFFCA" w14:textId="77777777" w:rsidTr="002201F6">
@@ -2980,126 +2944,124 @@
           <w:p w14:paraId="61E4ED10" w14:textId="77777777" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="002201F6" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you provide pay slips?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2667597A" w14:textId="30B97E20" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="004D6EA9" w:rsidP="002201F6">
+          <w:p w14:paraId="2667597A" w14:textId="30B97E20" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="00000000" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-236246985"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="65E06EEA" w14:textId="42202364" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="004D6EA9" w:rsidP="002201F6">
+          <w:p w14:paraId="65E06EEA" w14:textId="42202364" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="00000000" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-863129911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002201F6" w:rsidRPr="009E295F" w14:paraId="343EBA77" w14:textId="77777777" w:rsidTr="002201F6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
@@ -3143,347 +3105,331 @@
             <w:r w:rsidR="006F6180">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, how often?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="004D6EA9" w:rsidP="002201F6">
+          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="00000000" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-347793826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="004D6EA9" w:rsidP="002201F6">
+          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="00000000" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1372421007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fortnightly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="004D6EA9" w:rsidP="002201F6">
+          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="00000000" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1996837821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002201F6" w:rsidRPr="009E295F" w14:paraId="649EBF8E" w14:textId="52F76B86" w:rsidTr="002201F6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="101" w:type="pct"/>
           <w:trHeight w:val="340"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1456" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="65842498" w14:textId="7CAF7ED6" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="002201F6" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">If </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>If N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
             <w:r w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t>, do you direct deposit wages to the participant under sub-contracting arrangements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78E4E2DF" w14:textId="17015F20" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="004D6EA9" w:rsidP="002201F6">
+          <w:p w14:paraId="78E4E2DF" w14:textId="17015F20" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="00000000" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-244195228"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE07420" w14:textId="5509DEB1" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="004D6EA9" w:rsidP="002201F6">
+          <w:p w14:paraId="7FE07420" w14:textId="5509DEB1" w:rsidR="002201F6" w:rsidRPr="002201F6" w:rsidRDefault="00000000" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-939146582"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002201F6" w:rsidRPr="002201F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002201F6" w:rsidRPr="009E295F" w14:paraId="57A3B48C" w14:textId="77777777" w:rsidTr="002201F6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
@@ -3491,72 +3437,61 @@
           <w:trHeight w:val="680"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1456" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="36C125DE" w14:textId="09DCF9CC" w:rsidR="002201F6" w:rsidRPr="009E295F" w:rsidRDefault="002201F6" w:rsidP="002201F6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">If </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009E295F">
+              <w:t>If N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, please provide</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4179,117 +4114,115 @@
             </w:r>
             <w:r w:rsidR="0041091A" w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and tolerances for all machining and fitting operations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="638BE118" w14:textId="77777777" w:rsidR="00EA0D40" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00EA0D40">
+          <w:p w14:paraId="638BE118" w14:textId="77777777" w:rsidR="00EA0D40" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00EA0D40">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-546994901"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EA0D40" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0847412B" w14:textId="77777777" w:rsidR="00EA0D40" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00EA0D40">
+          <w:p w14:paraId="0847412B" w14:textId="77777777" w:rsidR="00EA0D40" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00EA0D40">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="826640340"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EA0D40" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0AA3810C" w14:textId="77777777" w:rsidR="00EA0D40" w:rsidRPr="00082D88" w:rsidRDefault="00EA0D40" w:rsidP="00EA0D40">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4310,117 +4243,115 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Conducting pre-start checks to operate metal cutting machines and monitor the machine/process. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9928B4" w14:textId="77777777" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00B4255F">
+          <w:p w14:paraId="3B9928B4" w14:textId="77777777" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00B4255F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1310774245"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B4255F" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBB5827" w14:textId="77777777" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00B4255F">
+          <w:p w14:paraId="7DBB5827" w14:textId="77777777" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00B4255F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1675692574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B4255F" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18872350" w14:textId="77777777" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="00B4255F" w:rsidP="00B4255F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
             </w:pPr>
@@ -4442,117 +4373,115 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>select/set up the correct cutting tools to perform machining operations. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6733F20B" w14:textId="77777777" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00B4255F">
+          <w:p w14:paraId="6733F20B" w14:textId="77777777" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00B4255F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="920604103"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B4255F" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED96F4E" w14:textId="77777777" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00B4255F">
+          <w:p w14:paraId="4ED96F4E" w14:textId="77777777" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00B4255F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="268591972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B4255F" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6F405B94" w14:textId="77777777" w:rsidR="00B4255F" w:rsidRPr="00082D88" w:rsidRDefault="00B4255F" w:rsidP="00B4255F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4611,119 +4540,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4DF401" w14:textId="3A0C8EFA" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00B4255F">
+          <w:p w14:paraId="1A4DF401" w14:textId="3A0C8EFA" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00B4255F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2097314321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B4255F" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96991D" w14:textId="48B7FBC2" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00B4255F">
+          <w:p w14:paraId="3B96991D" w14:textId="48B7FBC2" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00B4255F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="497776637"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B4255F" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F24B29C" w14:textId="77777777" w:rsidR="00B4255F" w:rsidRPr="00082D88" w:rsidRDefault="00B4255F" w:rsidP="00B4255F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4745,119 +4672,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Setting the machining parameters such as speeds and feeds to be able to perform machining to manufacture products that meet the specifications.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75291671" w14:textId="150FE5CB" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00B4255F">
+          <w:p w14:paraId="75291671" w14:textId="150FE5CB" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00B4255F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1556463532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B4255F" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="444EF426" w14:textId="786F9C48" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00B4255F">
+          <w:p w14:paraId="444EF426" w14:textId="786F9C48" w:rsidR="00B4255F" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00B4255F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1004405528"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B4255F" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B58E26B" w14:textId="77777777" w:rsidR="00B4255F" w:rsidRPr="00082D88" w:rsidRDefault="00B4255F" w:rsidP="00B4255F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4896,119 +4821,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>fitting</w:t>
             </w:r>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8B3636" w14:textId="360D54AB" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00F84804">
+          <w:p w14:paraId="3F8B3636" w14:textId="360D54AB" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00F84804">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-472917364"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00537C31" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AAB9380" w14:textId="5745F232" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00F84804">
+          <w:p w14:paraId="5AAB9380" w14:textId="5745F232" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00F84804">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="644703986"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F84804" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="03468632" w14:textId="77777777" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="00F84804" w:rsidP="00F84804">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
             </w:pPr>
@@ -5093,119 +5016,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and keys</w:t>
             </w:r>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8989F9" w14:textId="48F91870" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00F84804">
+          <w:p w14:paraId="5D8989F9" w14:textId="48F91870" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00F84804">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-770619446"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F84804" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="007EFC6A" w14:textId="6F6AA357" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00F84804">
+          <w:p w14:paraId="007EFC6A" w14:textId="6F6AA357" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00F84804">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1730114844"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F84804" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="22A611A7" w14:textId="77777777" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="00F84804" w:rsidP="00F84804">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
             </w:pPr>
@@ -5366,119 +5287,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and keys</w:t>
             </w:r>
             <w:r w:rsidR="00F84804" w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="132DED82" w14:textId="7C63F3DA" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00F84804">
+          <w:p w14:paraId="132DED82" w14:textId="7C63F3DA" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00F84804">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1187438267"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00452FA2" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63FD44C7" w14:textId="2F4AF2C5" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00F84804">
+          <w:p w14:paraId="63FD44C7" w14:textId="2F4AF2C5" w:rsidR="00F84804" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00F84804">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1331208342"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F84804" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="06447B1C" w14:textId="77777777" w:rsidR="00F84804" w:rsidRPr="00082D88" w:rsidRDefault="00F84804" w:rsidP="00F84804">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5505,119 +5424,117 @@
           <w:p w14:paraId="021B2DE8" w14:textId="59C9EDC5" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="00AF6693" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Selecting and using the correct lifting, leveling and alignment equipment such as jacks, turnbuckles, wedges, drift pins, pry bars, hammers and lifting equipment (hoists, cranes using shackles and slings) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67BCD7F3" w14:textId="6A8E6203" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="004D6EA9" w:rsidP="00AF6693">
+          <w:p w14:paraId="67BCD7F3" w14:textId="6A8E6203" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="00000000" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1701205185"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AF6693" w:rsidRPr="00082D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52B567BC" w14:textId="59CED048" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="004D6EA9" w:rsidP="00AF6693">
+          <w:p w14:paraId="52B567BC" w14:textId="59CED048" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="00000000" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-425351300"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AF6693" w:rsidRPr="00082D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="14597BB4" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="00AF6693" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5646,119 +5563,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Selecting and using the correct method of either thermal or mechanical cutting equipment for operation purposes such as removal of bolts and immovable mechanical components.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29210D6A" w14:textId="6C803ABE" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="004D6EA9" w:rsidP="00AF6693">
+          <w:p w14:paraId="29210D6A" w14:textId="6C803ABE" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="00000000" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="18202025"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AF6693" w:rsidRPr="00082D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="740C6FE0" w14:textId="517C49DC" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="004D6EA9" w:rsidP="00AF6693">
+          <w:p w14:paraId="740C6FE0" w14:textId="517C49DC" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="00000000" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1666519838"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AF6693" w:rsidRPr="00082D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1C2CD272" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="00AF6693" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5787,119 +5702,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Selecting and using the correct hand tools to fit engineering components into assemblies or sub-assemblies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="086BE250" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00AF6693">
+          <w:p w14:paraId="086BE250" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1821952129"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AF6693" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD5D75A" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00AF6693">
+          <w:p w14:paraId="2DD5D75A" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1499914922"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AF6693" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7FB36BB0" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="00AF6693" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6054,119 +5967,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identify and repairing/replacing faulty Pneumatic system components and then testing Pneumatic circuit for the correct operation and system specifications.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E76F485" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00AF6693">
+          <w:p w14:paraId="3E76F485" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1370486230"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AF6693" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="748F66AF" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00AF6693">
+          <w:p w14:paraId="748F66AF" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2062745408"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AF6693" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3C6335A5" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="00AF6693" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6222,119 +6133,117 @@
             </w:r>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for the correct operation and system specifications.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05A326F1" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00AF6693">
+          <w:p w14:paraId="05A326F1" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2070069936"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AF6693" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F199270" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00AF6693">
+          <w:p w14:paraId="5F199270" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1843933571"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AF6693" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7313B6F0" w14:textId="77777777" w:rsidR="00AF6693" w:rsidRPr="00082D88" w:rsidRDefault="00AF6693" w:rsidP="00AF6693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6361,117 +6270,115 @@
           <w:p w14:paraId="4719C671" w14:textId="77777777" w:rsidR="00B02523" w:rsidRPr="00082D88" w:rsidRDefault="00B02523" w:rsidP="001D52AB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identify and resolve Fitting issues and problems relevant to a Fitter (General) [323211].</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42DEA8CE" w14:textId="77777777" w:rsidR="00B02523" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="001D52AB">
+          <w:p w14:paraId="42DEA8CE" w14:textId="77777777" w:rsidR="00B02523" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="001D52AB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1753000916"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B02523" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72FEB2CF" w14:textId="77777777" w:rsidR="00B02523" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="001D52AB">
+          <w:p w14:paraId="72FEB2CF" w14:textId="77777777" w:rsidR="00B02523" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="001D52AB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1472792481"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B02523" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="301EB672" w14:textId="77777777" w:rsidR="00B02523" w:rsidRPr="00082D88" w:rsidRDefault="00B02523" w:rsidP="001D52AB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6668,121 +6575,119 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Complying with all Australian Standards, State and Federal legislation and regulations relating to the workplace.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="697CA677" w14:textId="67EEAE1B" w:rsidR="00BC551B" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00BC551B">
+          <w:p w14:paraId="697CA677" w14:textId="67EEAE1B" w:rsidR="00BC551B" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1836033295"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC551B" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E0B0C81" w14:textId="1A0BA877" w:rsidR="00BC551B" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00BC551B">
+          <w:p w14:paraId="6E0B0C81" w14:textId="1A0BA877" w:rsidR="00BC551B" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1987854080"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC551B" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2758C6B9" w14:textId="77777777" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00BC551B" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -6805,117 +6710,115 @@
           <w:p w14:paraId="7463607F" w14:textId="34A1505B" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00BC551B" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with others in the workplace.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2379E5DE" w14:textId="7D052430" w:rsidR="00BC551B" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00BC551B">
+          <w:p w14:paraId="2379E5DE" w14:textId="7D052430" w:rsidR="00BC551B" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2020579311"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC551B" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="167447B3" w14:textId="421C2DCA" w:rsidR="00BC551B" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00BC551B">
+          <w:p w14:paraId="167447B3" w14:textId="421C2DCA" w:rsidR="00BC551B" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="78567421"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC551B" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D92DBF5" w14:textId="77777777" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00BC551B" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6935,117 +6838,115 @@
           <w:p w14:paraId="5E731B2C" w14:textId="2927CF14" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00BC551B" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Communicating effectively.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00E646E6" w14:textId="6CB8F506" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="004D6EA9" w:rsidP="00BC551B">
+          <w:p w14:paraId="00E646E6" w14:textId="6CB8F506" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00000000" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-362209912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC551B" w:rsidRPr="00082D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3A85DA" w14:textId="33A7B4E3" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="004D6EA9" w:rsidP="00BC551B">
+          <w:p w14:paraId="1D3A85DA" w14:textId="33A7B4E3" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00000000" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="738681269"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC551B" w:rsidRPr="00082D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="66E18108" w14:textId="77777777" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00BC551B" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -7064,117 +6965,115 @@
           <w:p w14:paraId="382ACA79" w14:textId="006BF39D" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00BC551B" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying, reporting, and controlling Hazards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA65B52" w14:textId="2B423972" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="004D6EA9" w:rsidP="00BC551B">
+          <w:p w14:paraId="5CA65B52" w14:textId="2B423972" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00000000" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1783335345"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC551B" w:rsidRPr="00082D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="750A510C" w14:textId="4805A8FA" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="004D6EA9" w:rsidP="00BC551B">
+          <w:p w14:paraId="750A510C" w14:textId="4805A8FA" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00000000" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="218406563"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC551B" w:rsidRPr="00082D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="27D427A8" w14:textId="77777777" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00BC551B" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -7194,119 +7093,117 @@
           <w:p w14:paraId="18A83312" w14:textId="6EB97C06" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00B02523" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inspecting supplies, equipment and work areas for cleanliness, safety, and functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07BBFAF5" w14:textId="4628414C" w:rsidR="00BC551B" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00BC551B">
+          <w:p w14:paraId="07BBFAF5" w14:textId="4628414C" w:rsidR="00BC551B" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="632063605"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC551B" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51972C12" w14:textId="58C5FD1F" w:rsidR="00BC551B" w:rsidRPr="00537C31" w:rsidRDefault="004D6EA9" w:rsidP="00BC551B">
+          <w:p w14:paraId="51972C12" w14:textId="58C5FD1F" w:rsidR="00BC551B" w:rsidRPr="00537C31" w:rsidRDefault="00000000" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1760668047"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC551B" w:rsidRPr="00537C31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F8288AE" w14:textId="77777777" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00BC551B" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -7327,119 +7224,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working to company deadlines and targets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01F4C5CE" w14:textId="220659CA" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="004D6EA9" w:rsidP="00BC551B">
+          <w:p w14:paraId="01F4C5CE" w14:textId="220659CA" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00000000" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-930509834"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC551B" w:rsidRPr="00082D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="265516E0" w14:textId="3379AB49" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="004D6EA9" w:rsidP="00BC551B">
+          <w:p w14:paraId="265516E0" w14:textId="3379AB49" w:rsidR="00BC551B" w:rsidRPr="00082D88" w:rsidRDefault="00000000" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1658196930"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B02523" w:rsidRPr="00082D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="295B5B35" w14:textId="77777777" w:rsidR="00B02523" w:rsidRPr="00082D88" w:rsidRDefault="00B02523" w:rsidP="00BC551B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -7468,119 +7363,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082D88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identify and work to the occupational health and safety procedures required to complete different tasks efficiently and safely in the workshop including wearing the correct PPE.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6C1464" w14:textId="77777777" w:rsidR="00B02523" w:rsidRPr="00082D88" w:rsidRDefault="004D6EA9" w:rsidP="001D52AB">
+          <w:p w14:paraId="3E6C1464" w14:textId="77777777" w:rsidR="00B02523" w:rsidRPr="00082D88" w:rsidRDefault="00000000" w:rsidP="001D52AB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="891541457"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B02523" w:rsidRPr="00082D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53572914" w14:textId="7236D2E9" w:rsidR="00B02523" w:rsidRDefault="004D6EA9" w:rsidP="001D52AB">
+          <w:p w14:paraId="53572914" w14:textId="7236D2E9" w:rsidR="00B02523" w:rsidRDefault="00000000" w:rsidP="001D52AB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-744954220"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B02523" w:rsidRPr="00082D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="51CFBB8E" w14:textId="77777777" w:rsidR="00B02523" w:rsidRPr="009E295F" w:rsidRDefault="00B02523" w:rsidP="001D52AB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -8398,79 +8291,77 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52F7E8FD" w14:textId="77777777" w:rsidR="00037FE4" w:rsidRPr="009E295F" w:rsidRDefault="00037FE4" w:rsidP="002F34D9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4709A6FA" w14:textId="77777777" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="007254B1" w:rsidP="009E295F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidSect="00646655">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="655713E5" w14:textId="77777777" w:rsidR="00E561D1" w:rsidRDefault="00E561D1" w:rsidP="004A4586">
+    <w:p w14:paraId="69DC15A7" w14:textId="77777777" w:rsidR="00007694" w:rsidRDefault="00007694" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0392C799" w14:textId="77777777" w:rsidR="00E561D1" w:rsidRDefault="00E561D1" w:rsidP="004A4586">
+    <w:p w14:paraId="5ECE9A1A" w14:textId="77777777" w:rsidR="00007694" w:rsidRDefault="00007694" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8530,69 +8421,58 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FC83EDC" w14:textId="77777777" w:rsidR="005C48D9" w:rsidRDefault="005C48D9">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1223372333"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-271405240"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:p w14:paraId="519D6C6B" w14:textId="77777777" w:rsidR="0008291B" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
@@ -8741,71 +8621,69 @@
       <w:t xml:space="preserve">Fitter (General) (323211) – </w:t>
     </w:r>
     <w:r w:rsidR="00D95752">
       <w:rPr>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2/2025</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1E09AEFE" w14:textId="028F4B1B" w:rsidR="0008291B" w:rsidRPr="0033099E" w:rsidRDefault="0008291B" w:rsidP="00DC0447">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1654558784"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="5D237D5E" w14:textId="77777777" w:rsidR="0008291B" w:rsidRPr="00646655" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -8915,83 +8793,73 @@
     <w:r w:rsidR="004E7993">
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DC0447">
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-12/2021</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B180F82" w14:textId="77777777" w:rsidR="00E561D1" w:rsidRDefault="00E561D1" w:rsidP="004A4586">
+    <w:p w14:paraId="6141ED1C" w14:textId="77777777" w:rsidR="00007694" w:rsidRDefault="00007694" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BF2EAE5" w14:textId="77777777" w:rsidR="00E561D1" w:rsidRDefault="00E561D1" w:rsidP="004A4586">
+    <w:p w14:paraId="57CD8734" w14:textId="77777777" w:rsidR="00007694" w:rsidRDefault="00007694" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D712C01" w14:textId="37E5E064" w:rsidR="00FF595B" w:rsidRDefault="00C27291" w:rsidP="00D95752">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19589396" wp14:editId="552BCD17">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-159385</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1847850" cy="563759"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
@@ -9084,51 +8952,51 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2787650" cy="406400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="445DB748" w14:textId="707A4254" w:rsidR="0008291B" w:rsidRPr="00FF595B" w:rsidRDefault="0033099E" w:rsidP="00FF595B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23F8F7F9" wp14:editId="63A3CFB2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-300355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1757680" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20584"/>
@@ -10143,182 +10011,189 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1533688228">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="989358583">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="113837023">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1545409153">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="876743857">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1513105629">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6038"/>
     <w:rsid w:val="00002FDF"/>
     <w:rsid w:val="000057AB"/>
+    <w:rsid w:val="00007694"/>
     <w:rsid w:val="00007F59"/>
     <w:rsid w:val="00010424"/>
     <w:rsid w:val="00011EF9"/>
     <w:rsid w:val="00016A35"/>
     <w:rsid w:val="00021079"/>
     <w:rsid w:val="000216C7"/>
     <w:rsid w:val="0002571D"/>
     <w:rsid w:val="00026050"/>
     <w:rsid w:val="000310E5"/>
     <w:rsid w:val="00032E0E"/>
     <w:rsid w:val="00036D1A"/>
     <w:rsid w:val="00037F89"/>
     <w:rsid w:val="00037FE4"/>
     <w:rsid w:val="00041416"/>
     <w:rsid w:val="0004408E"/>
     <w:rsid w:val="0005164D"/>
     <w:rsid w:val="0005199A"/>
     <w:rsid w:val="0005773B"/>
     <w:rsid w:val="00062B56"/>
     <w:rsid w:val="00062E3B"/>
     <w:rsid w:val="0006778C"/>
     <w:rsid w:val="00070E51"/>
     <w:rsid w:val="00080B1C"/>
     <w:rsid w:val="0008291B"/>
     <w:rsid w:val="00082D88"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="00092884"/>
     <w:rsid w:val="000A198B"/>
     <w:rsid w:val="000B2D1A"/>
     <w:rsid w:val="000B448A"/>
     <w:rsid w:val="000B682D"/>
     <w:rsid w:val="000D134C"/>
     <w:rsid w:val="000D53AF"/>
     <w:rsid w:val="000E7689"/>
     <w:rsid w:val="000F467C"/>
     <w:rsid w:val="00100777"/>
+    <w:rsid w:val="0010542D"/>
     <w:rsid w:val="00111E7E"/>
     <w:rsid w:val="001218BA"/>
     <w:rsid w:val="001271CB"/>
     <w:rsid w:val="00131021"/>
     <w:rsid w:val="001342FE"/>
     <w:rsid w:val="00150E69"/>
     <w:rsid w:val="00160F07"/>
     <w:rsid w:val="00163DA2"/>
     <w:rsid w:val="001822F0"/>
     <w:rsid w:val="00182367"/>
     <w:rsid w:val="001840F9"/>
     <w:rsid w:val="001868D0"/>
     <w:rsid w:val="0019144C"/>
     <w:rsid w:val="001920E9"/>
     <w:rsid w:val="0019615E"/>
     <w:rsid w:val="001A5098"/>
     <w:rsid w:val="001B4514"/>
     <w:rsid w:val="001C54A0"/>
     <w:rsid w:val="001D1177"/>
     <w:rsid w:val="001D2D4D"/>
     <w:rsid w:val="001D3766"/>
     <w:rsid w:val="001E39F6"/>
     <w:rsid w:val="001F1D86"/>
     <w:rsid w:val="002042BF"/>
     <w:rsid w:val="002125E2"/>
     <w:rsid w:val="002201F6"/>
     <w:rsid w:val="00224167"/>
     <w:rsid w:val="0023206D"/>
     <w:rsid w:val="002321FD"/>
     <w:rsid w:val="00235878"/>
     <w:rsid w:val="00235EAF"/>
     <w:rsid w:val="00242086"/>
     <w:rsid w:val="002448C3"/>
     <w:rsid w:val="002468F6"/>
     <w:rsid w:val="0025157B"/>
     <w:rsid w:val="002556E5"/>
     <w:rsid w:val="002605CF"/>
     <w:rsid w:val="00266D08"/>
     <w:rsid w:val="002726F8"/>
     <w:rsid w:val="00276F63"/>
     <w:rsid w:val="0027700D"/>
     <w:rsid w:val="00280659"/>
+    <w:rsid w:val="002813AA"/>
     <w:rsid w:val="0028163C"/>
     <w:rsid w:val="002961E2"/>
     <w:rsid w:val="002A5B82"/>
     <w:rsid w:val="002B4623"/>
     <w:rsid w:val="002C20D3"/>
     <w:rsid w:val="002C31C2"/>
     <w:rsid w:val="002C695D"/>
     <w:rsid w:val="002D0760"/>
     <w:rsid w:val="002D1769"/>
     <w:rsid w:val="002F0935"/>
     <w:rsid w:val="002F34D9"/>
     <w:rsid w:val="002F5AA5"/>
     <w:rsid w:val="003024E0"/>
     <w:rsid w:val="0032194C"/>
     <w:rsid w:val="00324DEC"/>
     <w:rsid w:val="0033099E"/>
+    <w:rsid w:val="003346DE"/>
     <w:rsid w:val="003372FE"/>
     <w:rsid w:val="0034103C"/>
     <w:rsid w:val="00341482"/>
     <w:rsid w:val="00341A4C"/>
     <w:rsid w:val="00341DE3"/>
     <w:rsid w:val="0034394C"/>
     <w:rsid w:val="00351862"/>
     <w:rsid w:val="00353D1F"/>
     <w:rsid w:val="00357218"/>
     <w:rsid w:val="00361C69"/>
     <w:rsid w:val="003644DF"/>
     <w:rsid w:val="00367ABC"/>
+    <w:rsid w:val="00373012"/>
     <w:rsid w:val="00375ECA"/>
     <w:rsid w:val="003852D1"/>
     <w:rsid w:val="00386CF0"/>
     <w:rsid w:val="00391320"/>
     <w:rsid w:val="00394B93"/>
     <w:rsid w:val="003971CC"/>
     <w:rsid w:val="00397B6F"/>
     <w:rsid w:val="003A656C"/>
     <w:rsid w:val="003A7673"/>
     <w:rsid w:val="003B20C7"/>
     <w:rsid w:val="003B39B8"/>
     <w:rsid w:val="003C7013"/>
     <w:rsid w:val="003D025A"/>
     <w:rsid w:val="003D1611"/>
     <w:rsid w:val="003D5232"/>
     <w:rsid w:val="003F6828"/>
     <w:rsid w:val="003F77F3"/>
     <w:rsid w:val="00402678"/>
     <w:rsid w:val="0041091A"/>
     <w:rsid w:val="00413567"/>
     <w:rsid w:val="00415B93"/>
     <w:rsid w:val="00416E05"/>
     <w:rsid w:val="004304C6"/>
     <w:rsid w:val="004362CA"/>
     <w:rsid w:val="0043652E"/>
@@ -10746,51 +10621,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74C4A849"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{439D8CCB-B046-4CE4-8969-AC0E8B8DB9D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11693,58 +11567,58 @@
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A36637"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dese.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dese.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01DB814F.B76942D0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01DB814F.B76942D0" TargetMode="External"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -11986,96 +11860,98 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8868D232-9B99-4378-8767-7F756B73F2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1237</Words>
-  <Characters>7057</Characters>
+  <Words>1266</Words>
+  <Characters>7028</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>305</Lines>
+  <Paragraphs>188</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8278</CharactersWithSpaces>
+  <CharactersWithSpaces>8106</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-20T05:35:20Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-23T06:41:59Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>6799195a-b846-4796-8023-290c3abe468c</vt:lpwstr>
+    <vt:lpwstr>95fecbd3-d0d8-4a93-ae61-d99b37684948</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>