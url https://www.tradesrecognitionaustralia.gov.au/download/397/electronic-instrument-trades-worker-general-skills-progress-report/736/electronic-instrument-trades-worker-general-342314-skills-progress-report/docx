--- v0 (2025-10-06)
+++ v1 (2026-05-01)
@@ -1053,119 +1053,117 @@
           <w:p w14:paraId="00D04DF9" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00992C2C" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Are you still employed with this employer?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="524BECAC" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="524BECAC" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45C36A90" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="45C36A90" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1270,119 +1268,117 @@
               <w:t xml:space="preserve">Are you working as </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">an </w:t>
             </w:r>
             <w:r w:rsidR="00763779" w:rsidRPr="00763779">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electronic Instrument Trades Worker (General)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="708E1661" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="708E1661" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15FD8C3D" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="15FD8C3D" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1867,121 +1863,119 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is this a new supervisor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9BCFED" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="7E9BCFED" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1812748523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A84B581" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="3A84B581" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939754808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
@@ -2000,70 +1994,69 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you want your supervisor details updated?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="798EDD20" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="798EDD20" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1925143821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
             <w:r w:rsidR="00717AF9">
@@ -2092,72 +2085,71 @@
               <w:t>The change is permanent</w:t>
             </w:r>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78C60EE8" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6136C4E7" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="6136C4E7" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="465554205"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00717AF9" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidR="00717AF9">
@@ -2782,157 +2774,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adjusting, repairing, and replacing worn and defective parts and wiring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0819BF82" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="0819BF82" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="385688294"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ED49466" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="5ED49466" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="397103817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C4DF369" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="1C4DF369" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1568104659"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="757FBB43" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -2955,149 +2944,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applying environmentally and sustainable procedures in the energy sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE07147" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="2DE07147" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1317525765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16668889" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="16668889" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="150262133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7690BE24" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="7690BE24" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="764117859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="29DB6B22" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3117,146 +3103,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fault finding and repairing complex power supplies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50B4A38D" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="50B4A38D" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1446344634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF327B9" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="3CF327B9" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1735815260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5747CA55" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="5747CA55" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-988637070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="782A0ED2" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3286,149 +3269,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00441A57">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ollowing environmental and sustainability best practice in the workplace and/or worksite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65EA22E1" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="65EA22E1" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1105005026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62490820" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="62490820" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1525287343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26C98D2B" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="26C98D2B" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-784889572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1D39606C" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3450,149 +3430,146 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Repairing basic electronic apparatus faults by replacements of components</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA8505F" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="5AA8505F" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1286995635"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0620448D" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="0620448D" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1969888018"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF28840" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="1EF28840" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-443697578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5961CD79" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
@@ -3613,149 +3590,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Solving fundamental electronic communications system problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0970E1A0" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="0970E1A0" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1426184283"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8C6548" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="4A8C6548" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="753098754"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="071650CE" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="071650CE" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1989276995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7E26938C" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3775,149 +3749,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Solving problems in direct current (DC) circuits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79F60F16" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="79F60F16" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-775941046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6FADB035" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="6FADB035" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1337841952"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="754DCCC6" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="754DCCC6" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1197653377"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="44B5BAF2" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3936,146 +3907,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Troubleshooting basic amplifier circuits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2819B396" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="2819B396" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1318340031"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0B466C" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="7D0B466C" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1299915646"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3499A1A2" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="3499A1A2" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-738094010"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="04DA9C32" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4105,146 +4073,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Trou</w:t>
             </w:r>
             <w:r w:rsidR="006E2453">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>bleshooting digital subsystems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C915401" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="3C915401" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1989466108"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E506FD3" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="2E506FD3" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1627505004"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDEB3BD" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="5EDEB3BD" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1145974932"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="20A23B72" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="007D7792" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4269,152 +4234,149 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Troubleshooting single phase input DC power supplies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01AD7299" w14:textId="4D8C9D2F" w:rsidR="006E2453" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="01AD7299" w14:textId="4D8C9D2F" w:rsidR="006E2453" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="635295475"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7612074F" w14:textId="2676FF26" w:rsidR="006E2453" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="7612074F" w14:textId="2676FF26" w:rsidR="006E2453" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1669403058"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF5697" w14:textId="3E271DEF" w:rsidR="006E2453" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="2CAF5697" w14:textId="3E271DEF" w:rsidR="006E2453" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1929564898"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D99B732" w14:textId="77777777" w:rsidR="006E2453" w:rsidRPr="007D7792" w:rsidRDefault="006E2453" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -4443,152 +4405,149 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Advising users of correct operating procedures to prevent malfunction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F90590B" w14:textId="19FEF50C" w:rsidR="006E2453" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="3F90590B" w14:textId="19FEF50C" w:rsidR="006E2453" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1743634601"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FB4D6B6" w14:textId="650B7F42" w:rsidR="006E2453" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="1FB4D6B6" w14:textId="650B7F42" w:rsidR="006E2453" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="830411626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="779DC42E" w14:textId="051E0622" w:rsidR="006E2453" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="779DC42E" w14:textId="051E0622" w:rsidR="006E2453" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="469477789"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A7BFE29" w14:textId="77777777" w:rsidR="006E2453" w:rsidRPr="007D7792" w:rsidRDefault="006E2453" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -4616,152 +4575,149 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applying knowledge of electrical, electronic, mechanical, hydraulic, and pneumatic principles in commissioning and maintain control systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33009468" w14:textId="2A4277D3" w:rsidR="006E2453" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="33009468" w14:textId="2A4277D3" w:rsidR="006E2453" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1340695831"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="384A1FB1" w14:textId="52FBAA59" w:rsidR="006E2453" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="384A1FB1" w14:textId="52FBAA59" w:rsidR="006E2453" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="945973293"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EAE8ED6" w14:textId="1BC30A3A" w:rsidR="006E2453" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="0EAE8ED6" w14:textId="1BC30A3A" w:rsidR="006E2453" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-425497103"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59AA70CC" w14:textId="77777777" w:rsidR="006E2453" w:rsidRPr="007D7792" w:rsidRDefault="006E2453" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -4790,152 +4746,149 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Checking that parts are correct for the job</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E862B53" w14:textId="764F1351" w:rsidR="006E2453" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="3E862B53" w14:textId="764F1351" w:rsidR="006E2453" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1763796886"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C38E818" w14:textId="52A50C33" w:rsidR="006E2453" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="3C38E818" w14:textId="52A50C33" w:rsidR="006E2453" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1286003791"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E2CAB7F" w14:textId="20D1F172" w:rsidR="006E2453" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="6E2CAB7F" w14:textId="20D1F172" w:rsidR="006E2453" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="549349655"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42BC0B9E" w14:textId="77777777" w:rsidR="006E2453" w:rsidRPr="007D7792" w:rsidRDefault="006E2453" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -4973,152 +4926,149 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Documenting</w:t>
             </w:r>
             <w:r w:rsidR="00300D6A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and applying measures to control OH&amp;S risks associated with electrotechnology work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60E1DFC1" w14:textId="17EE964D" w:rsidR="006E2453" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="60E1DFC1" w14:textId="17EE964D" w:rsidR="006E2453" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-678195097"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5451E054" w14:textId="3708B5FB" w:rsidR="006E2453" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="5451E054" w14:textId="3708B5FB" w:rsidR="006E2453" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="412361178"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6417E1F6" w14:textId="643A25E3" w:rsidR="006E2453" w:rsidRDefault="00803FD0" w:rsidP="006E2453">
+          <w:p w14:paraId="6417E1F6" w14:textId="643A25E3" w:rsidR="006E2453" w:rsidRDefault="00000000" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-148135599"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E2453" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03448658" w14:textId="77777777" w:rsidR="006E2453" w:rsidRPr="007D7792" w:rsidRDefault="006E2453" w:rsidP="006E2453">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5148,152 +5098,149 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Installing electronic instruments and control systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E92F2FF" w14:textId="58F982C4" w:rsidR="00300D6A" w:rsidRDefault="00803FD0" w:rsidP="00300D6A">
+          <w:p w14:paraId="6E92F2FF" w14:textId="58F982C4" w:rsidR="00300D6A" w:rsidRDefault="00000000" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2028096420"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00300D6A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1681021F" w14:textId="771A7F41" w:rsidR="00300D6A" w:rsidRDefault="00803FD0" w:rsidP="00300D6A">
+          <w:p w14:paraId="1681021F" w14:textId="771A7F41" w:rsidR="00300D6A" w:rsidRDefault="00000000" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1735306943"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00300D6A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E3B1EE0" w14:textId="4E90C996" w:rsidR="00300D6A" w:rsidRDefault="00803FD0" w:rsidP="00300D6A">
+          <w:p w14:paraId="6E3B1EE0" w14:textId="4E90C996" w:rsidR="00300D6A" w:rsidRDefault="00000000" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1955318394"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00300D6A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D1C5961" w14:textId="77777777" w:rsidR="00300D6A" w:rsidRPr="007D7792" w:rsidRDefault="00300D6A" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5321,152 +5268,149 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maintaining machines, equipment, and instruments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37F91779" w14:textId="50B3FF5C" w:rsidR="00300D6A" w:rsidRDefault="00803FD0" w:rsidP="00300D6A">
+          <w:p w14:paraId="37F91779" w14:textId="50B3FF5C" w:rsidR="00300D6A" w:rsidRDefault="00000000" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1417754928"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00300D6A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A064FAD" w14:textId="24584A16" w:rsidR="00300D6A" w:rsidRDefault="00803FD0" w:rsidP="00300D6A">
+          <w:p w14:paraId="6A064FAD" w14:textId="24584A16" w:rsidR="00300D6A" w:rsidRDefault="00000000" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1194273243"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00300D6A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F2B8E12" w14:textId="6A1EE36A" w:rsidR="00300D6A" w:rsidRDefault="00803FD0" w:rsidP="00300D6A">
+          <w:p w14:paraId="0F2B8E12" w14:textId="6A1EE36A" w:rsidR="00300D6A" w:rsidRDefault="00000000" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-196018625"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00300D6A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14F60370" w14:textId="77777777" w:rsidR="00300D6A" w:rsidRPr="007D7792" w:rsidRDefault="00300D6A" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5495,152 +5439,149 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working to standard times</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4260E399" w14:textId="5A3919FA" w:rsidR="00300D6A" w:rsidRDefault="00803FD0" w:rsidP="00300D6A">
+          <w:p w14:paraId="4260E399" w14:textId="5A3919FA" w:rsidR="00300D6A" w:rsidRDefault="00000000" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1940616"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00300D6A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A084624" w14:textId="5BA667FB" w:rsidR="00300D6A" w:rsidRDefault="00803FD0" w:rsidP="00300D6A">
+          <w:p w14:paraId="1A084624" w14:textId="5BA667FB" w:rsidR="00300D6A" w:rsidRDefault="00000000" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1855152253"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00300D6A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A779996" w14:textId="19EFF20F" w:rsidR="00300D6A" w:rsidRDefault="00803FD0" w:rsidP="00300D6A">
+          <w:p w14:paraId="4A779996" w14:textId="19EFF20F" w:rsidR="00300D6A" w:rsidRDefault="00000000" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-323048476"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00300D6A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="694BE668" w14:textId="77777777" w:rsidR="00300D6A" w:rsidRPr="007D7792" w:rsidRDefault="00300D6A" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5668,152 +5609,149 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C42FD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working unsupervised/independently</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D21E7BC" w14:textId="4B3BC77F" w:rsidR="00300D6A" w:rsidRDefault="00803FD0" w:rsidP="00300D6A">
+          <w:p w14:paraId="0D21E7BC" w14:textId="4B3BC77F" w:rsidR="00300D6A" w:rsidRDefault="00000000" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="687715700"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00300D6A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68C3D170" w14:textId="4F612BB4" w:rsidR="00300D6A" w:rsidRDefault="00803FD0" w:rsidP="00300D6A">
+          <w:p w14:paraId="68C3D170" w14:textId="4F612BB4" w:rsidR="00300D6A" w:rsidRDefault="00000000" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1904203814"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00300D6A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B46B418" w14:textId="5DD666B0" w:rsidR="00300D6A" w:rsidRDefault="00803FD0" w:rsidP="00300D6A">
+          <w:p w14:paraId="3B46B418" w14:textId="5DD666B0" w:rsidR="00300D6A" w:rsidRDefault="00000000" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="529526180"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00300D6A" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2277C09B" w14:textId="77777777" w:rsidR="00300D6A" w:rsidRPr="007D7792" w:rsidRDefault="00300D6A" w:rsidP="00300D6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5991,152 +5929,149 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ordering materials and supplies and checking orders received for quantity and quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58EF5A24" w14:textId="5E6A569F" w:rsidR="0057104E" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="0057104E">
+          <w:p w14:paraId="58EF5A24" w14:textId="5E6A569F" w:rsidR="0057104E" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="0057104E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1651204696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0057104E" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7161F20A" w14:textId="381A2DDB" w:rsidR="0057104E" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="0057104E">
+          <w:p w14:paraId="7161F20A" w14:textId="381A2DDB" w:rsidR="0057104E" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="0057104E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1109092229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0057104E" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="558F571A" w14:textId="3554494C" w:rsidR="0057104E" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="0057104E">
+          <w:p w14:paraId="558F571A" w14:textId="3554494C" w:rsidR="0057104E" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="0057104E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939047912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0057104E" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="770D68D1" w14:textId="77777777" w:rsidR="0057104E" w:rsidRPr="007D7792" w:rsidRDefault="0057104E" w:rsidP="0057104E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -6159,146 +6094,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maintaining tools, equipment, and work areas in good and safe conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF8CE5C" w14:textId="6D2A112D" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00D963CE">
+          <w:p w14:paraId="6DF8CE5C" w14:textId="6D2A112D" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="178316545"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D963CE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1198E1" w14:textId="4EEBE1E0" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00D963CE">
+          <w:p w14:paraId="7D1198E1" w14:textId="4EEBE1E0" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-715668850"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D963CE" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2722DA83" w14:textId="593BD921" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00D963CE">
+          <w:p w14:paraId="2722DA83" w14:textId="593BD921" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="754795871"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D963CE" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F25A748" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00D963CE" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6481,146 +6413,143 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>multimeters</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, measuring tools, load testings apparatus, circuit diagrams</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77FD7025" w14:textId="603D841F" w:rsidR="00D963CE" w:rsidRDefault="00803FD0" w:rsidP="00D963CE">
+          <w:p w14:paraId="77FD7025" w14:textId="603D841F" w:rsidR="00D963CE" w:rsidRDefault="00000000" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-702252302"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D963CE" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50C44443" w14:textId="33028695" w:rsidR="00D963CE" w:rsidRDefault="00803FD0" w:rsidP="00D963CE">
+          <w:p w14:paraId="50C44443" w14:textId="33028695" w:rsidR="00D963CE" w:rsidRDefault="00000000" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-455174679"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D963CE" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="147B8BE5" w14:textId="02F1DC7F" w:rsidR="00D963CE" w:rsidRDefault="00803FD0" w:rsidP="00D963CE">
+          <w:p w14:paraId="147B8BE5" w14:textId="02F1DC7F" w:rsidR="00D963CE" w:rsidRDefault="00000000" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1902253144"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D963CE" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="62B28397" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00D963CE" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6639,146 +6568,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hand tools such as soldering irons, solder suckers, crimping tools, wire strippers, vices, clamps, files, heat torches, screw drivers, anti-static mats, polarity probes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA4FD91" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00D963CE">
+          <w:p w14:paraId="4DA4FD91" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1664919991"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D963CE" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA07D70" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00D963CE">
+          <w:p w14:paraId="4DA07D70" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1746561537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D963CE" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20F922C2" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00D963CE">
+          <w:p w14:paraId="20F922C2" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-961409116"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D963CE" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="10B723A1" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00D963CE" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6798,146 +6724,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power tools such as drills, cordless drills, bit drivers, crimping tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="226ED54E" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00D963CE">
+          <w:p w14:paraId="226ED54E" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1755549405"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D963CE" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10F9C9FC" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00D963CE">
+          <w:p w14:paraId="10F9C9FC" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="94062807"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D963CE" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59C6884F" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00803FD0" w:rsidP="00D963CE">
+          <w:p w14:paraId="59C6884F" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1030952505"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D963CE" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="30682EA5" w14:textId="77777777" w:rsidR="00D963CE" w:rsidRPr="007D7792" w:rsidRDefault="00D963CE" w:rsidP="00D963CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7155,157 +7078,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complying with Australian standards, legislation, and regulations that apply to </w:t>
             </w:r>
             <w:r w:rsidR="00763779" w:rsidRPr="00763779">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electronic Instrument Trades Worker (General)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7185BED8" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="7185BED8" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1575153216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32F763FF" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="32F763FF" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1031800099"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57C40D78" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="57C40D78" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1345210607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17459AA6" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -7328,149 +7248,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Using and understanding the required Personal Protective Equipment (PPE) needed to undertake all tasks and duties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="559EFA5E" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="559EFA5E" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1448120448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF7D65E" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="4EF7D65E" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-556856034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14E7B569" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="14E7B569" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1533996775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="182727C8" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7510,149 +7427,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and work areas for cleanliness, safety, and functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29C81AC8" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="29C81AC8" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="656113037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB83FA0" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="7CB83FA0" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-111053735"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="436DCD38" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="436DCD38" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1039966783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6666ACFE" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7671,149 +7585,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with team members</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="047DEBF2" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="047DEBF2" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="954298444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD15AE2" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="6DD15AE2" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1845128273"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1398843E" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="1398843E" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1234310546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5D1606FA" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7833,146 +7744,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Talking with supervisors, other staff or tradespeople using the correct language and terminology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E22AE60" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="5E22AE60" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-767699887"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73887004" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="73887004" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2138937028"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="543E2CCF" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="543E2CCF" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1924147972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7049D5A4" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7991,146 +7899,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Talking with customers about work requirements and work performed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8B83F0" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="4E8B83F0" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1703087187"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59516913" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="59516913" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1594615334"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2338E468" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRDefault="00803FD0" w:rsidP="00F12450">
+          <w:p w14:paraId="2338E468" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRDefault="00000000" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-42601579"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00717AF9" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="589F2FD7" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="008D76DF" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8150,146 +8055,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working under pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7F120D" w14:textId="6BA16583" w:rsidR="00A8241F" w:rsidRDefault="00803FD0" w:rsidP="00A8241F">
+          <w:p w14:paraId="7E7F120D" w14:textId="6BA16583" w:rsidR="00A8241F" w:rsidRDefault="00000000" w:rsidP="00A8241F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-39897923"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A8241F" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE48996" w14:textId="29C03CEA" w:rsidR="00A8241F" w:rsidRDefault="00803FD0" w:rsidP="00A8241F">
+          <w:p w14:paraId="6BE48996" w14:textId="29C03CEA" w:rsidR="00A8241F" w:rsidRDefault="00000000" w:rsidP="00A8241F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1962063829"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A8241F" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="397F2BEA" w14:textId="4EEDAD41" w:rsidR="00A8241F" w:rsidRDefault="00803FD0" w:rsidP="00A8241F">
+          <w:p w14:paraId="397F2BEA" w14:textId="4EEDAD41" w:rsidR="00A8241F" w:rsidRDefault="00000000" w:rsidP="00A8241F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-959186165"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A8241F" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5EC4838D" w14:textId="77777777" w:rsidR="00A8241F" w:rsidRPr="008D76DF" w:rsidRDefault="00A8241F" w:rsidP="00A8241F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8308,146 +8210,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and dealing with risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="143C36D4" w14:textId="5F83FFB5" w:rsidR="00A8241F" w:rsidRDefault="00803FD0" w:rsidP="00A8241F">
+          <w:p w14:paraId="143C36D4" w14:textId="5F83FFB5" w:rsidR="00A8241F" w:rsidRDefault="00000000" w:rsidP="00A8241F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-285428916"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A8241F" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65100ED9" w14:textId="65F5B04C" w:rsidR="00A8241F" w:rsidRDefault="00803FD0" w:rsidP="00A8241F">
+          <w:p w14:paraId="65100ED9" w14:textId="65F5B04C" w:rsidR="00A8241F" w:rsidRDefault="00000000" w:rsidP="00A8241F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-765614148"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A8241F" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34167EA3" w14:textId="1D7942E1" w:rsidR="00A8241F" w:rsidRDefault="00803FD0" w:rsidP="00A8241F">
+          <w:p w14:paraId="34167EA3" w14:textId="1D7942E1" w:rsidR="00A8241F" w:rsidRDefault="00000000" w:rsidP="00A8241F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1245774613"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A8241F" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5E050AF4" w14:textId="77777777" w:rsidR="00A8241F" w:rsidRPr="008D76DF" w:rsidRDefault="00A8241F" w:rsidP="00A8241F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9093,51 +8992,50 @@
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="728"/>
         <w:gridCol w:w="5481"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="3282"/>
       </w:tblGrid>
       <w:tr w:rsidR="00717AF9" w:rsidRPr="00A80945" w14:paraId="7CEAE56C" w14:textId="77777777" w:rsidTr="00F12450">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:id w:val="-259603636"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="373" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6BBBE0BC" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRPr="00A80945" w:rsidRDefault="00717AF9" w:rsidP="00F12450">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -9266,61 +9164,61 @@
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07EAE4B5" w14:textId="77777777" w:rsidR="0005647B" w:rsidRDefault="0005647B"/>
     <w:sectPr w:rsidR="0005647B" w:rsidSect="00717AF9">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76BC25A6" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRDefault="00717AF9" w:rsidP="00717AF9">
+    <w:p w14:paraId="5204BD74" w14:textId="77777777" w:rsidR="00607EE4" w:rsidRDefault="00607EE4" w:rsidP="00717AF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54FF655C" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRDefault="00717AF9" w:rsidP="00717AF9">
+    <w:p w14:paraId="5B00398B" w14:textId="77777777" w:rsidR="00607EE4" w:rsidRDefault="00607EE4" w:rsidP="00717AF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9593,61 +9491,59 @@
   </w:p>
   <w:p w14:paraId="107A051F" w14:textId="77777777" w:rsidR="000557C2" w:rsidRPr="005D573E" w:rsidRDefault="000557C2" w:rsidP="00C229E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="762582137"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1357566773"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="57B1722D" w14:textId="77777777" w:rsidR="00A92F96" w:rsidRPr="00605B40" w:rsidRDefault="00165E05" w:rsidP="00605B40">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -9764,61 +9660,61 @@
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Painting Trades Worker -12/2021</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="745F5F10" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRDefault="00717AF9" w:rsidP="00717AF9">
+    <w:p w14:paraId="50156E32" w14:textId="77777777" w:rsidR="00607EE4" w:rsidRDefault="00607EE4" w:rsidP="00717AF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="365950E9" w14:textId="77777777" w:rsidR="00717AF9" w:rsidRDefault="00717AF9" w:rsidP="00717AF9">
+    <w:p w14:paraId="3ADDD5CC" w14:textId="77777777" w:rsidR="00607EE4" w:rsidRDefault="00607EE4" w:rsidP="00717AF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49C34D87" w14:textId="55084281" w:rsidR="00A92F96" w:rsidRDefault="00803FD0" w:rsidP="000557C2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="4536"/>
         <w:tab w:val="left" w:pos="5835"/>
         <w:tab w:val="left" w:pos="9639"/>
       </w:tabs>
     </w:pPr>
     <w:r>
@@ -10212,152 +10108,158 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1843161949">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00717AF9"/>
     <w:rsid w:val="000557C2"/>
     <w:rsid w:val="0005647B"/>
     <w:rsid w:val="00066CCE"/>
     <w:rsid w:val="000950C2"/>
     <w:rsid w:val="000C6CC7"/>
     <w:rsid w:val="00142DCE"/>
     <w:rsid w:val="0016254D"/>
     <w:rsid w:val="00163BB4"/>
     <w:rsid w:val="00165E05"/>
     <w:rsid w:val="001E367F"/>
     <w:rsid w:val="001E5131"/>
     <w:rsid w:val="00203D61"/>
     <w:rsid w:val="00300D6A"/>
     <w:rsid w:val="003450ED"/>
     <w:rsid w:val="00406A77"/>
     <w:rsid w:val="00441A57"/>
     <w:rsid w:val="0046582F"/>
+    <w:rsid w:val="004B13C8"/>
     <w:rsid w:val="004F793A"/>
     <w:rsid w:val="00523D21"/>
     <w:rsid w:val="005413D5"/>
     <w:rsid w:val="00542E22"/>
     <w:rsid w:val="0057104E"/>
+    <w:rsid w:val="00607EE4"/>
+    <w:rsid w:val="00641943"/>
     <w:rsid w:val="006B5C6E"/>
     <w:rsid w:val="006E2453"/>
     <w:rsid w:val="00714F25"/>
     <w:rsid w:val="0071523A"/>
     <w:rsid w:val="00717AF9"/>
     <w:rsid w:val="00727B90"/>
     <w:rsid w:val="00763779"/>
     <w:rsid w:val="007F6CE1"/>
     <w:rsid w:val="00803FD0"/>
     <w:rsid w:val="0082728D"/>
     <w:rsid w:val="00886BC3"/>
     <w:rsid w:val="00A3762F"/>
     <w:rsid w:val="00A8241F"/>
     <w:rsid w:val="00A835B5"/>
     <w:rsid w:val="00A92F96"/>
     <w:rsid w:val="00AE7315"/>
     <w:rsid w:val="00B37220"/>
     <w:rsid w:val="00B666B5"/>
     <w:rsid w:val="00B77DA4"/>
     <w:rsid w:val="00BF319B"/>
+    <w:rsid w:val="00C36E0B"/>
     <w:rsid w:val="00C60F05"/>
     <w:rsid w:val="00CE54AC"/>
     <w:rsid w:val="00D772D5"/>
     <w:rsid w:val="00D963CE"/>
+    <w:rsid w:val="00DE1284"/>
     <w:rsid w:val="00DF5E5F"/>
     <w:rsid w:val="00E011C3"/>
     <w:rsid w:val="00E606FF"/>
     <w:rsid w:val="00F1517C"/>
     <w:rsid w:val="00F5543F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20EDC51B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A2699FB7-2431-4BF5-8169-CD1FBFA007AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11386,96 +11288,98 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1216</Words>
-  <Characters>6932</Characters>
+  <Words>1230</Words>
+  <Characters>6326</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>362</Lines>
+  <Paragraphs>216</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8132</CharactersWithSpaces>
+  <CharactersWithSpaces>7351</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>WOOD,Kiera</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2023-04-18T00:58:37Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-24T00:29:04Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>82cf91b0-ec63-4135-bd96-43e755769bac</vt:lpwstr>
+    <vt:lpwstr>3304c4ad-6848-47f4-b035-f2a93112f289</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>