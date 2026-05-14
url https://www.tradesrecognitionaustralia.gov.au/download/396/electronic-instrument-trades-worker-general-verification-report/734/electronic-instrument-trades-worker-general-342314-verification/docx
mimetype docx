--- v0 (2025-10-02)
+++ v1 (2026-05-14)
@@ -1,48 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7AF3C0CF" w14:textId="77777777" w:rsidR="00F033F1" w:rsidRDefault="00F033F1" w:rsidP="0033099E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1342,111 +1340,109 @@
             </w:r>
             <w:r w:rsidR="0008291B" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>articipant still employed with you?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57625790" w14:textId="1583B3D9" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="57625790" w14:textId="1583B3D9" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="366A8006" w14:textId="1FFCDFE5" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="366A8006" w14:textId="1FFCDFE5" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375ECA" w:rsidRPr="009E295F" w14:paraId="0D87AE3F" w14:textId="77777777" w:rsidTr="00CA3D77">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1498,51 +1494,71 @@
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1220080C" w14:textId="4F4C88EF" w:rsidR="00C638E5" w:rsidRPr="009E295F" w:rsidRDefault="00C638E5" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>How many hours/week on average are they working/did work?</w:t>
+              <w:t>How many hours/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>week</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on average are they working/did work?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71E1771E" w14:textId="77777777" w:rsidR="00C638E5" w:rsidRPr="009E295F" w:rsidRDefault="00C638E5" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375ECA" w:rsidRPr="009E295F" w14:paraId="2950ED0F" w14:textId="77777777" w:rsidTr="00CA3D77">
@@ -1593,111 +1609,109 @@
             </w:r>
             <w:r w:rsidR="00921FB0" w:rsidRPr="00921FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electronic Instrument Trades Worker (General)</w:t>
             </w:r>
             <w:r w:rsidR="00F9293E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57AC7CC4" w14:textId="58EF2836" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="57AC7CC4" w14:textId="58EF2836" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00083C3C" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73FC18D1" w14:textId="4584388C" w:rsidR="0008291B" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="73FC18D1" w14:textId="4584388C" w:rsidR="0008291B" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375ECA" w:rsidRPr="009E295F" w14:paraId="487C1176" w14:textId="77777777" w:rsidTr="00CA3D77">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1757,111 +1771,109 @@
           <w:p w14:paraId="50D1288C" w14:textId="398D7249" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="009E295F" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is the participant a subcontractor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C92232F" w14:textId="14B2927A" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="3C92232F" w14:textId="14B2927A" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="581880747"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="030D6ACA" w14:textId="6C95709F" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="030D6ACA" w14:textId="6C95709F" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1257984347"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E295F" w:rsidRPr="009E295F" w14:paraId="2325344C" w14:textId="77777777" w:rsidTr="00CA3D77">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1924,111 +1936,109 @@
             </w:r>
             <w:r w:rsidR="00316331" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>direction,</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and you directly assign them work)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8B391E" w14:textId="0676266D" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="2F8B391E" w14:textId="0676266D" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1763183007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1AEDE6" w14:textId="118807E6" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="0B1AEDE6" w14:textId="118807E6" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1473175949"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78D30B34" w14:textId="77777777" w:rsidR="00844EA1" w:rsidRPr="009E295F" w:rsidRDefault="00844EA1" w:rsidP="009E295F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -2662,178 +2672,175 @@
           <w:p w14:paraId="0D98CAB6" w14:textId="270F21C5" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="0089786F" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type of business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39A5731F" w14:textId="6F1E3C45" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="39A5731F" w14:textId="6F1E3C45" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1121035444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B51675" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C05AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical </w:t>
             </w:r>
             <w:r w:rsidR="00AE6FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3E3F49" w14:textId="16892A62" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="1B3E3F49" w14:textId="16892A62" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1785345111"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AE6FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Industrial control systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD9253D" w14:textId="7CC1BEAC" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="4FD9253D" w14:textId="7CC1BEAC" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-552931353"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006C7A9E" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AE6FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Manufacturing equipment/systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2841,180 +2848,177 @@
       <w:tr w:rsidR="007B101F" w:rsidRPr="009E295F" w14:paraId="0C7AE166" w14:textId="77777777" w:rsidTr="00227DA5">
         <w:trPr>
           <w:trHeight w:val="674"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1386" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="44D0059A" w14:textId="77777777" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00100777" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B73AE86" w14:textId="2E2E403B" w:rsidR="008C05AE" w:rsidRPr="00227DA5" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="7B73AE86" w14:textId="2E2E403B" w:rsidR="008C05AE" w:rsidRPr="00227DA5" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2036339238"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00100777" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00100777" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AE6FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Military equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1FFB32C2" w14:textId="211C333E" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="1FFB32C2" w14:textId="211C333E" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="618957010"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00311F76">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00100777" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AE6FBD" w:rsidRPr="00AE6FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mini</w:t>
             </w:r>
             <w:r w:rsidR="00AE6FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ng/drilling machinery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="02D6FB7F" w14:textId="77473E11" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="009E295F">
+          <w:p w14:paraId="02D6FB7F" w14:textId="77473E11" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-822040607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00426665" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426665">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00426665" w:rsidRPr="00426665">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Other </w:t>
             </w:r>
             <w:r w:rsidR="00426665">
               <w:rPr>
@@ -3041,122 +3045,120 @@
           <w:p w14:paraId="61E4ED10" w14:textId="4CE5328C" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="002F1F48" w:rsidP="002F1F48">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you provide pay slips?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2667597A" w14:textId="77777777" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="002F1F48">
+          <w:p w14:paraId="2667597A" w14:textId="77777777" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="002F1F48">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-236246985"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="65E06EEA" w14:textId="4932A79C" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="002F1F48">
+          <w:p w14:paraId="65E06EEA" w14:textId="4932A79C" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="002F1F48">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-863129911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C8414A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3173,174 +3175,171 @@
             <w:tcW w:w="1386" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5D60E117" w14:textId="77777777" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="002F1F48" w:rsidP="002F1F48">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If YES, how often?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="002F1F48">
+          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="002F1F48">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-347793826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="002F1F48">
+          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="002F1F48">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1372421007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fortnightly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="002F1F48">
+          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="002F1F48">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1996837821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3361,120 +3360,118 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>If NO, do you direct deposit wages to the participant under sub-contracting arrangements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="78E4E2DF" w14:textId="63228C28" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="002F1F48">
+          <w:p w14:paraId="78E4E2DF" w14:textId="63228C28" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="002F1F48">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="949199321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE07420" w14:textId="7E00FBA6" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="003F3B62" w:rsidP="002F1F48">
+          <w:p w14:paraId="7FE07420" w14:textId="7E00FBA6" w:rsidR="002F1F48" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="002F1F48">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1720622646"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F1F48" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4105,123 +4102,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and defective parts and wiring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BA62FF2" w14:textId="06FC34A0" w:rsidR="003618AD" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="003618AD">
+          <w:p w14:paraId="7BA62FF2" w14:textId="06FC34A0" w:rsidR="003618AD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="003618AD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1046497428"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003618AD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="318A5DA3" w14:textId="147B9041" w:rsidR="003618AD" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="003618AD">
+          <w:p w14:paraId="318A5DA3" w14:textId="147B9041" w:rsidR="003618AD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="003618AD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1956941651"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003618AD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CF553FE" w14:textId="77777777" w:rsidR="003618AD" w:rsidRPr="009E295F" w:rsidRDefault="003618AD" w:rsidP="003618AD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4244,119 +4239,117 @@
           <w:p w14:paraId="392CE999" w14:textId="41E8C057" w:rsidR="003618AD" w:rsidRDefault="003618AD" w:rsidP="003618AD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applying environmentally and sustainable procedures in the energy sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0A77AA" w14:textId="1927B0A2" w:rsidR="003618AD" w:rsidRDefault="003F3B62" w:rsidP="003618AD">
+          <w:p w14:paraId="0B0A77AA" w14:textId="1927B0A2" w:rsidR="003618AD" w:rsidRDefault="00000000" w:rsidP="003618AD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1310774245"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003618AD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9D6982" w14:textId="22B00754" w:rsidR="003618AD" w:rsidRDefault="003F3B62" w:rsidP="003618AD">
+          <w:p w14:paraId="2B9D6982" w14:textId="22B00754" w:rsidR="003618AD" w:rsidRDefault="00000000" w:rsidP="003618AD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1675692574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003618AD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="50E57545" w14:textId="77777777" w:rsidR="003618AD" w:rsidRPr="009E295F" w:rsidRDefault="003618AD" w:rsidP="003618AD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4406,119 +4399,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ring complex power </w:t>
             </w:r>
             <w:r w:rsidR="001C1838">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>supplies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA0C769" w14:textId="22C92AF7" w:rsidR="000D1247" w:rsidRDefault="003F3B62" w:rsidP="000D1247">
+          <w:p w14:paraId="4CA0C769" w14:textId="22C92AF7" w:rsidR="000D1247" w:rsidRDefault="00000000" w:rsidP="000D1247">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1004045790"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D1247" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0EE614" w14:textId="1A820FD6" w:rsidR="000D1247" w:rsidRDefault="003F3B62" w:rsidP="000D1247">
+          <w:p w14:paraId="4F0EE614" w14:textId="1A820FD6" w:rsidR="000D1247" w:rsidRDefault="00000000" w:rsidP="000D1247">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1069578479"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D1247" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="099D6C6E" w14:textId="77777777" w:rsidR="000D1247" w:rsidRPr="009E295F" w:rsidRDefault="000D1247" w:rsidP="000D1247">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4537,119 +4528,117 @@
           <w:p w14:paraId="37C054D9" w14:textId="4C39BEB8" w:rsidR="001C1838" w:rsidRDefault="001C1838" w:rsidP="001C1838">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Repairing basic electronic apparatus faults by replacement of components</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6883ED29" w14:textId="3DF228C7" w:rsidR="001C1838" w:rsidRDefault="003F3B62" w:rsidP="001C1838">
+          <w:p w14:paraId="6883ED29" w14:textId="3DF228C7" w:rsidR="001C1838" w:rsidRDefault="00000000" w:rsidP="001C1838">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="697040445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C1838" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="282E200D" w14:textId="0E131D6F" w:rsidR="001C1838" w:rsidRDefault="003F3B62" w:rsidP="001C1838">
+          <w:p w14:paraId="282E200D" w14:textId="0E131D6F" w:rsidR="001C1838" w:rsidRDefault="00000000" w:rsidP="001C1838">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-849104447"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C1838" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0C906A9E" w14:textId="77777777" w:rsidR="001C1838" w:rsidRPr="009E295F" w:rsidRDefault="001C1838" w:rsidP="001C1838">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4669,119 +4658,117 @@
           <w:p w14:paraId="4163F213" w14:textId="5E04CFA5" w:rsidR="00B61922" w:rsidRDefault="00B61922" w:rsidP="00B61922">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Solving fundamental electronic communications system problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="324A95A0" w14:textId="25F05CBE" w:rsidR="00B61922" w:rsidRDefault="003F3B62" w:rsidP="00B61922">
+          <w:p w14:paraId="324A95A0" w14:textId="25F05CBE" w:rsidR="00B61922" w:rsidRDefault="00000000" w:rsidP="00B61922">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1824267964"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B61922" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="725AE2FA" w14:textId="1122BD84" w:rsidR="00B61922" w:rsidRDefault="003F3B62" w:rsidP="00B61922">
+          <w:p w14:paraId="725AE2FA" w14:textId="1122BD84" w:rsidR="00B61922" w:rsidRDefault="00000000" w:rsidP="00B61922">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1173068922"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B61922" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="23C29871" w14:textId="77777777" w:rsidR="00B61922" w:rsidRPr="009E295F" w:rsidRDefault="00B61922" w:rsidP="00B61922">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4800,119 +4787,117 @@
           <w:p w14:paraId="10374716" w14:textId="168AB7DC" w:rsidR="00B61922" w:rsidRDefault="00B61922" w:rsidP="00B61922">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Solving problems in direct current (DC) circuits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33AECF1D" w14:textId="62BC3D66" w:rsidR="00B61922" w:rsidRDefault="003F3B62" w:rsidP="00B61922">
+          <w:p w14:paraId="33AECF1D" w14:textId="62BC3D66" w:rsidR="00B61922" w:rsidRDefault="00000000" w:rsidP="00B61922">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-560094572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B61922">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="544C673F" w14:textId="6A8C6105" w:rsidR="00B61922" w:rsidRDefault="003F3B62" w:rsidP="00B61922">
+          <w:p w14:paraId="544C673F" w14:textId="6A8C6105" w:rsidR="00B61922" w:rsidRDefault="00000000" w:rsidP="00B61922">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1850444835"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B61922" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1221C251" w14:textId="77777777" w:rsidR="00B61922" w:rsidRPr="009E295F" w:rsidRDefault="00B61922" w:rsidP="00B61922">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4934,119 +4919,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Troubleshooting basic amplifier circuits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2711F6BF" w14:textId="7F462A0C" w:rsidR="00C65660" w:rsidRDefault="003F3B62" w:rsidP="00C65660">
+          <w:p w14:paraId="2711F6BF" w14:textId="7F462A0C" w:rsidR="00C65660" w:rsidRDefault="00000000" w:rsidP="00C65660">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1060835798"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C65660">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7733CC6F" w14:textId="41C80725" w:rsidR="00C65660" w:rsidRDefault="003F3B62" w:rsidP="00C65660">
+          <w:p w14:paraId="7733CC6F" w14:textId="41C80725" w:rsidR="00C65660" w:rsidRDefault="00000000" w:rsidP="00C65660">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2018956827"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C65660" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1936B05E" w14:textId="77777777" w:rsidR="00C65660" w:rsidRPr="009E295F" w:rsidRDefault="00C65660" w:rsidP="00C65660">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5067,119 +5050,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Troubleshooting digital sub-systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFADD4F" w14:textId="5D5D9556" w:rsidR="00C65660" w:rsidRDefault="003F3B62" w:rsidP="00C65660">
+          <w:p w14:paraId="6DFADD4F" w14:textId="5D5D9556" w:rsidR="00C65660" w:rsidRDefault="00000000" w:rsidP="00C65660">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1386559969"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C65660">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C092286" w14:textId="6A36EB1E" w:rsidR="00C65660" w:rsidRDefault="003F3B62" w:rsidP="00C65660">
+          <w:p w14:paraId="4C092286" w14:textId="6A36EB1E" w:rsidR="00C65660" w:rsidRDefault="00000000" w:rsidP="00C65660">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-297063518"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C65660" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="157E4E37" w14:textId="77777777" w:rsidR="00C65660" w:rsidRPr="009E295F" w:rsidRDefault="00C65660" w:rsidP="00C65660">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5201,119 +5182,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Troubleshooting single phase input DC power supplies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A91B774" w14:textId="42A2F5F7" w:rsidR="00ED5B6F" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="7A91B774" w14:textId="42A2F5F7" w:rsidR="00ED5B6F" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1769614516"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4337E1B0" w14:textId="00C2E205" w:rsidR="00ED5B6F" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="4337E1B0" w14:textId="00C2E205" w:rsidR="00ED5B6F" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2024744816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="51DA0337" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="009E295F" w:rsidRDefault="00ED5B6F" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5334,119 +5313,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applying knowledge of electrical, electronic, mechanical, hydraulic, and pneumatic principles in commissioning and maintaining control systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6733F20B" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="6733F20B" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="920604103"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED96F4E" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="4ED96F4E" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="268591972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6F405B94" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="009E295F" w:rsidRDefault="00ED5B6F" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5468,119 +5445,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Advising users of correct operating procedures to prevent malfunction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4DF401" w14:textId="3A0C8EFA" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="1A4DF401" w14:textId="3A0C8EFA" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2097314321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96991D" w14:textId="48B7FBC2" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="3B96991D" w14:textId="48B7FBC2" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="497776637"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F24B29C" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="009E295F" w:rsidRDefault="00ED5B6F" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5601,119 +5576,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Installing electronic instruments and control systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75291671" w14:textId="150FE5CB" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="75291671" w14:textId="150FE5CB" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1556463532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="444EF426" w14:textId="786F9C48" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="444EF426" w14:textId="786F9C48" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1004405528"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B58E26B" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="009E295F" w:rsidRDefault="00ED5B6F" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5746,119 +5719,117 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Maintain</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing machines, equipment, and instruments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="424A0990" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="424A0990" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1443960646"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5DA2F8" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="2D5DA2F8" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="446350737"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21B987A4" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="009E295F" w:rsidRDefault="00ED5B6F" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5901,119 +5872,117 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>multimeters</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, measuring tools, load testing apparatus, and circuit diagrams</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF8D1CF" w14:textId="70B21679" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="2BF8D1CF" w14:textId="70B21679" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1662465564"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0395C479" w14:textId="377DD07A" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="0395C479" w14:textId="377DD07A" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1994480639"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="46A46351" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="009E295F" w:rsidRDefault="00ED5B6F" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6035,119 +6004,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Using hand tools such as soldering irons, solder suckers, crimping tools, wire strippers, vices, clamps, files, heat torches, screw drivers, anti-static mats, and polarity probes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD1CB9B" w14:textId="507B641D" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="7FD1CB9B" w14:textId="507B641D" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="749780406"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7CE98D" w14:textId="17A38A57" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="2E7CE98D" w14:textId="17A38A57" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1326624123"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4A938BC0" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="009E295F" w:rsidRDefault="00ED5B6F" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6168,119 +6135,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Using power tools such as drills, cordless drills, bit drivers, and crimping tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26A6A6EB" w14:textId="1C49D24A" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="26A6A6EB" w14:textId="1C49D24A" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="540247255"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="625E5FBC" w14:textId="50B6CE6A" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="625E5FBC" w14:textId="50B6CE6A" w:rsidR="00ED5B6F" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2095006000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="598B8B62" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="009E295F" w:rsidRDefault="00ED5B6F" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6322,119 +6287,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, equipment, and work areas </w:t>
             </w:r>
             <w:r w:rsidR="003D3587">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>in good and safe condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCA5691" w14:textId="664B1A6A" w:rsidR="00ED5B6F" w:rsidRPr="002C4DED" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="4FCA5691" w14:textId="664B1A6A" w:rsidR="00ED5B6F" w:rsidRPr="002C4DED" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-530568519"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2067E447" w14:textId="1554C5B0" w:rsidR="00ED5B6F" w:rsidRPr="002C4DED" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="2067E447" w14:textId="1554C5B0" w:rsidR="00ED5B6F" w:rsidRPr="002C4DED" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1015582828"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F" w:rsidRPr="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4CAD3BFA" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="002C4DED" w:rsidRDefault="00ED5B6F" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6457,119 +6420,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Using and understanding the required Personal Protective Equipment (PPE) needed to undertake all tasks and duties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58387BBD" w14:textId="4B96FC4F" w:rsidR="00ED5B6F" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="58387BBD" w14:textId="4B96FC4F" w:rsidR="00ED5B6F" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-340314645"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09EFE4F2" w14:textId="6E7131B5" w:rsidR="00ED5B6F" w:rsidRDefault="003F3B62" w:rsidP="00ED5B6F">
+          <w:p w14:paraId="09EFE4F2" w14:textId="6E7131B5" w:rsidR="00ED5B6F" w:rsidRDefault="00000000" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-189536995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED5B6F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="532EBEE0" w14:textId="77777777" w:rsidR="00ED5B6F" w:rsidRPr="002C4DED" w:rsidRDefault="00ED5B6F" w:rsidP="00ED5B6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6770,123 +6731,121 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A552E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working unsupervised</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="697CA677" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="003F3B62" w:rsidP="00294A8A">
+          <w:p w14:paraId="697CA677" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1836033295"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00294A8A" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E0B0C81" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="003F3B62" w:rsidP="00294A8A">
+          <w:p w14:paraId="6E0B0C81" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1987854080"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00294A8A" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2758C6B9" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00294A8A" w:rsidRDefault="00294A8A" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -6913,119 +6872,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A552E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working safely and effectively with other trades/occupations in the workplace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6000E706" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="003F3B62" w:rsidP="00294A8A">
+          <w:p w14:paraId="6000E706" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1753000916"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00294A8A" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DABAF11" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="003F3B62" w:rsidP="00294A8A">
+          <w:p w14:paraId="1DABAF11" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1472792481"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00294A8A" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B5B65A5" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00294A8A" w:rsidRDefault="00294A8A" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7049,119 +7006,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Communicating with other employees, staff or tradespeople using the correct language and terminology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B502034" w14:textId="3687F330" w:rsidR="000D6A95" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="1B502034" w14:textId="3687F330" w:rsidR="000D6A95" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1263296359"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95" w:rsidRPr="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF03897" w14:textId="63856B4F" w:rsidR="000D6A95" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="6BF03897" w14:textId="63856B4F" w:rsidR="000D6A95" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="823313956"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95" w:rsidRPr="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="79B7E08E" w14:textId="77777777" w:rsidR="000D6A95" w:rsidRPr="00294A8A" w:rsidRDefault="000D6A95" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7182,119 +7137,117 @@
           <w:p w14:paraId="49864FC9" w14:textId="669A614A" w:rsidR="000D6A95" w:rsidRPr="000A552E" w:rsidRDefault="000D6A95" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inspecting supplies, equipment, and work areas for cleanliness, safety, and functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40AFB932" w14:textId="70D01DB0" w:rsidR="000D6A95" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="40AFB932" w14:textId="70D01DB0" w:rsidR="000D6A95" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-31646651"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95" w:rsidRPr="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30609193" w14:textId="7B0FE47E" w:rsidR="000D6A95" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="30609193" w14:textId="7B0FE47E" w:rsidR="000D6A95" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-908841684"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95" w:rsidRPr="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="03BD8926" w14:textId="77777777" w:rsidR="000D6A95" w:rsidRPr="00294A8A" w:rsidRDefault="000D6A95" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7318,119 +7271,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A552E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Documenting and applying measures to control OH&amp;S risks associated with electrotechnology work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2379E5DE" w14:textId="6DDAD07E" w:rsidR="000D6A95" w:rsidRPr="00A63372" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="2379E5DE" w14:textId="6DDAD07E" w:rsidR="000D6A95" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2020579311"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="167447B3" w14:textId="77777777" w:rsidR="000D6A95" w:rsidRPr="00A63372" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="167447B3" w14:textId="77777777" w:rsidR="000D6A95" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="78567421"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D92DBF5" w14:textId="77777777" w:rsidR="000D6A95" w:rsidRPr="00294A8A" w:rsidRDefault="000D6A95" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7463,119 +7414,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning about Australian standards, legislation, and regulations that apply to </w:t>
             </w:r>
             <w:r w:rsidR="00921FB0" w:rsidRPr="00921FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electronic Instrument Trades Worker (General)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00E646E6" w14:textId="3D62A3F9" w:rsidR="000D6A95" w:rsidRPr="00A63372" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="00E646E6" w14:textId="3D62A3F9" w:rsidR="000D6A95" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-362209912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3A85DA" w14:textId="29591A9E" w:rsidR="000D6A95" w:rsidRPr="00A63372" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="1D3A85DA" w14:textId="29591A9E" w:rsidR="000D6A95" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="738681269"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="66E18108" w14:textId="77777777" w:rsidR="000D6A95" w:rsidRPr="00294A8A" w:rsidRDefault="000D6A95" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7607,119 +7556,117 @@
             </w:pPr>
             <w:r w:rsidRPr="00294A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying the occupational health and safety procedures required to complete tasks safely</w:t>
             </w:r>
             <w:r w:rsidRPr="00294A8A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3459AB2A" w14:textId="76792FF2" w:rsidR="000D6A95" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="3459AB2A" w14:textId="76792FF2" w:rsidR="000D6A95" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-741490836"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0844EB" w14:textId="22314CEE" w:rsidR="000D6A95" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="6F0844EB" w14:textId="22314CEE" w:rsidR="000D6A95" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="94674856"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2B48E355" w14:textId="77777777" w:rsidR="000D6A95" w:rsidRPr="00294A8A" w:rsidRDefault="000D6A95" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7742,119 +7689,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="278E0FB7" w14:textId="575A176A" w:rsidR="000D6A95" w:rsidRPr="00A63372" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="278E0FB7" w14:textId="575A176A" w:rsidR="000D6A95" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1452202738"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFD9701" w14:textId="1F51F8D1" w:rsidR="000D6A95" w:rsidRPr="00A63372" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="0FFD9701" w14:textId="1F51F8D1" w:rsidR="000D6A95" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-258148925"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0EF86D57" w14:textId="77777777" w:rsidR="000D6A95" w:rsidRPr="00294A8A" w:rsidRDefault="000D6A95" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7888,119 +7833,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Talking</w:t>
             </w:r>
             <w:r w:rsidR="000D6A95" w:rsidRPr="000D6A95">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> with customers about work requirements and work performed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01768D8B" w14:textId="36A56263" w:rsidR="000D6A95" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="01768D8B" w14:textId="36A56263" w:rsidR="000D6A95" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1468667363"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95" w:rsidRPr="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C20CE3C" w14:textId="01BC44F0" w:rsidR="000D6A95" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="3C20CE3C" w14:textId="01BC44F0" w:rsidR="000D6A95" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-909151151"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95" w:rsidRPr="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5194AB3D" w14:textId="77777777" w:rsidR="000D6A95" w:rsidRPr="00294A8A" w:rsidRDefault="000D6A95" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8023,119 +7966,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Managing resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60AA820C" w14:textId="2E84CEEC" w:rsidR="000D6A95" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="60AA820C" w14:textId="2E84CEEC" w:rsidR="000D6A95" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1236599860"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="084BF615" w14:textId="1DA02C95" w:rsidR="000D6A95" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="084BF615" w14:textId="1DA02C95" w:rsidR="000D6A95" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1728840519"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="652C306F" w14:textId="77777777" w:rsidR="000D6A95" w:rsidRPr="009E295F" w:rsidRDefault="000D6A95" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -8157,119 +8098,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Being adaptable, identifying and resolving issues and problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66B61375" w14:textId="6A3F2245" w:rsidR="000D6A95" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="66B61375" w14:textId="6A3F2245" w:rsidR="000D6A95" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-632106007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7215691C" w14:textId="072F69D6" w:rsidR="000D6A95" w:rsidRDefault="003F3B62" w:rsidP="000D6A95">
+          <w:p w14:paraId="7215691C" w14:textId="072F69D6" w:rsidR="000D6A95" w:rsidRDefault="00000000" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="498392282"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D6A95">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3A6E4FCF" w14:textId="77777777" w:rsidR="000D6A95" w:rsidRPr="009E295F" w:rsidRDefault="000D6A95" w:rsidP="000D6A95">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -8433,51 +8372,71 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="069D832C" w14:textId="77777777" w:rsidR="007415D9" w:rsidRPr="007415D9" w:rsidRDefault="007415D9" w:rsidP="007415D9">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007415D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>NOTE: Penalties apply under the Crimes Act 1914 and the Criminal Code Act 1995 may apply for making false or misleading statements and providing false or misleading information or documents.</w:t>
+        <w:t xml:space="preserve">NOTE: Penalties apply under the Crimes Act </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007415D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1914</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007415D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Criminal Code Act 1995 may apply for making false or misleading statements and providing false or misleading information or documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4319BF73" w14:textId="443A037F" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="003852D1" w:rsidP="009E295F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E295F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I confirm that</w:t>
       </w:r>
       <w:r w:rsidR="007254B1" w:rsidRPr="009E295F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
@@ -9122,79 +9081,77 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52F7E8FD" w14:textId="77777777" w:rsidR="00037FE4" w:rsidRPr="009E295F" w:rsidRDefault="00037FE4" w:rsidP="002F34D9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4709A6FA" w14:textId="77777777" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="007254B1" w:rsidP="009E295F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidSect="00F240A0">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41668667" w14:textId="77777777" w:rsidR="002F068A" w:rsidRDefault="002F068A" w:rsidP="004A4586">
+    <w:p w14:paraId="3F206FCF" w14:textId="77777777" w:rsidR="00237B69" w:rsidRDefault="00237B69" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BE56D8C" w14:textId="77777777" w:rsidR="002F068A" w:rsidRDefault="002F068A" w:rsidP="004A4586">
+    <w:p w14:paraId="4F23CB15" w14:textId="77777777" w:rsidR="00237B69" w:rsidRDefault="00237B69" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9254,69 +9211,58 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="444313FD" w14:textId="77777777" w:rsidR="000F2FF4" w:rsidRDefault="000F2FF4">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1223372333"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-271405240"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:p w14:paraId="519D6C6B" w14:textId="77777777" w:rsidR="0008291B" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="0033099E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
@@ -9503,51 +9449,51 @@
     </w:r>
     <w:r w:rsidR="00E13088">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1E09AEFE" w14:textId="028F4B1B" w:rsidR="0008291B" w:rsidRPr="0033099E" w:rsidRDefault="0008291B" w:rsidP="00DC0447">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1654558784"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
@@ -9689,83 +9635,73 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Chef – 12/2021</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08227819" w14:textId="77777777" w:rsidR="002F068A" w:rsidRDefault="002F068A" w:rsidP="004A4586">
+    <w:p w14:paraId="2E801ADA" w14:textId="77777777" w:rsidR="00237B69" w:rsidRDefault="00237B69" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40594E7B" w14:textId="77777777" w:rsidR="002F068A" w:rsidRDefault="002F068A" w:rsidP="004A4586">
+    <w:p w14:paraId="342DD335" w14:textId="77777777" w:rsidR="00237B69" w:rsidRDefault="00237B69" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D712C01" w14:textId="7186B380" w:rsidR="00FF595B" w:rsidRDefault="003F3B62" w:rsidP="003F3B62">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000F2FF4">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="000F2FF4">
       <w:rPr>
@@ -9882,51 +9818,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2201241" cy="671656"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="445DB748" w14:textId="707A4254" w:rsidR="0008291B" w:rsidRPr="00FF595B" w:rsidRDefault="0033099E" w:rsidP="00FF595B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23F8F7F9" wp14:editId="63A3CFB2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-300355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1757680" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20584"/>
@@ -10941,51 +10877,53 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="325863427">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1930115963">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="903637423">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1509950456">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="679044265">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="130903219">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6038"/>
     <w:rsid w:val="000057AB"/>
     <w:rsid w:val="00007F59"/>
@@ -11009,111 +10947,114 @@
     <w:rsid w:val="0008291B"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="00092884"/>
     <w:rsid w:val="000A198B"/>
     <w:rsid w:val="000A552E"/>
     <w:rsid w:val="000B2D1A"/>
     <w:rsid w:val="000B448A"/>
     <w:rsid w:val="000B51C1"/>
     <w:rsid w:val="000B682D"/>
     <w:rsid w:val="000C271D"/>
     <w:rsid w:val="000D1247"/>
     <w:rsid w:val="000D4EE1"/>
     <w:rsid w:val="000D53AF"/>
     <w:rsid w:val="000D6A95"/>
     <w:rsid w:val="000E7689"/>
     <w:rsid w:val="000F2FF4"/>
     <w:rsid w:val="000F467C"/>
     <w:rsid w:val="00100777"/>
     <w:rsid w:val="001271CB"/>
     <w:rsid w:val="00131021"/>
     <w:rsid w:val="001342FE"/>
     <w:rsid w:val="00150E69"/>
     <w:rsid w:val="00155563"/>
     <w:rsid w:val="00163DA2"/>
     <w:rsid w:val="001840F9"/>
+    <w:rsid w:val="001905E1"/>
     <w:rsid w:val="0019144C"/>
     <w:rsid w:val="001920E9"/>
     <w:rsid w:val="0019615E"/>
     <w:rsid w:val="001A5098"/>
     <w:rsid w:val="001C1838"/>
     <w:rsid w:val="001C54A0"/>
     <w:rsid w:val="001D1177"/>
     <w:rsid w:val="001D2D4D"/>
     <w:rsid w:val="001D3766"/>
     <w:rsid w:val="001E39F6"/>
     <w:rsid w:val="001F012D"/>
     <w:rsid w:val="001F1D86"/>
     <w:rsid w:val="002042BF"/>
     <w:rsid w:val="002125E2"/>
     <w:rsid w:val="00224167"/>
     <w:rsid w:val="00227DA5"/>
     <w:rsid w:val="002321FD"/>
     <w:rsid w:val="00235878"/>
+    <w:rsid w:val="00237B69"/>
     <w:rsid w:val="00242086"/>
     <w:rsid w:val="0025157B"/>
     <w:rsid w:val="002556E5"/>
     <w:rsid w:val="002605CF"/>
     <w:rsid w:val="002667B6"/>
     <w:rsid w:val="00266D08"/>
     <w:rsid w:val="002726F8"/>
     <w:rsid w:val="00276041"/>
     <w:rsid w:val="0027700D"/>
     <w:rsid w:val="00280659"/>
     <w:rsid w:val="00292078"/>
     <w:rsid w:val="00294A8A"/>
     <w:rsid w:val="002961E2"/>
     <w:rsid w:val="002A5B82"/>
     <w:rsid w:val="002A6691"/>
     <w:rsid w:val="002C20D3"/>
     <w:rsid w:val="002C3D02"/>
     <w:rsid w:val="002C4DED"/>
     <w:rsid w:val="002C695D"/>
     <w:rsid w:val="002D0760"/>
     <w:rsid w:val="002D1769"/>
     <w:rsid w:val="002D3C3B"/>
     <w:rsid w:val="002E2E10"/>
     <w:rsid w:val="002F068A"/>
     <w:rsid w:val="002F0935"/>
     <w:rsid w:val="002F1F48"/>
     <w:rsid w:val="002F34D9"/>
     <w:rsid w:val="002F5AA5"/>
     <w:rsid w:val="003024E0"/>
     <w:rsid w:val="00303CDE"/>
     <w:rsid w:val="00311F76"/>
     <w:rsid w:val="00316331"/>
     <w:rsid w:val="0032194C"/>
     <w:rsid w:val="00324DEC"/>
     <w:rsid w:val="0033099E"/>
     <w:rsid w:val="00341482"/>
     <w:rsid w:val="00341DE3"/>
     <w:rsid w:val="0034394C"/>
     <w:rsid w:val="00351862"/>
     <w:rsid w:val="00357218"/>
     <w:rsid w:val="003618AD"/>
     <w:rsid w:val="00361C69"/>
     <w:rsid w:val="003644DF"/>
+    <w:rsid w:val="00364ED1"/>
     <w:rsid w:val="00367ABC"/>
     <w:rsid w:val="00375ECA"/>
     <w:rsid w:val="003852D1"/>
     <w:rsid w:val="00386CF0"/>
     <w:rsid w:val="00391320"/>
     <w:rsid w:val="003971CC"/>
     <w:rsid w:val="00397B6F"/>
     <w:rsid w:val="003A656C"/>
     <w:rsid w:val="003A6F65"/>
     <w:rsid w:val="003A7673"/>
     <w:rsid w:val="003B20C7"/>
     <w:rsid w:val="003B2EBF"/>
     <w:rsid w:val="003B39B8"/>
     <w:rsid w:val="003B5D95"/>
     <w:rsid w:val="003C7013"/>
     <w:rsid w:val="003D025A"/>
     <w:rsid w:val="003D1611"/>
     <w:rsid w:val="003D3587"/>
     <w:rsid w:val="003D598F"/>
     <w:rsid w:val="003F3B62"/>
     <w:rsid w:val="003F77F3"/>
     <w:rsid w:val="00402678"/>
     <w:rsid w:val="00407A69"/>
     <w:rsid w:val="00413567"/>
     <w:rsid w:val="00413F2C"/>
@@ -11384,50 +11325,52 @@
     <w:rsid w:val="00BB312F"/>
     <w:rsid w:val="00BB33B1"/>
     <w:rsid w:val="00BB3839"/>
     <w:rsid w:val="00BB7182"/>
     <w:rsid w:val="00BC0B6D"/>
     <w:rsid w:val="00BC6BED"/>
     <w:rsid w:val="00BC710D"/>
     <w:rsid w:val="00BC7C1F"/>
     <w:rsid w:val="00BD0F50"/>
     <w:rsid w:val="00BD74B1"/>
     <w:rsid w:val="00BE48A1"/>
     <w:rsid w:val="00BF35A1"/>
     <w:rsid w:val="00BF6B99"/>
     <w:rsid w:val="00C02AE5"/>
     <w:rsid w:val="00C05949"/>
     <w:rsid w:val="00C23C4A"/>
     <w:rsid w:val="00C23F81"/>
     <w:rsid w:val="00C23FA4"/>
     <w:rsid w:val="00C26E47"/>
     <w:rsid w:val="00C30B5D"/>
     <w:rsid w:val="00C41A24"/>
     <w:rsid w:val="00C42B11"/>
     <w:rsid w:val="00C61C11"/>
     <w:rsid w:val="00C638E5"/>
     <w:rsid w:val="00C65660"/>
+    <w:rsid w:val="00C726E3"/>
+    <w:rsid w:val="00C81D54"/>
     <w:rsid w:val="00C824FC"/>
     <w:rsid w:val="00C8414A"/>
     <w:rsid w:val="00C84E72"/>
     <w:rsid w:val="00C963F3"/>
     <w:rsid w:val="00C96DA1"/>
     <w:rsid w:val="00C96F55"/>
     <w:rsid w:val="00C97A0A"/>
     <w:rsid w:val="00CA3249"/>
     <w:rsid w:val="00CA3D77"/>
     <w:rsid w:val="00CC1BDC"/>
     <w:rsid w:val="00CD4D35"/>
     <w:rsid w:val="00CD5D08"/>
     <w:rsid w:val="00CD7673"/>
     <w:rsid w:val="00CE586D"/>
     <w:rsid w:val="00CF06CE"/>
     <w:rsid w:val="00CF6AF4"/>
     <w:rsid w:val="00CF73FA"/>
     <w:rsid w:val="00D077BF"/>
     <w:rsid w:val="00D14697"/>
     <w:rsid w:val="00D14D7E"/>
     <w:rsid w:val="00D22BF2"/>
     <w:rsid w:val="00D25F21"/>
     <w:rsid w:val="00D4291D"/>
     <w:rsid w:val="00D520E5"/>
     <w:rsid w:val="00D561E8"/>
@@ -11541,51 +11484,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74C4A849"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{439D8CCB-B046-4CE4-8969-AC0E8B8DB9D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12501,58 +12443,58 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D4EE1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01DB814F.B76942D0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01DB814F.B76942D0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -12791,99 +12733,86 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8868D232-9B99-4378-8767-7F756B73F2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1215</Words>
   <Characters>6760</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>338</Lines>
   <Paragraphs>221</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7754</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-20T05:30:48Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-23T06:32:39Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>aaee4b96-c426-4a66-85b4-7c019a75842c</vt:lpwstr>
+    <vt:lpwstr>5d667008-2642-43b3-bb1b-c0e0b3d9033e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>