--- v0 (2025-10-14)
+++ v1 (2026-05-13)
@@ -1323,119 +1323,117 @@
             </w:r>
             <w:r w:rsidR="0008291B" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>articipant still employed with you?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57625790" w14:textId="77777777" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="57625790" w14:textId="77777777" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="366A8006" w14:textId="5251DAC5" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="366A8006" w14:textId="5251DAC5" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1548,119 +1546,117 @@
             </w:r>
             <w:r w:rsidR="00654735" w:rsidRPr="00654735">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ICT Support Technician NEC</w:t>
             </w:r>
             <w:r w:rsidR="008E58FD" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57AC7CC4" w14:textId="58EF2836" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="57AC7CC4" w14:textId="58EF2836" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00083C3C" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73FC18D1" w14:textId="4584388C" w:rsidR="0008291B" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="73FC18D1" w14:textId="4584388C" w:rsidR="0008291B" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1728,119 +1724,117 @@
           <w:p w14:paraId="50D1288C" w14:textId="398D7249" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="009E295F" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is the participant a subcontractor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C92232F" w14:textId="14B2927A" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="3C92232F" w14:textId="14B2927A" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="581880747"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="030D6ACA" w14:textId="6C95709F" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="030D6ACA" w14:textId="6C95709F" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1257984347"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1911,119 +1905,117 @@
             </w:r>
             <w:r w:rsidR="001822F0" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>direction,</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and you directly assign them work)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8B391E" w14:textId="0676266D" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="2F8B391E" w14:textId="0676266D" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1763183007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1AEDE6" w14:textId="118807E6" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="0B1AEDE6" w14:textId="118807E6" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1473175949"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2684,170 +2676,167 @@
           <w:p w14:paraId="0D98CAB6" w14:textId="270F21C5" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="0089786F" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type of business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39A5731F" w14:textId="5A463BD9" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="39A5731F" w14:textId="5A463BD9" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1121035444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B51675" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Computers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1219" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3E3F49" w14:textId="47AF9F6D" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="1B3E3F49" w14:textId="47AF9F6D" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1785345111"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Home entertainment installations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD9253D" w14:textId="6DD459AF" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="4FD9253D" w14:textId="6DD459AF" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-552931353"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006C7A9E" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mobile phone repairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2855,170 +2844,167 @@
       <w:tr w:rsidR="00CA3D77" w:rsidRPr="009E295F" w14:paraId="0C7AE166" w14:textId="77777777" w:rsidTr="0061048D">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="44D0059A" w14:textId="77777777" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00100777" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B73AE86" w14:textId="42E2EA78" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="7B73AE86" w14:textId="42E2EA78" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2036339238"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00100777" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00100777" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Printers /photocopiers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1219" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1FFB32C2" w14:textId="462825E8" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="1FFB32C2" w14:textId="462825E8" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="618957010"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00100777" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00100777" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Security systems </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="02D6FB7F" w14:textId="4C7D0F29" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="02D6FB7F" w14:textId="4C7D0F29" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1085109419"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00684D02">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00684D02" w:rsidRPr="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other (please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3038,122 +3024,120 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you provide pay slips?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1225" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2667597A" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="2667597A" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-236246985"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="65E06EEA" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="65E06EEA" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-863129911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3170,174 +3154,171 @@
             <w:tcW w:w="1596" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5D60E117" w14:textId="5D3DBCE2" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="003D1611" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If YES, how often?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-347793826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1372421007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fortnightly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1223" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1996837821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3357,120 +3338,118 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If NO, do you direct deposit wages to the participant under sub-contracting arrangements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1149" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="78E4E2DF" w14:textId="63228C28" w:rsidR="001D2D4D" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="78E4E2DF" w14:textId="63228C28" w:rsidR="001D2D4D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="949199321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE07420" w14:textId="7E00FBA6" w:rsidR="001D2D4D" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="009E295F">
+          <w:p w14:paraId="7FE07420" w14:textId="7E00FBA6" w:rsidR="001D2D4D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1720622646"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4113,121 +4092,119 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying the occupational health and safety and workplace procedures required to complete tasks safely</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BA62FF2" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="002F34D9">
+          <w:p w14:paraId="7BA62FF2" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="002F34D9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-560094572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="318A5DA3" w14:textId="2904B894" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="002F34D9">
+          <w:p w14:paraId="318A5DA3" w14:textId="2904B894" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="002F34D9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1850444835"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CF553FE" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00A37318" w:rsidP="002F34D9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4272,117 +4249,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> computer system performance to ensure proper operation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="638BE118" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00CC628F">
+          <w:p w14:paraId="638BE118" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-546994901"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC628F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0847412B" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00CC628F">
+          <w:p w14:paraId="0847412B" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="826640340"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC628F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0AA3810C" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00CC628F" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4432,121 +4407,119 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> issues with computer applications or systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76C24181" w14:textId="78D05EDD" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00CC628F">
+          <w:p w14:paraId="76C24181" w14:textId="78D05EDD" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1027485204"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00002FDF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1557F212" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00CC628F">
+          <w:p w14:paraId="1557F212" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1318338816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC628F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="344BA7D3" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00CC628F" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4591,117 +4564,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> operational activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9928B4" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00CC628F">
+          <w:p w14:paraId="3B9928B4" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1310774245"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC628F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBB5827" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00CC628F">
+          <w:p w14:paraId="7DBB5827" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1675692574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC628F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18872350" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00CC628F" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4751,121 +4722,119 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> standard diagnostic tests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6733F20B" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00CC628F">
+          <w:p w14:paraId="6733F20B" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="920604103"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC628F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4ED96F4E" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00CC628F">
+          <w:p w14:paraId="4ED96F4E" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="268591972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC628F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F405B94" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00CC628F" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4910,119 +4879,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> software performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4DF401" w14:textId="3A0C8EFA" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00CC628F">
+          <w:p w14:paraId="1A4DF401" w14:textId="3A0C8EFA" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2097314321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC628F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96991D" w14:textId="48B7FBC2" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00CC628F">
+          <w:p w14:paraId="3B96991D" w14:textId="48B7FBC2" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="497776637"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC628F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F24B29C" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00CC628F" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5072,123 +5039,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> user inquiries regarding computer software or hardware operation to resolve problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75291671" w14:textId="150FE5CB" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00CC628F">
+          <w:p w14:paraId="75291671" w14:textId="150FE5CB" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1556463532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC628F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="444EF426" w14:textId="786F9C48" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00CC628F">
+          <w:p w14:paraId="444EF426" w14:textId="786F9C48" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1004405528"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC628F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B58E26B" w14:textId="77777777" w:rsidR="00CC628F" w:rsidRPr="009E295F" w:rsidRDefault="00CC628F" w:rsidP="00CC628F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5243,119 +5208,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to service issues and requests</w:t>
             </w:r>
             <w:r w:rsidR="00A11BA8" w:rsidRPr="0076483D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in a timely manner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8989F9" w14:textId="48F91870" w:rsidR="00002FDF" w:rsidRPr="0076483D" w:rsidRDefault="00072134" w:rsidP="00002FDF">
+          <w:p w14:paraId="5D8989F9" w14:textId="48F91870" w:rsidR="00002FDF" w:rsidRPr="0076483D" w:rsidRDefault="00000000" w:rsidP="00002FDF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-770619446"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00002FDF" w:rsidRPr="0076483D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="007EFC6A" w14:textId="6F6AA357" w:rsidR="00002FDF" w:rsidRPr="0076483D" w:rsidRDefault="00072134" w:rsidP="00002FDF">
+          <w:p w14:paraId="007EFC6A" w14:textId="6F6AA357" w:rsidR="00002FDF" w:rsidRPr="0076483D" w:rsidRDefault="00000000" w:rsidP="00002FDF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1730114844"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00002FDF" w:rsidRPr="0076483D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="22A611A7" w14:textId="77777777" w:rsidR="00002FDF" w:rsidRPr="009E295F" w:rsidRDefault="00002FDF" w:rsidP="00002FDF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5397,119 +5360,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="0076483D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in testing new technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="132DED82" w14:textId="128EB75A" w:rsidR="00002FDF" w:rsidRPr="0076483D" w:rsidRDefault="00072134" w:rsidP="00002FDF">
+          <w:p w14:paraId="132DED82" w14:textId="128EB75A" w:rsidR="00002FDF" w:rsidRPr="0076483D" w:rsidRDefault="00000000" w:rsidP="00002FDF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1187438267"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00002FDF" w:rsidRPr="0076483D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63FD44C7" w14:textId="0841BA84" w:rsidR="00002FDF" w:rsidRPr="0076483D" w:rsidRDefault="00072134" w:rsidP="00002FDF">
+          <w:p w14:paraId="63FD44C7" w14:textId="0841BA84" w:rsidR="00002FDF" w:rsidRPr="0076483D" w:rsidRDefault="00000000" w:rsidP="00002FDF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1331208342"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00002FDF" w:rsidRPr="0076483D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="06447B1C" w14:textId="77777777" w:rsidR="00002FDF" w:rsidRPr="00002FDF" w:rsidRDefault="00002FDF" w:rsidP="00002FDF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5726,121 +5687,119 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Standards, legislation, regulations, and terminology relevant to an </w:t>
             </w:r>
             <w:r w:rsidR="008D766C" w:rsidRPr="008D766C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ICT Support Technician NEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="697CA677" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="0033099E">
+          <w:p w14:paraId="697CA677" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1836033295"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E0B0C81" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="0033099E">
+          <w:p w14:paraId="6E0B0C81" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1987854080"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2758C6B9" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00A37318" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5873,117 +5832,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00B735AD" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dentifying and resolving issues and problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6000E706" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="0033099E">
+          <w:p w14:paraId="6000E706" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1753000916"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DABAF11" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="0033099E">
+          <w:p w14:paraId="1DABAF11" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1472792481"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B5B65A5" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00A37318" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6065,119 +6022,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">supporting and </w:t>
             </w:r>
             <w:r w:rsidR="00AB62D6" w:rsidRPr="0076483D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>resolving customer requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3575FA09" w14:textId="3BE267D3" w:rsidR="00AB62D6" w:rsidRPr="0076483D" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="3575FA09" w14:textId="3BE267D3" w:rsidR="00AB62D6" w:rsidRPr="0076483D" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1235977000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6" w:rsidRPr="0076483D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A05ECB0" w14:textId="77B5CB5D" w:rsidR="00AB62D6" w:rsidRPr="0076483D" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="0A05ECB0" w14:textId="77B5CB5D" w:rsidR="00AB62D6" w:rsidRPr="0076483D" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="74637043"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6" w:rsidRPr="0076483D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2055BF02" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="0076483D" w:rsidRDefault="00AB62D6" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6196,117 +6151,115 @@
           <w:p w14:paraId="7463607F" w14:textId="5A815703" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00AB62D6" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2379E5DE" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="2379E5DE" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2020579311"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="167447B3" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="167447B3" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="78567421"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D92DBF5" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00AB62D6" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6327,117 +6280,115 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Communicating effectively</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00E646E6" w14:textId="47D79876" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="00E646E6" w14:textId="47D79876" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-362209912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3A85DA" w14:textId="29591A9E" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="1D3A85DA" w14:textId="29591A9E" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="738681269"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="66E18108" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00AB62D6" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6456,117 +6407,115 @@
           <w:p w14:paraId="08C8086A" w14:textId="5C1E142F" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00AB62D6" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Collaborating with others to resolve information technology issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF78A1E" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="7CF78A1E" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1147321190"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7AA945" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="3F7AA945" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1914000708"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5FBC8605" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00AB62D6" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6626,119 +6575,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00740463">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFEFE25" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="3CFEFE25" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1232353772"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D68AEE1" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="1D68AEE1" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1636363210"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5409B49F" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00AB62D6" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6777,117 +6724,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>customers</w:t>
             </w:r>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> using the correct language and terminology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA65B52" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="5CA65B52" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1783335345"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="750A510C" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="750A510C" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="218406563"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="27D427A8" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00AB62D6" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -6907,119 +6852,117 @@
           <w:p w14:paraId="18A83312" w14:textId="6D74F0B8" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00AB62D6" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Talking with customers about work requirements and work performed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07BBFAF5" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="07BBFAF5" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="632063605"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51972C12" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="51972C12" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1760668047"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F8288AE" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00AB62D6" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -7040,119 +6983,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working under pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01F4C5CE" w14:textId="555B7A32" w:rsidR="00AB62D6" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="01F4C5CE" w14:textId="555B7A32" w:rsidR="00AB62D6" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-930509834"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="265516E0" w14:textId="2AF7BDB1" w:rsidR="00AB62D6" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="265516E0" w14:textId="2AF7BDB1" w:rsidR="00AB62D6" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1658196930"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="295B5B35" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00AB62D6" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -7174,119 +7115,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and dealing with risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23D6E6B8" w14:textId="1F527689" w:rsidR="00AB62D6" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="23D6E6B8" w14:textId="1F527689" w:rsidR="00AB62D6" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1773772219"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="065DDB37" w14:textId="436E25C2" w:rsidR="00AB62D6" w:rsidRDefault="00072134" w:rsidP="00AB62D6">
+          <w:p w14:paraId="065DDB37" w14:textId="436E25C2" w:rsidR="00AB62D6" w:rsidRDefault="00000000" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1932777023"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB62D6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="59AF9390" w14:textId="77777777" w:rsidR="00AB62D6" w:rsidRPr="009E295F" w:rsidRDefault="00AB62D6" w:rsidP="00AB62D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -8147,61 +8086,61 @@
     <w:p w14:paraId="4709A6FA" w14:textId="77777777" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="007254B1" w:rsidP="009E295F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidSect="00646655">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CC9DA24" w14:textId="77777777" w:rsidR="009076F9" w:rsidRDefault="009076F9" w:rsidP="004A4586">
+    <w:p w14:paraId="48D42F76" w14:textId="77777777" w:rsidR="009C7BB8" w:rsidRDefault="009C7BB8" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E19462F" w14:textId="77777777" w:rsidR="009076F9" w:rsidRDefault="009076F9" w:rsidP="004A4586">
+    <w:p w14:paraId="65C668E3" w14:textId="77777777" w:rsidR="009C7BB8" w:rsidRDefault="009C7BB8" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8269,51 +8208,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1223372333"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-271405240"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:p w14:paraId="519D6C6B" w14:textId="77777777" w:rsidR="0008291B" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
@@ -8490,61 +8428,59 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00FC3068">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2/2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1654558784"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="5D237D5E" w14:textId="77777777" w:rsidR="0008291B" w:rsidRPr="00646655" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -8654,61 +8590,61 @@
     <w:r w:rsidR="004E7993">
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DC0447">
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-12/2021</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A6FA757" w14:textId="77777777" w:rsidR="009076F9" w:rsidRDefault="009076F9" w:rsidP="004A4586">
+    <w:p w14:paraId="281A9906" w14:textId="77777777" w:rsidR="009C7BB8" w:rsidRDefault="009C7BB8" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7785169E" w14:textId="77777777" w:rsidR="009076F9" w:rsidRDefault="009076F9" w:rsidP="004A4586">
+    <w:p w14:paraId="3CFF598C" w14:textId="77777777" w:rsidR="009C7BB8" w:rsidRDefault="009C7BB8" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D712C01" w14:textId="683E7AB3" w:rsidR="00FF595B" w:rsidRDefault="00072134" w:rsidP="00FC3068">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
@@ -9868,87 +9804,90 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1533688228">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="989358583">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="113837023">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1545409153">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="876743857">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1513105629">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6038"/>
     <w:rsid w:val="00002FDF"/>
     <w:rsid w:val="000057AB"/>
     <w:rsid w:val="00007F59"/>
     <w:rsid w:val="00016A35"/>
     <w:rsid w:val="00021079"/>
     <w:rsid w:val="000216C7"/>
     <w:rsid w:val="0002571D"/>
     <w:rsid w:val="000310E5"/>
     <w:rsid w:val="00037F89"/>
     <w:rsid w:val="00037FE4"/>
     <w:rsid w:val="0004408E"/>
     <w:rsid w:val="0005164D"/>
     <w:rsid w:val="0005773B"/>
+    <w:rsid w:val="0006079F"/>
     <w:rsid w:val="00062B56"/>
     <w:rsid w:val="00062E3B"/>
     <w:rsid w:val="0006778C"/>
     <w:rsid w:val="00070E51"/>
     <w:rsid w:val="00072134"/>
     <w:rsid w:val="00080B1C"/>
     <w:rsid w:val="0008291B"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="00092884"/>
     <w:rsid w:val="000A198B"/>
     <w:rsid w:val="000B2D1A"/>
     <w:rsid w:val="000B448A"/>
     <w:rsid w:val="000B682D"/>
     <w:rsid w:val="000D53AF"/>
     <w:rsid w:val="000E7689"/>
     <w:rsid w:val="000F467C"/>
     <w:rsid w:val="00100777"/>
     <w:rsid w:val="001271CB"/>
     <w:rsid w:val="00131021"/>
     <w:rsid w:val="001342FE"/>
     <w:rsid w:val="00150E69"/>
     <w:rsid w:val="00163DA2"/>
     <w:rsid w:val="001822F0"/>
     <w:rsid w:val="00182367"/>
     <w:rsid w:val="001840F9"/>
@@ -10163,94 +10102,97 @@
     <w:rsid w:val="008E58FD"/>
     <w:rsid w:val="008E7604"/>
     <w:rsid w:val="008F0DE1"/>
     <w:rsid w:val="008F1575"/>
     <w:rsid w:val="008F2F5D"/>
     <w:rsid w:val="008F2FCD"/>
     <w:rsid w:val="008F565E"/>
     <w:rsid w:val="009049D4"/>
     <w:rsid w:val="009076F9"/>
     <w:rsid w:val="009113D1"/>
     <w:rsid w:val="009137C3"/>
     <w:rsid w:val="00914907"/>
     <w:rsid w:val="00922FD5"/>
     <w:rsid w:val="009354E3"/>
     <w:rsid w:val="0094085D"/>
     <w:rsid w:val="00940DE2"/>
     <w:rsid w:val="00941C7C"/>
     <w:rsid w:val="00944ACF"/>
     <w:rsid w:val="00962F5D"/>
     <w:rsid w:val="00964906"/>
     <w:rsid w:val="00966DF6"/>
     <w:rsid w:val="009853C4"/>
     <w:rsid w:val="00997F2A"/>
     <w:rsid w:val="009A58B0"/>
     <w:rsid w:val="009B6FBC"/>
+    <w:rsid w:val="009C7BB8"/>
     <w:rsid w:val="009D3B99"/>
     <w:rsid w:val="009D44EF"/>
     <w:rsid w:val="009D485A"/>
     <w:rsid w:val="009D4B56"/>
     <w:rsid w:val="009E02BF"/>
     <w:rsid w:val="009E295F"/>
     <w:rsid w:val="009E6A29"/>
     <w:rsid w:val="009F0687"/>
     <w:rsid w:val="009F1C81"/>
     <w:rsid w:val="00A004D7"/>
     <w:rsid w:val="00A02327"/>
     <w:rsid w:val="00A03244"/>
     <w:rsid w:val="00A039ED"/>
     <w:rsid w:val="00A0689A"/>
+    <w:rsid w:val="00A115DF"/>
     <w:rsid w:val="00A11BA8"/>
     <w:rsid w:val="00A17972"/>
     <w:rsid w:val="00A310C5"/>
     <w:rsid w:val="00A35789"/>
     <w:rsid w:val="00A36637"/>
     <w:rsid w:val="00A37318"/>
     <w:rsid w:val="00A4756D"/>
     <w:rsid w:val="00A62D8F"/>
     <w:rsid w:val="00A659D2"/>
     <w:rsid w:val="00A65D7A"/>
     <w:rsid w:val="00A707AF"/>
     <w:rsid w:val="00A77C12"/>
     <w:rsid w:val="00A813E5"/>
     <w:rsid w:val="00A9688A"/>
     <w:rsid w:val="00AA2656"/>
     <w:rsid w:val="00AB1D56"/>
     <w:rsid w:val="00AB62D6"/>
     <w:rsid w:val="00AD33C9"/>
     <w:rsid w:val="00AD4B58"/>
     <w:rsid w:val="00AE475A"/>
     <w:rsid w:val="00B16A45"/>
     <w:rsid w:val="00B179F3"/>
     <w:rsid w:val="00B20EEA"/>
     <w:rsid w:val="00B22633"/>
     <w:rsid w:val="00B32C86"/>
     <w:rsid w:val="00B3502A"/>
     <w:rsid w:val="00B37220"/>
     <w:rsid w:val="00B42397"/>
     <w:rsid w:val="00B51675"/>
     <w:rsid w:val="00B54968"/>
+    <w:rsid w:val="00B65204"/>
     <w:rsid w:val="00B672AF"/>
     <w:rsid w:val="00B7279E"/>
     <w:rsid w:val="00B735AD"/>
     <w:rsid w:val="00B75BBD"/>
     <w:rsid w:val="00B81A94"/>
     <w:rsid w:val="00B834B2"/>
     <w:rsid w:val="00B866AB"/>
     <w:rsid w:val="00B91A3C"/>
     <w:rsid w:val="00B94209"/>
     <w:rsid w:val="00B948AD"/>
     <w:rsid w:val="00B96C3A"/>
     <w:rsid w:val="00B97469"/>
     <w:rsid w:val="00BA350D"/>
     <w:rsid w:val="00BA6E38"/>
     <w:rsid w:val="00BB11D8"/>
     <w:rsid w:val="00BB1B6A"/>
     <w:rsid w:val="00BB312F"/>
     <w:rsid w:val="00BB33B1"/>
     <w:rsid w:val="00BB3839"/>
     <w:rsid w:val="00BC0B6D"/>
     <w:rsid w:val="00BC6BED"/>
     <w:rsid w:val="00BC710D"/>
     <w:rsid w:val="00BC7C1F"/>
     <w:rsid w:val="00BD0F50"/>
     <w:rsid w:val="00BE48A1"/>
@@ -10302,50 +10244,51 @@
     <w:rsid w:val="00DB65B0"/>
     <w:rsid w:val="00DC0447"/>
     <w:rsid w:val="00DD0ADE"/>
     <w:rsid w:val="00DD3C3B"/>
     <w:rsid w:val="00DD55C8"/>
     <w:rsid w:val="00DD5EFD"/>
     <w:rsid w:val="00DE1220"/>
     <w:rsid w:val="00DE6495"/>
     <w:rsid w:val="00DE6976"/>
     <w:rsid w:val="00DE76D7"/>
     <w:rsid w:val="00DE7E83"/>
     <w:rsid w:val="00DF6EC8"/>
     <w:rsid w:val="00E07CDC"/>
     <w:rsid w:val="00E1114C"/>
     <w:rsid w:val="00E15EF4"/>
     <w:rsid w:val="00E17D1E"/>
     <w:rsid w:val="00E312D3"/>
     <w:rsid w:val="00E34B1C"/>
     <w:rsid w:val="00E353BA"/>
     <w:rsid w:val="00E37227"/>
     <w:rsid w:val="00E44DA7"/>
     <w:rsid w:val="00E508AC"/>
     <w:rsid w:val="00E5589A"/>
     <w:rsid w:val="00E61C5C"/>
     <w:rsid w:val="00E72C8E"/>
+    <w:rsid w:val="00E75783"/>
     <w:rsid w:val="00E850BF"/>
     <w:rsid w:val="00E86FA5"/>
     <w:rsid w:val="00E919F8"/>
     <w:rsid w:val="00E95D22"/>
     <w:rsid w:val="00E97182"/>
     <w:rsid w:val="00EA106D"/>
     <w:rsid w:val="00EA24C5"/>
     <w:rsid w:val="00EB0FE3"/>
     <w:rsid w:val="00EB1F5B"/>
     <w:rsid w:val="00EB5CE4"/>
     <w:rsid w:val="00EB71AF"/>
     <w:rsid w:val="00EC2F97"/>
     <w:rsid w:val="00EC3534"/>
     <w:rsid w:val="00EC6C06"/>
     <w:rsid w:val="00ED1C61"/>
     <w:rsid w:val="00EE6182"/>
     <w:rsid w:val="00EF4930"/>
     <w:rsid w:val="00EF5104"/>
     <w:rsid w:val="00EF663B"/>
     <w:rsid w:val="00F02C85"/>
     <w:rsid w:val="00F033F1"/>
     <w:rsid w:val="00F03CB4"/>
     <w:rsid w:val="00F05342"/>
     <w:rsid w:val="00F076CF"/>
     <w:rsid w:val="00F32784"/>
@@ -10371,60 +10314,59 @@
     <w:rsid w:val="00FC3491"/>
     <w:rsid w:val="00FC746D"/>
     <w:rsid w:val="00FD43F1"/>
     <w:rsid w:val="00FD4484"/>
     <w:rsid w:val="00FE5C96"/>
     <w:rsid w:val="00FE61C0"/>
     <w:rsid w:val="00FF1B19"/>
     <w:rsid w:val="00FF595B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74C4A849"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{439D8CCB-B046-4CE4-8969-AC0E8B8DB9D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11619,96 +11561,98 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8868D232-9B99-4378-8767-7F756B73F2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1006</Words>
-  <Characters>5738</Characters>
+  <Words>1057</Words>
+  <Characters>5687</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>284</Lines>
+  <Paragraphs>187</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6731</CharactersWithSpaces>
+  <CharactersWithSpaces>6557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-20T05:35:20Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-23T07:07:04Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>6799195a-b846-4796-8023-290c3abe468c</vt:lpwstr>
+    <vt:lpwstr>080d5ae3-f901-4100-bcd9-426294fdad48</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>