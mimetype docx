--- v0 (2025-10-06)
+++ v1 (2026-05-01)
@@ -1031,120 +1031,118 @@
           <w:p w14:paraId="2EC58890" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00992C2C" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Are you still employed with this employer?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B14C07F" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="6B14C07F" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1629AD38" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="1629AD38" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1251,119 +1249,117 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a Radiocommunications Technician</w:t>
             </w:r>
             <w:r w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EEFD3BB" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="6EEFD3BB" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="019AAF8A" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="019AAF8A" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1848,121 +1844,119 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is this a new supervisor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="32C7643A" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="32C7643A" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1812748523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="265CD4A5" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="265CD4A5" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939754808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
@@ -1981,70 +1975,69 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you want your supervisor details updated?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0657B260" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="0657B260" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1925143821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
             <w:r w:rsidR="00F5454B">
@@ -2073,72 +2066,71 @@
               <w:t>The change is permanent</w:t>
             </w:r>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D62C85E" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01ADA089" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="01ADA089" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="465554205"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F5454B" w:rsidRPr="00992C2C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidR="00F5454B">
@@ -2735,157 +2727,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Conducting radio frequency measurements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AE2DFE7" w14:textId="5A697B16" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="2AE2DFE7" w14:textId="5A697B16" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="385688294"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D40FE8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CB47C8E" w14:textId="1F6569AC" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="5CB47C8E" w14:textId="1F6569AC" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="397103817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D40FE8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="131B330C" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="131B330C" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1568104659"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15821693" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -2908,149 +2897,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Constructing and testing radiocommunications devices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="360A585D" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="360A585D" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1317525765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45ECA90C" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="45ECA90C" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="150262133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="231E1338" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="231E1338" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="764117859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="53D4075C" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3078,157 +3064,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Following work health and safety and environmental policy and procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F76FCD1" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="6F76FCD1" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1235315434"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42CDBE5C" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="42CDBE5C" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-732157524"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A0CA091" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="6A0CA091" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-23484657"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0178D005" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -3271,146 +3254,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>communications antenna and feedline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC2E818" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="5DC2E818" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1446344634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="194EC726" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="194EC726" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1735815260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E3ABBE4" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="7E3ABBE4" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-988637070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2E4717C9" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="007D7792" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3439,146 +3419,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ascending and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>descending telecommunications towers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7971B1" w14:textId="1C5703F4" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="5F7971B1" w14:textId="1C5703F4" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1628884728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="510B8EDB" w14:textId="513F756A" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="510B8EDB" w14:textId="513F756A" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1525517794"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4374558E" w14:textId="0A88522E" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="4374558E" w14:textId="0A88522E" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2052259703"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6102F4F0" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3606,146 +3583,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Using electrical </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>skills when working with telecommunications networks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBDEF62" w14:textId="7A17EC5E" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="6EBDEF62" w14:textId="7A17EC5E" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1147508472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0795630A" w14:textId="02D3BC2D" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="0795630A" w14:textId="02D3BC2D" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1203322097"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0905216C" w14:textId="0FE6BEBA" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="0905216C" w14:textId="0FE6BEBA" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1900936932"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="24DFD4D9" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3766,149 +3740,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Installing telecommunications network equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29D40191" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="29D40191" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1105005026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="454CDA5D" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="454CDA5D" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1525287343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3061EE97" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="3061EE97" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-784889572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="380AD14D" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3929,149 +3900,146 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Locating, diagnosing, and rectifying faults</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3DBA1E" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="4F3DBA1E" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1286995635"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E19EE7D" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="0E19EE7D" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1969888018"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13DEDFDE" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="13DEDFDE" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-443697578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="683F12CD" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
@@ -4093,149 +4061,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Repairing telecommunication system faults</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="212C234D" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="212C234D" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1426184283"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35530C6D" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="35530C6D" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="753098754"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E108810" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="4E108810" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1989276995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B40BF2D" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4252,146 +4217,143 @@
           <w:p w14:paraId="3A264667" w14:textId="6512A0A5" w:rsidR="005322F5" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Installing, configuring, and testing internet protocol networks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6967B29C" w14:textId="032EDD87" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="6967B29C" w14:textId="032EDD87" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1640112943"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3BF8AB" w14:textId="37F53426" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="4A3BF8AB" w14:textId="37F53426" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1350628426"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79BF8478" w14:textId="54DE60CF" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="79BF8478" w14:textId="54DE60CF" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2038876224"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4349F351" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4411,149 +4373,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Installing and testing radio frequency identification systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAA5987" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="7FAA5987" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-775941046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="453988E7" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="453988E7" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1337841952"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B45DF4F" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="4B45DF4F" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1197653377"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5294A7EC" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4572,146 +4531,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Operating and maintaining radio communications technical instruments and field equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12E1FDDF" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="12E1FDDF" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1318340031"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02D5022C" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="02D5022C" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1299915646"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40C10144" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="40C10144" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-738094010"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="475A58C9" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4731,146 +4687,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Conducting radio communications site audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1E1DE0" w14:textId="37D6CE09" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="6C1E1DE0" w14:textId="37D6CE09" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1989466108"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6D169B" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="5A6D169B" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1627505004"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26091872" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="26091872" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1145974932"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="45FB829D" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4895,152 +4848,149 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Installing radio communications base station equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="689014B7" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="689014B7" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="635295475"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A779E66" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="7A779E66" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1669403058"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A049ACD" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="5A049ACD" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1929564898"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DB38C1A" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5077,152 +5027,149 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Testing and measuring cellular</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> phone and network equipment performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="206124DD" w14:textId="1603AF04" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="206124DD" w14:textId="1603AF04" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="528603911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49CFE982" w14:textId="265DDFDB" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="49CFE982" w14:textId="265DDFDB" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="54197967"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="483DF50C" w14:textId="7A619F42" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="483DF50C" w14:textId="7A619F42" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1392581180"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BEE9884" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5251,152 +5198,149 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Documenting and applying measures to control OH&amp;S risks associated with radio communications work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F03A611" w14:textId="77777777" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="2F03A611" w14:textId="77777777" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1743634601"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A06B60A" w14:textId="77777777" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="3A06B60A" w14:textId="77777777" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="830411626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E826BA2" w14:textId="77777777" w:rsidR="005322F5" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="2E826BA2" w14:textId="77777777" w:rsidR="005322F5" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="469477789"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C680310" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5575,152 +5519,149 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Selecting the tools and test equipment required for different tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AE67EB1" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="1AE67EB1" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1651204696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1796FF08" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="1796FF08" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1109092229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16C28843" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="16C28843" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939047912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FF22837" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5744,146 +5685,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00185FBB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maintaining tools, equipment, and work areas in good and safe conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2440472C" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="2440472C" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="178316545"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50F73122" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="50F73122" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-715668850"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3624D080" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="3624D080" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="754795871"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3D5F8E99" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="007D7792" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6176,146 +6114,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-static equipment</w:t>
             </w:r>
             <w:r w:rsidR="00EC0905">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, rigging equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6B0F2A" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="6F6B0F2A" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-702252302"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="00641335">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7931A907" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="7931A907" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-455174679"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="00641335">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="012E6B9B" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="012E6B9B" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1902253144"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="00641335">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6CE2C8BC" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6354,146 +6289,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00641335">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>crimping tools, wire strippers, vices, clamps, files, heat torches, screw drivers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE504A9" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="2BE504A9" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1664919991"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="00641335">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF0A309" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="0BF0A309" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1746561537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="00641335">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29AB495E" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="29AB495E" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-961409116"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="00641335">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2B2A5E5C" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6513,146 +6445,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641335">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power tools such as drills, cordless drills, bit drivers, crimping tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE78F4E" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="3DE78F4E" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1755549405"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="00641335">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77718ACF" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="77718ACF" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="94062807"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="00641335">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59E7217B" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="002245E0" w:rsidP="005322F5">
+          <w:p w14:paraId="59E7217B" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="00000000" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1030952505"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005322F5" w:rsidRPr="00641335">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="12FC564F" w14:textId="77777777" w:rsidR="005322F5" w:rsidRPr="00641335" w:rsidRDefault="005322F5" w:rsidP="005322F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6861,157 +6790,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5454B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Complying with Australian standards, legislation, and regulations that apply to Radiocommunications Technicians</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40BC4F40" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="40BC4F40" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1575153216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13392B83" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="13392B83" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1031800099"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1346EB3A" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="1346EB3A" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1345210607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22BAD11C" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -7032,149 +6958,146 @@
           <w:p w14:paraId="16135002" w14:textId="177C808B" w:rsidR="00553D21" w:rsidRPr="00553D21" w:rsidRDefault="00553D21" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553D21">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Communicating effectively</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF1222E" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="7DF1222E" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1448120448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26B94D87" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="26B94D87" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-556856034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDFEF9D" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="2DDFEF9D" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1533996775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="02F81D06" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7214,149 +7137,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="00022B77">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> supplies, equipment, and work areas for cleanliness, safety, and functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2141C821" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="2141C821" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="656113037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73A74D59" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="73A74D59" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-111053735"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="744F5018" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="744F5018" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1039966783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21C09B96" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7385,149 +7305,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Working effectively with </w:t>
             </w:r>
             <w:r w:rsidR="00022B77" w:rsidRPr="00022B77">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70A38E01" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="70A38E01" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="954298444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8BBBE4" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="4D8BBBE4" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1845128273"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04B3F9AA" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="04B3F9AA" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1234310546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="077DAE73" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7547,146 +7464,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00022B77">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Talking with supervisors, other staff or tradespeople using the correct language and terminology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="436B57D3" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="436B57D3" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-767699887"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="081506D5" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="081506D5" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2138937028"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29B3D04E" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="29B3D04E" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1924147972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="724AF947" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7725,146 +7639,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>lient</w:t>
             </w:r>
             <w:r w:rsidRPr="00022B77">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s about work requirements and work performed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45543D56" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="45543D56" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1703087187"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC1DF56" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="4BC1DF56" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1594615334"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67A1D0F0" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="67A1D0F0" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-42601579"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="45D97A34" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7884,146 +7795,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00022B77">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working under pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2827DCDE" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="2827DCDE" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-39897923"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C510266" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="1C510266" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1962063829"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD5BD0C" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="6AD5BD0C" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-959186165"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="24C265D4" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8042,146 +7950,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00022B77">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and dealing with risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="592EA6B9" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="592EA6B9" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-285428916"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DBEDDF9" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="6DBEDDF9" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-765614148"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E568055" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="002245E0" w:rsidP="00687EAA">
+          <w:p w14:paraId="4E568055" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRDefault="00000000" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1245774613"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5454B" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="678625DA" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="008D76DF" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8836,51 +8741,50 @@
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="728"/>
         <w:gridCol w:w="5481"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="3282"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F5454B" w:rsidRPr="00A80945" w14:paraId="29DFEF1F" w14:textId="77777777" w:rsidTr="00687EAA">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:id w:val="-259603636"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="373" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="172F8D52" w14:textId="77777777" w:rsidR="00F5454B" w:rsidRPr="00A80945" w:rsidRDefault="00F5454B" w:rsidP="00687EAA">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -9009,61 +8913,61 @@
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F3227A6" w14:textId="77777777" w:rsidR="00EA7C72" w:rsidRDefault="00EA7C72"/>
     <w:sectPr w:rsidR="00EA7C72" w:rsidSect="00717AF9">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E24EF07" w14:textId="77777777" w:rsidR="00DF71D3" w:rsidRDefault="00DF71D3" w:rsidP="00F5454B">
+    <w:p w14:paraId="532F4042" w14:textId="77777777" w:rsidR="000C553C" w:rsidRDefault="000C553C" w:rsidP="00F5454B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D7450A8" w14:textId="77777777" w:rsidR="00DF71D3" w:rsidRDefault="00DF71D3" w:rsidP="00F5454B">
+    <w:p w14:paraId="489EC104" w14:textId="77777777" w:rsidR="000C553C" w:rsidRDefault="000C553C" w:rsidP="00F5454B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9352,61 +9256,59 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25E50EDE" w14:textId="35039B0B" w:rsidR="00260F58" w:rsidRPr="00605B40" w:rsidRDefault="00260F58" w:rsidP="00605B40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="762582137"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1357566773"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="1967F514" w14:textId="77777777" w:rsidR="00260F58" w:rsidRPr="00605B40" w:rsidRDefault="00EA1083" w:rsidP="00605B40">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -9523,61 +9425,61 @@
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Painting Trades Worker -12/2021</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03387E1E" w14:textId="77777777" w:rsidR="00DF71D3" w:rsidRDefault="00DF71D3" w:rsidP="00F5454B">
+    <w:p w14:paraId="261DBC44" w14:textId="77777777" w:rsidR="000C553C" w:rsidRDefault="000C553C" w:rsidP="00F5454B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DFEB757" w14:textId="77777777" w:rsidR="00DF71D3" w:rsidRDefault="00DF71D3" w:rsidP="00F5454B">
+    <w:p w14:paraId="7F5B0F9E" w14:textId="77777777" w:rsidR="000C553C" w:rsidRDefault="000C553C" w:rsidP="00F5454B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C537607" w14:textId="1B54F3DD" w:rsidR="00260F58" w:rsidRDefault="002245E0" w:rsidP="008E2702">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="2790"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -9969,195 +9871,201 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="708577981">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F5454B"/>
     <w:rsid w:val="00022B77"/>
     <w:rsid w:val="0002708A"/>
     <w:rsid w:val="00030B55"/>
     <w:rsid w:val="0004134B"/>
     <w:rsid w:val="000C0B3F"/>
+    <w:rsid w:val="000C553C"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E338C"/>
     <w:rsid w:val="00120AFF"/>
     <w:rsid w:val="00174C1A"/>
     <w:rsid w:val="0018566B"/>
     <w:rsid w:val="00185FBB"/>
     <w:rsid w:val="00221350"/>
     <w:rsid w:val="002245E0"/>
     <w:rsid w:val="00233A57"/>
     <w:rsid w:val="00260F58"/>
     <w:rsid w:val="00265D8C"/>
     <w:rsid w:val="0026653D"/>
     <w:rsid w:val="002A189A"/>
     <w:rsid w:val="00314401"/>
     <w:rsid w:val="0033551D"/>
     <w:rsid w:val="003636EC"/>
     <w:rsid w:val="00386A9C"/>
+    <w:rsid w:val="00394369"/>
     <w:rsid w:val="003C5179"/>
     <w:rsid w:val="003D1467"/>
     <w:rsid w:val="003E1D16"/>
     <w:rsid w:val="00431C21"/>
     <w:rsid w:val="00443D5A"/>
     <w:rsid w:val="0046589F"/>
     <w:rsid w:val="00465F01"/>
     <w:rsid w:val="004C689D"/>
     <w:rsid w:val="004D1000"/>
     <w:rsid w:val="004D1988"/>
     <w:rsid w:val="00512F59"/>
     <w:rsid w:val="005322F5"/>
     <w:rsid w:val="005513F7"/>
     <w:rsid w:val="00552190"/>
     <w:rsid w:val="00553D21"/>
     <w:rsid w:val="005B1AAF"/>
     <w:rsid w:val="005B4A17"/>
     <w:rsid w:val="005D0312"/>
     <w:rsid w:val="005D299C"/>
     <w:rsid w:val="0062701B"/>
     <w:rsid w:val="00634904"/>
     <w:rsid w:val="00641335"/>
     <w:rsid w:val="00652CA3"/>
     <w:rsid w:val="00693367"/>
     <w:rsid w:val="006B011C"/>
     <w:rsid w:val="006C1092"/>
     <w:rsid w:val="006C5E5B"/>
+    <w:rsid w:val="006D2AF0"/>
     <w:rsid w:val="0072183E"/>
     <w:rsid w:val="00723B84"/>
     <w:rsid w:val="007B06EC"/>
     <w:rsid w:val="007C3760"/>
     <w:rsid w:val="007E4AAD"/>
     <w:rsid w:val="00806D25"/>
     <w:rsid w:val="00821C7F"/>
     <w:rsid w:val="00841589"/>
     <w:rsid w:val="00841DD5"/>
     <w:rsid w:val="008841B9"/>
     <w:rsid w:val="008E2702"/>
     <w:rsid w:val="009072BE"/>
     <w:rsid w:val="00917121"/>
     <w:rsid w:val="009929E9"/>
     <w:rsid w:val="009B4822"/>
     <w:rsid w:val="00A22000"/>
     <w:rsid w:val="00A66544"/>
     <w:rsid w:val="00A814C9"/>
     <w:rsid w:val="00AB6305"/>
     <w:rsid w:val="00AD6166"/>
     <w:rsid w:val="00AE11A8"/>
     <w:rsid w:val="00B067D5"/>
     <w:rsid w:val="00B37220"/>
     <w:rsid w:val="00CC076D"/>
     <w:rsid w:val="00D3531B"/>
     <w:rsid w:val="00D40FE8"/>
     <w:rsid w:val="00D4312D"/>
     <w:rsid w:val="00D4761C"/>
     <w:rsid w:val="00D86A84"/>
     <w:rsid w:val="00DE2D62"/>
     <w:rsid w:val="00DF71D3"/>
+    <w:rsid w:val="00E22212"/>
+    <w:rsid w:val="00E35960"/>
     <w:rsid w:val="00E430E9"/>
     <w:rsid w:val="00E445D2"/>
     <w:rsid w:val="00EA1083"/>
     <w:rsid w:val="00EA4021"/>
     <w:rsid w:val="00EA68E0"/>
     <w:rsid w:val="00EA7C72"/>
     <w:rsid w:val="00EB72EB"/>
     <w:rsid w:val="00EC0905"/>
     <w:rsid w:val="00F00239"/>
     <w:rsid w:val="00F5454B"/>
     <w:rsid w:val="00F60EE6"/>
     <w:rsid w:val="00FA274C"/>
     <w:rsid w:val="00FA441F"/>
     <w:rsid w:val="00FE555D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2C6112B7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{68265ED5-B170-4B79-8342-A9F8FE5FC495}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11306,96 +11214,98 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CBE327-1BED-4CDF-AA54-5F9A772D842F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{70663b86-f2b7-4b32-b286-17269b5dc83f}" enabled="1" method="Standard" siteId="{19537222-55d7-4581-84fb-c2da6e835c74}" contentBits="3" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1185</Words>
-  <Characters>6758</Characters>
+  <Words>1180</Words>
+  <Characters>6188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>356</Lines>
+  <Paragraphs>208</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7928</CharactersWithSpaces>
+  <CharactersWithSpaces>7171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>WOOD,Kiera</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2023-05-03T01:38:22Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-24T01:10:42Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>4fc88e18-a45b-4d68-a4cd-951e49113ec3</vt:lpwstr>
+    <vt:lpwstr>6cf2b8af-e5ac-4e06-a6ab-e64b2895639b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>