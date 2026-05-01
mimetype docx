--- v0 (2025-10-06)
+++ v1 (2026-05-01)
@@ -1061,120 +1061,118 @@
           <w:p w14:paraId="7117DC37" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00C25C02" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25C02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Are you still employed with this employer?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6818BA" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="3B6818BA" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00C25C02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="23895D08" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="23895D08" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00C25C02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1270,119 +1268,117 @@
             <w:r w:rsidR="00E31F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25C02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="21E5417D" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="21E5417D" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00C25C02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="730E26EF" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="730E26EF" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00C25C02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1867,121 +1863,119 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25C02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is this a new supervisor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCAB8E6" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="5CCAB8E6" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1812748523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00C25C02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6824250C" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="6824250C" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939754808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00C25C02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
@@ -2000,70 +1994,69 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25C02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you want your supervisor details updated?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A2DC6D0" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="3A2DC6D0" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1925143821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00C25C02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
             <w:r w:rsidR="00CA1DEB">
@@ -2092,72 +2085,71 @@
               <w:t>The change is permanent</w:t>
             </w:r>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0930F1C2" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35B74AF0" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="35B74AF0" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="465554205"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA1DEB" w:rsidRPr="00C25C02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidR="00CA1DEB">
@@ -2774,157 +2766,154 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying the occupational health and safety and workplace procedures required to complete tasks safely</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F31B571" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="3F31B571" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="385688294"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="710A8491" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="710A8491" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="397103817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B8CAAAF" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="3B8CAAAF" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1568104659"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E7CC6BB" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -2947,149 +2936,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Connecting internal hardware components</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D48CEEE" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="4D48CEEE" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1317525765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D374BE9" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="7D374BE9" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="150262133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D682679" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="4D682679" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="764117859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F98E17A" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3117,157 +3103,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Installing, configuring, and securing a small office or home office network</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17278CA9" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="17278CA9" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1235315434"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="634BFAD8" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="634BFAD8" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-732157524"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74E32D4C" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="74E32D4C" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-23484657"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A4DADFA" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -3290,146 +3273,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maintaining and repairing ICT equipment and software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45E4CD68" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="45E4CD68" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1446344634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75A8E1A6" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="75A8E1A6" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1735815260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE59975" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="6AE59975" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-988637070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="053D1CF6" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3458,157 +3438,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maintaining standard operating environments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="750E7FFF" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="750E7FFF" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1105005026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4851490E" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="4851490E" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1525287343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="716C7BD2" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="716C7BD2" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-784889572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69D70A0B" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -3639,155 +3616,152 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Providing ICT advice to clients</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F7B254E" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="3F7B254E" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1286995635"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7252FEC5" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="7252FEC5" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1969888018"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7504B8CF" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="7504B8CF" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-443697578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5132D71B" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="007D7792" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
@@ -3820,152 +3794,149 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Troubleshoot ICT software and hardware problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="588633C0" w14:textId="66FF2D7A" w:rsidR="00B322CD" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="588633C0" w14:textId="66FF2D7A" w:rsidR="00B322CD" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="676696738"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F7C41A4" w14:textId="66808772" w:rsidR="00B322CD" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="2F7C41A4" w14:textId="66808772" w:rsidR="00B322CD" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1062557559"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CEEF1D7" w14:textId="6BD9105B" w:rsidR="00B322CD" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="4CEEF1D7" w14:textId="6BD9105B" w:rsidR="00B322CD" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-446927456"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05C0A6F7" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00B322CD" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
@@ -3995,155 +3966,152 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Running standard diagnostic tests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52451F78" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="52451F78" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1426184283"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40D525FF" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="40D525FF" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="753098754"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C1F7496" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="4C1F7496" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1989276995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DC88D3C" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00B322CD" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -4170,152 +4138,149 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Answering user inquiries regarding computer software or hardware operation to resolve problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C7610C8" w14:textId="08B2BEFD" w:rsidR="00B322CD" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="1C7610C8" w14:textId="08B2BEFD" w:rsidR="00B322CD" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-857352791"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="008534B0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="786E8B31" w14:textId="58D92929" w:rsidR="00B322CD" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="786E8B31" w14:textId="58D92929" w:rsidR="00B322CD" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1733684070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="008534B0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43DEBC07" w14:textId="71D1C93E" w:rsidR="00B322CD" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="43DEBC07" w14:textId="71D1C93E" w:rsidR="00B322CD" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1008328057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="008534B0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52E041AB" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00B322CD" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -4343,152 +4308,149 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008534B0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Responding to service issues and requests in a timely manner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B5745B4" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="008534B0" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="5B5745B4" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="008534B0" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1954076671"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="008534B0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E19E0EF" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="008534B0" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="3E19E0EF" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="008534B0" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="126597292"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="008534B0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01D702CD" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="008534B0" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="01D702CD" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="008534B0" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="211079894"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="008534B0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30931B03" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="008534B0" w:rsidRDefault="00B322CD" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -4657,157 +4619,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0020077A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Installing and optimising operating system software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="160B2CEA" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="160B2CEA" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-775941046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="0020077A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45C6C102" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="45C6C102" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1337841952"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="0020077A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74E745CF" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="74E745CF" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1197653377"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="0020077A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="676E1F77" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00B322CD" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4837,155 +4796,152 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0020077A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Operating computer systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36CB0C26" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="36CB0C26" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-949703636"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="0020077A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="269DD570" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="269DD570" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2003925517"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="0020077A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1011F60B" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="1011F60B" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1893955113"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="0020077A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C18BAFF" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00B322CD" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5013,152 +4969,149 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0020077A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reading work orders to determine material or setup requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31BD127F" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="31BD127F" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1235738472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="0020077A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D7B51D4" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="3D7B51D4" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-208348972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="0020077A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EFEF4A1" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="3EFEF4A1" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1618131185"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="0020077A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55FB8A52" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="0020077A" w:rsidRDefault="00B322CD" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5433,146 +5386,143 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">tweezers, </w:t>
             </w:r>
             <w:r w:rsidR="0059725F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>soldering equipment, cable crimpers, cleaning agents, and anti-static equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA690F5" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="6DA690F5" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1664919991"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A13FA05" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="2A13FA05" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1746561537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B6B64C3" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="5B6B64C3" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-961409116"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4205699A" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00B322CD" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5635,146 +5585,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00320994">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and testing software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78D61E5E" w14:textId="36EBA3C0" w:rsidR="00B322CD" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="78D61E5E" w14:textId="36EBA3C0" w:rsidR="00B322CD" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2103678174"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49580664" w14:textId="1188CEEF" w:rsidR="00B322CD" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="49580664" w14:textId="1188CEEF" w:rsidR="00B322CD" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="300659267"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50FA091D" w14:textId="3DD36BC8" w:rsidR="00B322CD" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="50FA091D" w14:textId="3DD36BC8" w:rsidR="00B322CD" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1863431972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="233C6EC2" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00B322CD" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5793,146 +5740,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00141DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Testing equipment such as hardware and software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="228A64E9" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="00141DAA" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="228A64E9" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="00141DAA" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2063973482"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="00141DAA">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="324DF438" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="00141DAA" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="324DF438" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="00141DAA" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1929190410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="00141DAA">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="739EDD4F" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="00141DAA" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="739EDD4F" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="00141DAA" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1375545951"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="00141DAA">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="309D1F27" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00B322CD" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5952,146 +5896,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Repairing/replacing peripheral equipment such as terminals, printers, and modems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76DB9AF9" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="76DB9AF9" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1419600095"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61D531CC" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="61D531CC" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1274321799"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE45C50" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="4AE45C50" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-563806590"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="35B656E9" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00B322CD" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6110,146 +6051,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320994">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Selecting the tools and test equipment required for different tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7523B0C2" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="7523B0C2" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1374190056"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7540F15E" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="7540F15E" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-31422986"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57789CC2" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="57789CC2" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-38440719"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="492290D3" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00B322CD" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6289,146 +6227,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00320994">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and work areas in good and safe condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57CD28E8" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="57CD28E8" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1685275642"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A71EED" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="74A71EED" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1880773695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A5A5159" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00514B92" w:rsidP="00B322CD">
+          <w:p w14:paraId="4A5A5159" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1532993084"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B322CD" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="05EFA8DD" w14:textId="77777777" w:rsidR="00B322CD" w:rsidRPr="007D7792" w:rsidRDefault="00B322CD" w:rsidP="00B322CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6634,157 +6569,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complying with Australian standards, legislation, and regulations that apply to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hardware Technicians</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AD2130B" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="6AD2130B" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1575153216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18317393" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="18317393" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1031800099"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C2B9B81" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="3C2B9B81" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1345210607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FF97A2E" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -6815,146 +6747,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dentifying and resolving issues and problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="609D7674" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="609D7674" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1057354993"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13D63A34" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="13D63A34" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="733358178"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8397B6" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="1C8397B6" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2029989746"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F5FEB25" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6994,146 +6923,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>lient</w:t>
             </w:r>
             <w:r w:rsidRPr="008534B0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B284F78" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008534B0" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="6B284F78" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008534B0" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-368075407"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008534B0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="047DAAC1" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008534B0" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="047DAAC1" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008534B0" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1733504519"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008534B0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="640C60D6" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008534B0" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="640C60D6" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008534B0" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="46347762"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008534B0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="49EBF0D2" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008534B0" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7152,149 +7078,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DCB5270" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="2DCB5270" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="783851514"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C265479" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="6C265479" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1583682455"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1583923B" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="1583923B" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-350869556"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="738DA70A" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7314,146 +7237,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Communicating effectively</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A75FD38" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="7A75FD38" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1742604738"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B80375F" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="1B80375F" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1589387615"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20D8EBE4" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="20D8EBE4" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="870884629"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3CDE3C08" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7472,149 +7392,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Collaborating with others to resolve information technology issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA20AAE" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="1DA20AAE" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1651204696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C80701A" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="6C80701A" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1109092229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16598CCF" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="16598CCF" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939047912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="047BA251" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7694,149 +7611,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00740463">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77964FE1" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="77964FE1" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="656113037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C836818" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="5C836818" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-111053735"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="383D3636" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="383D3636" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1039966783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1F559920" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7895,149 +7809,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> using the correct language and terminology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DCFDB0B" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="2DCFDB0B" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="954298444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1306E5" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="1A1306E5" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1845128273"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66FC471F" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="66FC471F" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1234310546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7741587C" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8077,146 +7988,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>lients</w:t>
             </w:r>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> about work requirements and work performed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7107E4C7" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="7107E4C7" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-767699887"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56E09E8D" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="56E09E8D" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2138937028"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="022F7599" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="022F7599" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1924147972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="71BF110C" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8233,146 +8141,143 @@
           <w:p w14:paraId="2CCC8F7A" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00017012" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working under pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA8F82A" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="3EA8F82A" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1469432264"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7345299D" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="7345299D" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="710934717"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5A5B61" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="3F5A5B61" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1648663274"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="08706F15" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8390,146 +8295,143 @@
           <w:p w14:paraId="404256F3" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00017012" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017012">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and dealing with risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0E8DE1" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="4C0E8DE1" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1234886298"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6565D644" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="6565D644" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="511583024"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED9CD44" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00514B92" w:rsidP="00D52256">
+          <w:p w14:paraId="0ED9CD44" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00000000" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="810522721"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1DEB" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="54A46605" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="008D76DF" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9144,51 +9046,50 @@
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="728"/>
         <w:gridCol w:w="5481"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="3282"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w14:paraId="2E6D92BA" w14:textId="77777777" w:rsidTr="00D52256">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:id w:val="-259603636"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="373" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2B400512" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRPr="00A80945" w:rsidRDefault="00CA1DEB" w:rsidP="00D52256">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -9308,71 +9209,71 @@
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E888ACB" w14:textId="77777777" w:rsidR="00EA7C72" w:rsidRDefault="00EA7C72"/>
     <w:sectPr w:rsidR="00EA7C72" w:rsidSect="00CA1DEB">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="993" w:left="1080" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11A10BD5" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00CA1DEB" w:rsidP="00CA1DEB">
+    <w:p w14:paraId="229BD3C8" w14:textId="77777777" w:rsidR="002B7DE6" w:rsidRDefault="002B7DE6" w:rsidP="00CA1DEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E72A930" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00CA1DEB" w:rsidP="00CA1DEB">
+    <w:p w14:paraId="755F1852" w14:textId="77777777" w:rsidR="002B7DE6" w:rsidRDefault="002B7DE6" w:rsidP="00CA1DEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70F84E6F" w14:textId="77777777" w:rsidR="008A1EC6" w:rsidRDefault="008A1EC6">
+    <w:p w14:paraId="758F41FD" w14:textId="77777777" w:rsidR="002B7DE6" w:rsidRDefault="002B7DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9672,61 +9573,59 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B9355CB" w14:textId="651589F8" w:rsidR="00225304" w:rsidRPr="00605B40" w:rsidRDefault="00225304" w:rsidP="00605B40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="762582137"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1357566773"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="6DA6641C" w14:textId="77777777" w:rsidR="00225304" w:rsidRPr="00605B40" w:rsidRDefault="00136572" w:rsidP="00605B40">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -9843,71 +9742,71 @@
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Painting Trades Worker -12/2021</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71A7A7B1" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00CA1DEB" w:rsidP="00CA1DEB">
+    <w:p w14:paraId="2BF94B9F" w14:textId="77777777" w:rsidR="002B7DE6" w:rsidRDefault="002B7DE6" w:rsidP="00CA1DEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F225814" w14:textId="77777777" w:rsidR="00CA1DEB" w:rsidRDefault="00CA1DEB" w:rsidP="00CA1DEB">
+    <w:p w14:paraId="6D9C4B84" w14:textId="77777777" w:rsidR="002B7DE6" w:rsidRDefault="002B7DE6" w:rsidP="00CA1DEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C3E9593" w14:textId="77777777" w:rsidR="008A1EC6" w:rsidRDefault="008A1EC6">
+    <w:p w14:paraId="3A90A8FD" w14:textId="77777777" w:rsidR="002B7DE6" w:rsidRDefault="002B7DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="511CA22E" w14:textId="7B294D02" w:rsidR="00225304" w:rsidRDefault="00514B92" w:rsidP="002A7F7F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C7B2E98" wp14:editId="124D53C9">
           <wp:simplePos x="0" y="0"/>
@@ -10292,168 +10191,174 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="293026359">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA1DEB"/>
     <w:rsid w:val="0000004B"/>
     <w:rsid w:val="000C782B"/>
     <w:rsid w:val="000D0765"/>
     <w:rsid w:val="00134773"/>
     <w:rsid w:val="00136572"/>
     <w:rsid w:val="00141DAA"/>
     <w:rsid w:val="001B08D8"/>
     <w:rsid w:val="001C73CB"/>
     <w:rsid w:val="0020077A"/>
     <w:rsid w:val="00202FB2"/>
     <w:rsid w:val="00225304"/>
     <w:rsid w:val="002310EA"/>
     <w:rsid w:val="00251002"/>
     <w:rsid w:val="002914DC"/>
     <w:rsid w:val="002A7F7F"/>
+    <w:rsid w:val="002B7DE6"/>
     <w:rsid w:val="00337EF9"/>
     <w:rsid w:val="00353456"/>
+    <w:rsid w:val="00391D1C"/>
+    <w:rsid w:val="00397980"/>
     <w:rsid w:val="00475505"/>
+    <w:rsid w:val="004B4822"/>
     <w:rsid w:val="004C4981"/>
     <w:rsid w:val="00514B92"/>
     <w:rsid w:val="00531A43"/>
     <w:rsid w:val="0059725F"/>
     <w:rsid w:val="006355F5"/>
     <w:rsid w:val="00660EE7"/>
     <w:rsid w:val="006746DC"/>
     <w:rsid w:val="006E1AFB"/>
     <w:rsid w:val="006F1858"/>
     <w:rsid w:val="007130FF"/>
     <w:rsid w:val="007779D9"/>
     <w:rsid w:val="008019B7"/>
     <w:rsid w:val="00820155"/>
     <w:rsid w:val="00825813"/>
     <w:rsid w:val="00851758"/>
     <w:rsid w:val="00863D14"/>
     <w:rsid w:val="008A1EC6"/>
     <w:rsid w:val="00972E82"/>
     <w:rsid w:val="009F72EA"/>
     <w:rsid w:val="00AA7C59"/>
     <w:rsid w:val="00AE4CC4"/>
     <w:rsid w:val="00B322CD"/>
     <w:rsid w:val="00B34F61"/>
     <w:rsid w:val="00B37220"/>
     <w:rsid w:val="00B66460"/>
     <w:rsid w:val="00B83D99"/>
     <w:rsid w:val="00B947FC"/>
     <w:rsid w:val="00BA0E91"/>
     <w:rsid w:val="00BE7CA2"/>
     <w:rsid w:val="00C106BD"/>
     <w:rsid w:val="00C43670"/>
     <w:rsid w:val="00CA1DEB"/>
     <w:rsid w:val="00CF2D0F"/>
     <w:rsid w:val="00D72D65"/>
     <w:rsid w:val="00E31F8A"/>
     <w:rsid w:val="00E345A5"/>
     <w:rsid w:val="00E5681B"/>
     <w:rsid w:val="00E76B99"/>
     <w:rsid w:val="00E82506"/>
     <w:rsid w:val="00EA7C72"/>
     <w:rsid w:val="00ED0308"/>
+    <w:rsid w:val="00F07E72"/>
     <w:rsid w:val="00F32D88"/>
     <w:rsid w:val="00F669E8"/>
     <w:rsid w:val="00F9237D"/>
     <w:rsid w:val="00FB5304"/>
     <w:rsid w:val="00FC369E"/>
     <w:rsid w:val="00FE1094"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="408675D1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4B24F837-3551-482D-B895-75891DE021B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11599,96 +11504,98 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{70663b86-f2b7-4b32-b286-17269b5dc83f}" enabled="1" method="Standard" siteId="{19537222-55d7-4581-84fb-c2da6e835c74}" contentBits="3" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1163</Words>
-  <Characters>6633</Characters>
+  <Words>1187</Words>
+  <Characters>6027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>351</Lines>
+  <Paragraphs>212</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7781</CharactersWithSpaces>
+  <CharactersWithSpaces>7015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>WOOD,Kiera</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2023-05-01T23:06:53Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-24T00:46:13Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>914bf83f-85ce-40a4-bda8-ea753f5ba028</vt:lpwstr>
+    <vt:lpwstr>ecad59b4-f2c1-4e74-afc4-8992d0462f5c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>