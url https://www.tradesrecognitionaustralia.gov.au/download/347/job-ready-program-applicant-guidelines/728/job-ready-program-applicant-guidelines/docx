--- v0 (2025-10-15)
+++ v1 (2026-05-09)
@@ -1,59 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7972D500" w14:textId="17C36C15" w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidRDefault="00542609" w:rsidP="007A4BBB">
       <w:pPr>
         <w:pStyle w:val="JRPIndustryIndent"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16174C2E" wp14:editId="4C7C86C2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-1038225</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
@@ -572,56 +569,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E5FE488" w14:textId="18123F3D" w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidRDefault="004D084A">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FCEF971" w14:textId="77777777" w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidRDefault="004D084A">
       <w:pPr>
         <w:spacing w:before="175" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E4F94D3" w14:textId="77777777" w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidRDefault="004D084A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:sectPr w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidSect="005D33C6">
-          <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11920" w:h="16840"/>
           <w:pgMar w:top="600" w:right="1320" w:bottom="280" w:left="1320" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486801D1" w14:textId="77777777" w:rsidR="005B78A1" w:rsidRPr="00B442C1" w:rsidRDefault="005B78A1" w:rsidP="005B78A1">
       <w:pPr>
         <w:spacing w:before="175" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="220" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -2743,51 +2734,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B442C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r w:rsidRPr="00B442C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B442C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Australia </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00B442C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:spacing w:val="-1"/>
                   <w:w w:val="99"/>
                 </w:rPr>
                 <w:t>(</w:t>
               </w:r>
               <w:r w:rsidRPr="00B442C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:w w:val="99"/>
                   <w:u w:color="0000FF"/>
                 </w:rPr>
                 <w:t>creativecommons.org/licenses/by/3.0/au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B442C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>)</w:t>
@@ -3314,51 +3305,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>lic</w:t>
             </w:r>
             <w:r w:rsidRPr="00B442C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00B442C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>nce</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B442C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00B442C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:spacing w:val="-1"/>
                 </w:rPr>
                 <w:t>(</w:t>
               </w:r>
               <w:r w:rsidRPr="00B442C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:u w:color="0000FF"/>
                 </w:rPr>
                 <w:t>creativeco</w:t>
               </w:r>
               <w:r w:rsidRPr="00B442C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:spacing w:val="1"/>
                   <w:u w:color="0000FF"/>
                 </w:rPr>
                 <w:t>m</w:t>
               </w:r>
@@ -3732,54 +3723,54 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00653CF7" w14:textId="77777777" w:rsidR="005B78A1" w:rsidRPr="00B442C1" w:rsidRDefault="005B78A1" w:rsidP="008D72DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8475"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B442C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C2DAFEA" w14:textId="77777777" w:rsidR="005B78A1" w:rsidRPr="00B442C1" w:rsidRDefault="005B78A1" w:rsidP="005B78A1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:sectPr w:rsidR="005B78A1" w:rsidRPr="00B442C1" w:rsidSect="005D33C6">
-          <w:headerReference w:type="even" r:id="rId19"/>
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId22"/>
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11920" w:h="16840"/>
           <w:pgMar w:top="1380" w:right="1220" w:bottom="980" w:left="1220" w:header="0" w:footer="787" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4594AF5A" w14:textId="77777777" w:rsidR="00365630" w:rsidRPr="00B442C1" w:rsidRDefault="00365630">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
@@ -9469,54 +9460,54 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="46048975" w14:textId="7E0181A9" w:rsidR="00010689" w:rsidRPr="00B442C1" w:rsidRDefault="00010689">
           <w:r w:rsidRPr="00B442C1">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="06C1E8AE" w14:textId="77777777" w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidRDefault="004D084A" w:rsidP="009B71D3">
       <w:pPr>
         <w:sectPr w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidSect="005D33C6">
-          <w:headerReference w:type="even" r:id="rId23"/>
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:headerReference w:type="even" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="11920" w:h="16840"/>
           <w:pgMar w:top="1380" w:right="1320" w:bottom="980" w:left="1320" w:header="0" w:footer="787" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58081A60" w14:textId="7995CC44" w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidRDefault="00F9617B" w:rsidP="0084773D">
       <w:pPr>
         <w:pStyle w:val="JRPProgramTitle"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="0090739F" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">Job Ready Program </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A473751" w14:textId="77777777" w:rsidR="00EC3523" w:rsidRPr="00B442C1" w:rsidRDefault="00EC3523">
       <w:pPr>
         <w:spacing w:before="175" w:after="0" w:line="120" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="12"/>
@@ -9596,89 +9587,89 @@
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> within the Australian Government Department of </w:t>
       </w:r>
       <w:r w:rsidR="001E39DC" w:rsidRPr="00B442C1">
         <w:t>Employment and Workplace Relations</w:t>
       </w:r>
       <w:r w:rsidR="00C11A78" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA7A40" w:rsidRPr="00B442C1">
         <w:t>(the Department)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00944FEF" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">nominated </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t>occupations</w:t>
       </w:r>
       <w:r w:rsidR="005F4CC8" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="005F4CC8" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Migration Regulations 1994</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00972CE1" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DF3B2F" w14:textId="2D2F42DF" w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidRDefault="001E39DC" w:rsidP="00FB6322">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00E21193" w:rsidRPr="00B442C1">
         <w:t>TRA skills assessment</w:t>
       </w:r>
       <w:r w:rsidR="00DF62E2" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidR="008040D5" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C4541" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">defined </w:t>
       </w:r>
       <w:r w:rsidR="00A27B5E" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00A27B5E" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">TRA Assessment Standards </w:t>
         </w:r>
         <w:r w:rsidR="00AB66E1" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005C4541" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AE52D6" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> The assessment determines if an applicant </w:t>
       </w:r>
       <w:r w:rsidR="00DF62E2" w:rsidRPr="00B442C1">
         <w:t>can</w:t>
       </w:r>
@@ -10322,91 +10313,91 @@
       </w:r>
       <w:r w:rsidR="002E4872" w:rsidRPr="00B442C1">
         <w:t>participate in the program</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E61AEA" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000E9483" w14:textId="583ABE50" w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidRDefault="00E21193" w:rsidP="00EB013C">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t>These Guidelines do not provide specific information on visa or points requirements for migration.</w:t>
       </w:r>
       <w:r w:rsidR="004B7A45" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> E</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">nquiries relating to migration requirements must be directed to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00E33C8B" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Home Affairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00520242" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1105FE1B" w14:textId="34F7EC43" w:rsidR="00FA17DF" w:rsidRPr="00B442C1" w:rsidRDefault="00FA17DF" w:rsidP="00EB013C">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
         <w:spacing w:before="175" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">TRA reserves the right to amend these Guidelines as necessary. Information about changes will be documented in the Change History Table in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Section_6_Document" w:history="1">
         <w:r w:rsidR="001C4403" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB66E1" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00CF7FC0" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t>posted as a news item on the TRA website</w:t>
       </w:r>
       <w:r w:rsidR="008A200E" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="0050052A" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.tradesrecognitionaustralia.gov.au/news</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C23C34" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0050052A" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E4D562E" w14:textId="26F0E0ED" w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidRDefault="009036D8" w:rsidP="0084773D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="210"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_1.5_How_to"/>
       <w:bookmarkStart w:id="11" w:name="_Toc165654889"/>
       <w:bookmarkStart w:id="12" w:name="_Toc193452928"/>
@@ -10521,98 +10512,98 @@
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="006C0BBE" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">nsure </w:t>
       </w:r>
       <w:r w:rsidR="00203476" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TRA is the correct assessing authority for your nominated </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00203476" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:t>occupation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E0ADF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00203476" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D34E71" w14:textId="772ADEBF" w:rsidR="00203476" w:rsidRPr="00B442C1" w:rsidRDefault="006C0BBE" w:rsidP="0054508A">
       <w:pPr>
         <w:pStyle w:val="JRPdotpoints"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00203476" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">se the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="006E7601" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>p</w:t>
         </w:r>
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>athfinder tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00203476" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the TRA website to check if the </w:t>
       </w:r>
       <w:r w:rsidR="00791078" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>JRP</w:t>
       </w:r>
@@ -10710,102 +10701,102 @@
         </w:rPr>
         <w:t>Note: t</w:t>
       </w:r>
       <w:r w:rsidR="00350369" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>he following licensed occupations are not eligible occupations for the JRP:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C5EEFE" w14:textId="77777777" w:rsidR="00350369" w:rsidRPr="00B442C1" w:rsidRDefault="00350369" w:rsidP="0054508A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-3"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>Electrician (General and Special Class)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="226E6EA7" w14:textId="77777777" w:rsidR="00350369" w:rsidRPr="00A8314B" w:rsidRDefault="00350369" w:rsidP="0054508A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-3"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>Plumber (General)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="78662E08" w14:textId="7A9A4324" w:rsidR="00587687" w:rsidRPr="00587687" w:rsidRDefault="00587687" w:rsidP="00587687">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00DC0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-3"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>Air</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-3"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00DC0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-3"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
@@ -10908,51 +10899,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="111111"/>
           <w:spacing w:val="-3"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000377B4" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="111111"/>
           <w:spacing w:val="-3"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>You use these</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="111111"/>
           <w:spacing w:val="-3"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> each time you access the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="111111"/>
           <w:spacing w:val="-3"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B442C1" w:rsidRPr="00B442C1">
         <w:t>Logins will require a multi-factor authentication One Time Passcode. This passcode will be sent to your registered email address</w:t>
       </w:r>
@@ -10989,51 +10980,51 @@
         </w:rPr>
         <w:t>you must</w:t>
       </w:r>
       <w:r w:rsidR="00EC5F29" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="111111"/>
           <w:spacing w:val="-3"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2415DAA7" w14:textId="73EA2733" w:rsidR="00EC5F29" w:rsidRPr="00B442C1" w:rsidRDefault="00EC5F29" w:rsidP="0054508A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">sign in to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> with the username and password created when you registered your PSA or JRPRE application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7571ECBD" w14:textId="77777777" w:rsidR="00EC5F29" w:rsidRPr="00B442C1" w:rsidRDefault="00EC5F29" w:rsidP="0054508A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="111111"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
@@ -11217,51 +11208,51 @@
     <w:p w14:paraId="1E2B798A" w14:textId="04E26F7D" w:rsidR="00386207" w:rsidRPr="00B442C1" w:rsidRDefault="00386207" w:rsidP="00386207">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DDBC567" wp14:editId="6C1EE1A1">
             <wp:extent cx="5422101" cy="2186608"/>
             <wp:effectExtent l="0" t="0" r="7620" b="4445"/>
             <wp:docPr id="6" name="Picture 6" descr="A picture containing text, screenshot, font, number&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Picture 6" descr="A picture containing text, screenshot, font, number&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38"/>
+                    <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5422101" cy="2186608"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="779A7065" w14:textId="77777777" w:rsidR="004B2C51" w:rsidRPr="00B442C1" w:rsidRDefault="004B2C51" w:rsidP="004B2C51">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
@@ -11665,51 +11656,51 @@
       </w:r>
       <w:r w:rsidR="00751BD8">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00656FD8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00751BD8">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00656FD8">
         <w:t>any application fees are paid.</w:t>
       </w:r>
       <w:r w:rsidR="006A5887">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00410F4D" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">Documentation provided as part of your application or </w:t>
       </w:r>
       <w:r w:rsidR="00630E85" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="00410F4D" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">requested by TRA must be uploaded through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00E81ABD" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
         <w:r w:rsidR="00843FB6" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00534538" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00534538" w:rsidRPr="00B442C1">
         <w:t>Documents must:</w:t>
       </w:r>
     </w:p>
@@ -12621,51 +12612,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">The fees TRA charges are specified in a legislative instrument made under sub regulation 5.40(1) of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Migration Regulations 1994</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00E1598B" w:rsidRPr="00B442C1">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">ee: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="006158F8" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Migration (Fees for assessment of qualifications and experience) Instrument (LIN 23/002) 2023 (legislation.gov.au)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008318FF" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="38A01B68" w14:textId="77777777" w:rsidR="0049647A" w:rsidRPr="00B442C1" w:rsidRDefault="00225834" w:rsidP="00BE407A">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
         <w:spacing w:before="175" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t>Fee</w:t>
@@ -12772,70 +12763,70 @@
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="1B074151" w14:textId="37E0EB7A" w:rsidR="00B13125" w:rsidRDefault="0085179D" w:rsidP="00444C8D">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="210"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B13125">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00444C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> circumstances in which TRA will refund a payment are detailed in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00B375D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>TRA Fees Payment and Refund Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00444C8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00444C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">on the TRA website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00444C8D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkStart w:id="37" w:name="_Section_2_PSA"/>
       <w:bookmarkStart w:id="38" w:name="_Toc135590301"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidR="00D14C48" w:rsidRPr="00444C8D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00444C8D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640EC2C7" w14:textId="7E607E8D" w:rsidR="00444C8D" w:rsidRPr="0055710E" w:rsidRDefault="00444C8D" w:rsidP="00444C8D">
       <w:pPr>
@@ -12850,51 +12841,51 @@
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Having considered this policy, if you wish</w:t>
       </w:r>
       <w:r w:rsidRPr="00B375D9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0055710E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">o request a refund, you must complete and submit a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00B375D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>TRA Refund Request Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0055710E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> available from the Forms &amp; Policy section on the TRA website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54847C14" w14:textId="61D11C07" w:rsidR="006158F8" w:rsidRPr="00B442C1" w:rsidRDefault="00CD2C7A" w:rsidP="0084773D">
       <w:pPr>
@@ -13160,51 +13151,51 @@
     </w:p>
     <w:p w14:paraId="52B9BAF2" w14:textId="52F19584" w:rsidR="008C32EE" w:rsidRPr="00B442C1" w:rsidRDefault="008C32EE" w:rsidP="00CA505A">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1901D24E" wp14:editId="6F4AE38C">
             <wp:extent cx="4823847" cy="2415396"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44"/>
+                    <a:blip r:embed="rId38"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4889909" cy="2448475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B1E4C4" w14:textId="02FE4CDB" w:rsidR="004B3CCD" w:rsidRPr="00B442C1" w:rsidRDefault="004B3CCD" w:rsidP="0031584F">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
@@ -13455,51 +13446,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">submit your JRE application within your PSA (or JRPRE) valid period* </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B47C4F" w14:textId="223F9B68" w:rsidR="00644AF8" w:rsidRPr="00B442C1" w:rsidRDefault="00B572FB" w:rsidP="00997C79">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">nominate an occupation on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:t>skilled occupation list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C929AF" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00247129" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>where</w:t>
       </w:r>
       <w:r w:rsidR="00C929AF" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> TRA is the relevant skills assessing authority</w:t>
@@ -13694,51 +13685,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00247129" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00D078BF" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00247129" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PSA Guidelines are available</w:t>
       </w:r>
       <w:r w:rsidR="00247129" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00D078BF" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D078BF" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003B244C" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7CAAD4" w14:textId="2E362EB4" w:rsidR="00720D05" w:rsidRPr="00720D05" w:rsidRDefault="00720D05" w:rsidP="00D23DFC">
       <w:pPr>
         <w:pStyle w:val="JRPdotpoints"/>
         <w:spacing w:before="175"/>
@@ -13904,51 +13895,51 @@
       </w:r>
       <w:r w:rsidR="00554656" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="008A5925">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="002648DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>TRA Fees Payment and Refund Policy)</w:t>
         </w:r>
         <w:r w:rsidRPr="002648DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FACE374" w14:textId="60E251A9" w:rsidR="00245AF5" w:rsidRPr="00B442C1" w:rsidRDefault="00245AF5" w:rsidP="00245AF5">
@@ -14302,51 +14293,51 @@
       <w:r w:rsidRPr="00B442C1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00197FA2" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Employment Verification Report (EVR)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="7251F4B2" w14:textId="23250CAA" w:rsidR="00841615" w:rsidRPr="00B442C1" w:rsidRDefault="00197FA2" w:rsidP="3C8FD4F6">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3C8FD4F6">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">For each employer you register in the JRP, you must provide an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="3C8FD4F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>Employment Verification Report (EVR)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="64B63535" w:rsidRPr="3C8FD4F6">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and three weeks of pay evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="3C8FD4F6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75AFA7F1" w14:textId="0152D50A" w:rsidR="00197FA2" w:rsidRPr="00B442C1" w:rsidRDefault="00197FA2" w:rsidP="00197FA2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -14420,51 +14411,51 @@
       </w:r>
       <w:r w:rsidR="00841615" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">signed </w:t>
       </w:r>
       <w:r w:rsidR="00197FA2" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">EVR </w:t>
       </w:r>
       <w:r w:rsidR="00197FA2" w:rsidRPr="00B442C1">
         <w:t>must be uploaded</w:t>
       </w:r>
       <w:r w:rsidR="00197FA2" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00197FA2" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-3"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00197FA2" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your JRE application documents. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736AB288" w14:textId="27918835" w:rsidR="00197FA2" w:rsidRPr="00B442C1" w:rsidRDefault="411725CB" w:rsidP="719171B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>An EVR</w:t>
       </w:r>
@@ -14526,51 +14517,51 @@
       </w:r>
       <w:r w:rsidR="00197FA2">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="34C9305B">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F500011" w14:textId="0749C9DF" w:rsidR="00197FA2" w:rsidRPr="00B442C1" w:rsidRDefault="00197FA2" w:rsidP="00197FA2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Please make sure you are using the most recent version of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>Employment Verification Report (EVR)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for your nominated occupation. Click on the link to download the form. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B6F551" w14:textId="0B73D7E2" w:rsidR="00197FA2" w:rsidRPr="00B442C1" w:rsidRDefault="00197FA2" w:rsidP="00197FA2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_3.1.4_Additional_employer"/>
       <w:bookmarkStart w:id="58" w:name="_Toc106975003"/>
       <w:bookmarkStart w:id="59" w:name="_Ref136421630"/>
       <w:bookmarkStart w:id="60" w:name="_Toc165654902"/>
@@ -14596,62 +14587,62 @@
         <w:t xml:space="preserve">You cannot exceed </w:t>
       </w:r>
       <w:r w:rsidR="004B6B86">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> employers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> whilst in the program</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t>, and you must complete at least 6 months full-time equivalent paid work with one of your registered employers. This allows you time to develop and prove your skills before your workplace assessment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FE75A0" w14:textId="72BC61A1" w:rsidR="00B3354F" w:rsidRPr="00B442C1" w:rsidRDefault="009F2E28" w:rsidP="009F2E28">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">If you work with more than one employer/business at the same time, you must register each employer through </w:t>
       </w:r>
       <w:r w:rsidR="00D4537E" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="00D4537E" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">. If you change employers during the program, you must register the new details through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">. You do this by selecting </w:t>
       </w:r>
       <w:r w:rsidR="006A5887">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t>Add New Employer</w:t>
       </w:r>
       <w:r w:rsidR="006A5887">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> under the Job Ready Employment link and completing the online form. </w:t>
       </w:r>
       <w:r w:rsidR="008F3714" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">You </w:t>
       </w:r>
@@ -14795,51 +14786,51 @@
       </w:r>
       <w:r w:rsidR="00FE65FF" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">JRE </w:t>
       </w:r>
       <w:r w:rsidR="00F01FFB" w:rsidRPr="00B442C1">
         <w:t>Start Date</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="56312EA8" w14:textId="12B4A239" w:rsidR="006A5887" w:rsidRPr="000E0ADF" w:rsidRDefault="0054508A" w:rsidP="006A5887">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Your 'JRE Start Date' is the date you submitted your JRE application through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> unless it is </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>varied by</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
@@ -15555,72 +15546,77 @@
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="007B7070" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> hours per week. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t>Part‐time employment, periods of unemployment and/or extended leave will mean it takes you longer to complete the program</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="00796696" w:rsidRPr="000E0ADF">
           <w:t>Extended Leave</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00796696" w:rsidRPr="000E0ADF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00796696" w:rsidRPr="000E0ADF">
         <w:t xml:space="preserve">means a period of paid or unpaid leave </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00796696" w:rsidRPr="000E0ADF">
         <w:t>in excess of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00796696" w:rsidRPr="000E0ADF">
-        <w:t xml:space="preserve"> 4 weeks i.e. long service leave, leave without pay, parental leave, extended sick leave, or workers</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> 4 weeks i.e. long service leave, leave without pay, parental leave, extended sick leave, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00796696" w:rsidRPr="000E0ADF">
+        <w:t>workers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B05398">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00796696" w:rsidRPr="000E0ADF">
         <w:t>compensation</w:t>
       </w:r>
       <w:r w:rsidR="00796696">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD52FF0" w14:textId="1A307564" w:rsidR="0067598B" w:rsidRPr="00B442C1" w:rsidRDefault="0067598B" w:rsidP="0067598B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">When you submit your JRE application online you </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
@@ -16481,51 +16477,51 @@
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45BC3AF4" w14:textId="77777777" w:rsidR="00615725" w:rsidRPr="00B442C1" w:rsidRDefault="00615725" w:rsidP="00E41B90">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="650408E7" w14:textId="4F7A3E49" w:rsidR="00E41B90" w:rsidRDefault="00AE7667" w:rsidP="00E41B90">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">Any </w:t>
       </w:r>
       <w:r w:rsidR="00E41B90" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">request </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">for additional evidence </w:t>
       </w:r>
       <w:r w:rsidR="00E41B90" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">will be sent to your registered email with a due date. You must upload all documents required through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="00E41B90" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E41B90" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> within the requested timeframe, or your application may be unsuccessful. Please make sure you and your agent closely monitor for emails from TRA. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17534B2B" w14:textId="4E9A9B31" w:rsidR="00630E49" w:rsidRPr="00B442C1" w:rsidRDefault="00630E49" w:rsidP="00E41B90">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>You must advise TRA of any changes in your employment circumstances within 14 days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5316BD6B" w14:textId="6B72489B" w:rsidR="004C05F7" w:rsidRPr="00B442C1" w:rsidRDefault="004C05F7" w:rsidP="004C05F7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">If TRA becomes aware during your time in the program, that your employment </w:t>
@@ -16714,51 +16710,51 @@
         <w:t xml:space="preserve">Completed SPRs must be uploaded through the TRA Online Portal document uploads link in </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED1B21">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PDF format. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7550965A" w14:textId="55EB632E" w:rsidR="00A83BBF" w:rsidRPr="00B442C1" w:rsidRDefault="00F313DA" w:rsidP="00A83BBF">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">Please ensure you are using the most recent version </w:t>
       </w:r>
       <w:r w:rsidR="00ED1B21">
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">SPR </w:t>
       </w:r>
       <w:r w:rsidR="00A83BBF" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">from the TRA website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="00A83BBF" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.tradesrecognitionaustralia.gov.au/skills-progress-report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A83BBF" w:rsidRPr="00B442C1">
         <w:t>. Please select the form relevant to your occupation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E765921" w14:textId="068F16F1" w:rsidR="00667933" w:rsidRDefault="00A83BBF" w:rsidP="006F6EF7">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">Completed </w:t>
       </w:r>
       <w:r w:rsidR="001328A2" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">EVRs and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">SPRs will be provided to the TRA-appointed workplace assessor to </w:t>
       </w:r>
       <w:r w:rsidR="0027761A" w:rsidRPr="00B442C1">
@@ -19051,51 +19047,51 @@
     </w:p>
     <w:p w14:paraId="057D55ED" w14:textId="7CF3405B" w:rsidR="004940B3" w:rsidRPr="00B442C1" w:rsidRDefault="008C32EE" w:rsidP="00D84263">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AF8E463" wp14:editId="595E7138">
             <wp:extent cx="4525006" cy="2524477"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57"/>
+                    <a:blip r:embed="rId51"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4525006" cy="2524477"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="317329C4" w14:textId="77777777" w:rsidR="007F36FE" w:rsidRPr="00B442C1" w:rsidRDefault="007F36FE" w:rsidP="004208E4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="hardreadability"/>
@@ -20136,51 +20132,51 @@
         <w:t>JRWA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="57CD9AAF" w14:textId="68849348" w:rsidR="00826B97" w:rsidRPr="00B442C1" w:rsidRDefault="00826B97" w:rsidP="00826B97">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are unable to take part in the assessment at the time you agreed with the assessor, you must notify the assessor immediately. You must also provide TRA with a medical certificate or other evidence explaining why you were unable to attend. If you are unable to contact the assessor, you must notify TRA immediately </w:t>
       </w:r>
       <w:r w:rsidR="00A83AEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">by calling the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="00A83AEB" w:rsidRPr="00667933">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>TRA enquiry line</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00777451" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B41FF1" w14:textId="63DF2CF5" w:rsidR="00826B97" w:rsidRPr="00B442C1" w:rsidRDefault="00826B97" w:rsidP="00826B97">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="101" w:name="_Hlk167363518"/>
       <w:bookmarkStart w:id="102" w:name="_Hlk167363489"/>
       <w:r w:rsidRPr="0DDE3666">
@@ -21114,51 +21110,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2606EAD2" w14:textId="55803EDE" w:rsidR="00A35BE8" w:rsidRDefault="009879DD" w:rsidP="00A35BE8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>To request a review,</w:t>
       </w:r>
       <w:r w:rsidR="00A35BE8" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> email a </w:t>
       </w:r>
       <w:r w:rsidR="001453B0">
         <w:t>PDF</w:t>
       </w:r>
       <w:r w:rsidR="001453B0" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A35BE8" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">copy of your completed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidR="004C42DC" w:rsidRPr="00E219EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve">TRA </w:t>
         </w:r>
         <w:r w:rsidR="004C42DC" w:rsidRPr="00E219EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:spacing w:val="1"/>
           </w:rPr>
           <w:t>R</w:t>
         </w:r>
         <w:r w:rsidR="004C42DC" w:rsidRPr="00E219EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidR="004C42DC" w:rsidRPr="00E219EB">
           <w:rPr>
@@ -21187,51 +21183,51 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>Fo</w:t>
         </w:r>
         <w:r w:rsidR="004C42DC" w:rsidRPr="00E219EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:spacing w:val="1"/>
           </w:rPr>
           <w:t>r</w:t>
         </w:r>
         <w:r w:rsidR="004C42DC" w:rsidRPr="00E219EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>m</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A35BE8" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidR="009C2C55" w:rsidRPr="009C2C55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-3"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>jrpenquiries@dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009C2C55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A35BE8" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> You have </w:t>
       </w:r>
@@ -21415,51 +21411,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="50330A0B" w14:textId="33FD93AE" w:rsidR="00BF6B9C" w:rsidRPr="00B442C1" w:rsidRDefault="004C42DC" w:rsidP="000E0ADF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>To reapply you will need to</w:t>
       </w:r>
       <w:r w:rsidR="00F97E99">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF6B9C" w:rsidRPr="00F97E99">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">log in to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidR="00BF6B9C" w:rsidRPr="00F97E99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BF6B9C" w:rsidRPr="00F97E99">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your username and password. </w:t>
       </w:r>
       <w:r w:rsidR="00BF6B9C" w:rsidRPr="000E0ADF">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Select the</w:t>
       </w:r>
       <w:r w:rsidR="00BF6B9C" w:rsidRPr="000E0ADF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
@@ -21622,51 +21618,51 @@
     <w:p w14:paraId="16E78FBF" w14:textId="0F0CA89F" w:rsidR="005560C8" w:rsidRPr="00B442C1" w:rsidRDefault="008C32EE" w:rsidP="009F5480">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73ADA0FE" wp14:editId="67062A2E">
             <wp:extent cx="4467849" cy="2543530"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="10" name="Picture 10" descr="A picture containing text, screenshot, font, number&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Picture 10" descr="A picture containing text, screenshot, font, number&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62"/>
+                    <a:blip r:embed="rId56"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4467849" cy="2543530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B93754" w14:textId="17C25FF2" w:rsidR="00F07675" w:rsidRPr="00B442C1" w:rsidRDefault="00817205" w:rsidP="00363BA5">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
@@ -22179,69 +22175,69 @@
       <w:r w:rsidRPr="00B442C1">
         <w:t>Note, invalid applications are not eligible for a review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540808D7" w14:textId="77777777" w:rsidR="00670848" w:rsidRPr="00B442C1" w:rsidRDefault="00055BBD" w:rsidP="00AA1085">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">Your outcome letter will contain information about how to apply for a review; note, no fee is charged for a JRFA review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E687CB" w14:textId="794480A4" w:rsidR="00720C6A" w:rsidRPr="00B442C1" w:rsidRDefault="00055BBD" w:rsidP="00AA1085">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">Please read the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>TRA Assessment Review Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">on the TRA website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">before applying for a review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6350C26C" w14:textId="77777777" w:rsidR="00D27DE5" w:rsidRDefault="00D27DE5" w:rsidP="00AA1085">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
@@ -22661,51 +22657,51 @@
       <w:pPr>
         <w:pStyle w:val="JRPdotpoints"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t>confirm and sign SPRs</w:t>
       </w:r>
       <w:r w:rsidR="00207E31">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A57279D" w14:textId="77777777" w:rsidR="000165F3" w:rsidRPr="00B442C1" w:rsidRDefault="000165F3" w:rsidP="0054508A">
       <w:pPr>
         <w:pStyle w:val="JRPdotpoints"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">understand that any personal information provided may be used only as allowed by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
           </w:rPr>
           <w:t>Privacy Act 1988</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> (See Clause 3.3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9781D6" w14:textId="77777777" w:rsidR="000165F3" w:rsidRPr="00B442C1" w:rsidRDefault="000165F3" w:rsidP="0054508A">
       <w:pPr>
         <w:pStyle w:val="JRPdotpoints"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">allow staff </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -22817,51 +22813,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t>issuing skills assessment outcomes as determined by TRA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3F423B" w14:textId="37F92C1A" w:rsidR="000B69C7" w:rsidRPr="00B442C1" w:rsidRDefault="00CB37CC" w:rsidP="0054508A">
       <w:pPr>
         <w:pStyle w:val="JRPdotpoints"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t>adhering to the</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
           </w:rPr>
           <w:t>Australian Public Service Code of Conduct</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF1C1E6" w14:textId="6CFDB28B" w:rsidR="008435AB" w:rsidRPr="00B442C1" w:rsidRDefault="008435AB" w:rsidP="008435AB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="133" w:name="_Toc165654929"/>
       <w:bookmarkStart w:id="134" w:name="_Toc193452968"/>
       <w:r w:rsidRPr="00B442C1">
         <w:t>4.1.4</w:t>
       </w:r>
@@ -23242,97 +23238,97 @@
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>application is submitted online. TRA will not correspond with, or speak with, another person about an assessment without the applicant’s written approval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32187B71" w14:textId="09ADEAF9" w:rsidR="00ED7CAA" w:rsidRPr="00B442C1" w:rsidRDefault="00ED7CAA" w:rsidP="00ED7CAA">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t>An</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="009C2C55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>Agent Nomination Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> must be completed and uploaded in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> each time a new migration agent or representative is appointed. Information provided on the form will replace any previous migration agent or representative details held on an applicant’s TRA file. The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>Agent Nomination Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> is available on the TRA website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.tradesrecognitionaustralia.gov.au/policy-and-forms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Department of Home Affairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> provides advice about the use of migration agents in Australia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E6DCB3" w14:textId="38D712FB" w:rsidR="00184803" w:rsidRPr="00B442C1" w:rsidRDefault="00184803" w:rsidP="00184803">
       <w:pPr>
         <w:pStyle w:val="JRPBodyText1"/>
         <w:spacing w:before="175"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="111111"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -23417,51 +23413,51 @@
       </w:pPr>
       <w:bookmarkStart w:id="140" w:name="_Toc165654932"/>
       <w:bookmarkStart w:id="141" w:name="_Toc193452971"/>
       <w:r w:rsidRPr="00B442C1">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E21193" w:rsidRPr="00B442C1">
         <w:t>.3</w:t>
       </w:r>
       <w:r w:rsidR="00074AFD" w:rsidRPr="00B442C1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E21193" w:rsidRPr="00B442C1">
         <w:t>Privacy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
     </w:p>
     <w:p w14:paraId="7E9557AB" w14:textId="77777777" w:rsidR="00F415A4" w:rsidRPr="00B442C1" w:rsidRDefault="00F415A4" w:rsidP="00F415A4">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">The collection, use and disclosure of personal information by TRA is subject to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>Privacy Act 1988</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> (Privacy Act). Schedule 1 of the Privacy Act contains the Australian Privacy Principles (APPs), which prescribe the rules for handling personal information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425132C8" w14:textId="77777777" w:rsidR="00F415A4" w:rsidRPr="00B442C1" w:rsidRDefault="00F415A4" w:rsidP="00F415A4">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t>The Privacy Act defines ‘personal information’ as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4015FFA5" w14:textId="77777777" w:rsidR="00F415A4" w:rsidRPr="00B442C1" w:rsidRDefault="00F415A4" w:rsidP="00F415A4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorHAnsi"/>
@@ -23582,73 +23578,73 @@
       <w:r w:rsidRPr="00B442C1">
         <w:t>Under the Australian Privacy Principles</w:t>
       </w:r>
       <w:r w:rsidR="00CC33BC">
         <w:t xml:space="preserve"> (APPs)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:t>, the Department is required to have a clearly expressed and up to date policy about the way the Department manages personal information. This policy contains information about how you may access the personal information the Department holds about you, and how you may correct any inaccuracies in that information. We will correct your personal information if it is inaccurate (subject to restrictions on such access/alteration of records under the applicable provisions of any law of the Commonwealth).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CFE161" w14:textId="77777777" w:rsidR="00BC5304" w:rsidRPr="00B442C1" w:rsidRDefault="00BC5304" w:rsidP="00BC5304">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t>It also includes information as to how you may make a complaint about a breach of the Australian Privacy Principles, and how the Department will respond to such a complaint.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A05FE82" w14:textId="77777777" w:rsidR="00BC5304" w:rsidRPr="00B442C1" w:rsidRDefault="00BC5304" w:rsidP="00BC5304">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">A copy of the Department’s privacy policy is available on the Department’s website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.dewr.gov.au/privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5301AAE0" w14:textId="77777777" w:rsidR="00BC5304" w:rsidRPr="00B442C1" w:rsidRDefault="00BC5304" w:rsidP="00BC5304">
       <w:r w:rsidRPr="00B442C1">
         <w:t>More information about the Privacy Act, including a copy of the full text of the APPs, can be obtained from the Office of the Australian Information Commissioner’s website</w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.oaic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7968457D" w14:textId="44639725" w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidRDefault="000E41C0" w:rsidP="002C0E3F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="144" w:name="_Toc165654934"/>
       <w:bookmarkStart w:id="145" w:name="_Toc193452973"/>
       <w:r w:rsidRPr="00B442C1">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E21193" w:rsidRPr="00B442C1">
         <w:t>.3.2</w:t>
       </w:r>
       <w:r w:rsidR="00EB0B1A" w:rsidRPr="00B442C1">
         <w:tab/>
@@ -23833,51 +23829,51 @@
     </w:p>
     <w:p w14:paraId="4CBFE479" w14:textId="265CA419" w:rsidR="004D084A" w:rsidRPr="0078272B" w:rsidRDefault="00E21193" w:rsidP="0078272B">
       <w:pPr>
         <w:pStyle w:val="JRPdotpoints"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078272B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>ensuring compliance with the</w:t>
       </w:r>
       <w:r w:rsidR="0078272B" w:rsidRPr="0078272B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidR="0078272B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Commonwealth Fraud and Corruption Control Framework (2024)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0078272B" w:rsidRPr="0078272B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidR="00ED008E" w:rsidRPr="0078272B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>hrough the investigation of fraud and</w:t>
       </w:r>
       <w:r w:rsidR="0078272B" w:rsidRPr="0078272B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -26038,51 +26034,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>CANBERRA ACT 2601</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE4818C" w14:textId="5A502821" w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidRDefault="00E21193" w:rsidP="00B36E11">
       <w:pPr>
         <w:pStyle w:val="JRPAddress"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Email:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidR="0012682D" w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>privacy@dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0012682D" w:rsidRPr="00B442C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097189CB" w14:textId="067DABE5" w:rsidR="004D084A" w:rsidRPr="00B442C1" w:rsidRDefault="000E41C0" w:rsidP="009036D8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="175"/>
       </w:pPr>
       <w:bookmarkStart w:id="150" w:name="_3.4_False_and"/>
       <w:bookmarkStart w:id="151" w:name="_4.4_False_and"/>
       <w:bookmarkStart w:id="152" w:name="_Toc165654937"/>
       <w:bookmarkStart w:id="153" w:name="_Toc193452976"/>
       <w:bookmarkEnd w:id="150"/>
@@ -26201,51 +26197,51 @@
         </w:rPr>
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r w:rsidR="73A829A4" w:rsidRPr="0DDE3666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Code Act 1995</w:t>
       </w:r>
       <w:r w:rsidR="002613E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="73A829A4" w:rsidRPr="0DDE3666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">for making false or misleading statements and providing false or misleading information or documents. Further, through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidR="73A829A4" w:rsidRPr="0DDE3666">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Public Interest Criterion 4020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="73A829A4" w:rsidRPr="0DDE3666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, Home Affairs has established strict rules impacting on visa applications for applicants who are found to have provided </w:t>
       </w:r>
       <w:r w:rsidR="73A829A4" w:rsidRPr="0DDE3666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>bogus documents or false and misleading information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4DFCB3" w14:textId="02F677BB" w:rsidR="007F61DA" w:rsidRDefault="00224178" w:rsidP="00224178">
@@ -26341,51 +26337,51 @@
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="175"/>
       </w:pPr>
       <w:bookmarkStart w:id="154" w:name="_Toc165654938"/>
       <w:bookmarkStart w:id="155" w:name="_Toc193452977"/>
       <w:r w:rsidRPr="00B442C1">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00525957" w:rsidRPr="00B442C1">
         <w:t>.5</w:t>
       </w:r>
       <w:r w:rsidR="00525957" w:rsidRPr="00B442C1">
         <w:tab/>
         <w:t>Legislation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
     </w:p>
     <w:p w14:paraId="1FC83290" w14:textId="77777777" w:rsidR="00A97408" w:rsidRPr="00B442C1" w:rsidRDefault="00A97408" w:rsidP="00A97408">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t xml:space="preserve">TRA is the designated relevant assessing authority for a range of trade and associate professional occupations under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidRPr="00B442C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Migration Regulations 1994</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B442C1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E489381" w14:textId="06CB1918" w:rsidR="00A97408" w:rsidRPr="00B442C1" w:rsidRDefault="00A97408" w:rsidP="00A97408">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00B442C1">
         <w:t>Under Sub</w:t>
       </w:r>
       <w:r w:rsidR="008C4851" w:rsidRPr="00B442C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B442C1">
@@ -26489,98 +26485,98 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B442C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Enquiries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7352" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DD17322" w14:textId="462ABB0C" w:rsidR="00926635" w:rsidRPr="00B442C1" w:rsidRDefault="00B705A6">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r w:rsidRPr="00B442C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:u w:color="0000FF"/>
                 </w:rPr>
                 <w:t>jrpenquiries@dewr.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00926635" w:rsidRPr="00B442C1" w14:paraId="786964DB" w14:textId="77777777" w:rsidTr="00926635">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1636" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E9DEF7C" w14:textId="6BF7E23B" w:rsidR="00926635" w:rsidRPr="00B442C1" w:rsidRDefault="007821C3">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B442C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7352" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BF95CCA" w14:textId="48F8E70E" w:rsidR="00926635" w:rsidRPr="00B442C1" w:rsidRDefault="00B705A6">
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidRPr="00B442C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00926635" w:rsidRPr="00B442C1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E2602" w:rsidRPr="00B442C1" w14:paraId="6CAD5EC1" w14:textId="77777777" w:rsidTr="00926635">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
@@ -36913,70 +36909,70 @@
       <w:pPr>
         <w:spacing w:before="175" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004902A4" w:rsidRPr="00EE13B0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11920" w:h="16840"/>
       <w:pgMar w:top="600" w:right="980" w:bottom="280" w:left="760" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="3" w:space="720" w:equalWidth="0">
         <w:col w:w="1968" w:space="454"/>
         <w:col w:w="4716" w:space="591"/>
         <w:col w:w="2451"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22399301" w14:textId="77777777" w:rsidR="00FD2F39" w:rsidRDefault="00FD2F39">
+    <w:p w14:paraId="76467B66" w14:textId="77777777" w:rsidR="00B76BFB" w:rsidRDefault="00B76BFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C946C3" w14:textId="77777777" w:rsidR="00FD2F39" w:rsidRDefault="00FD2F39"/>
+    <w:p w14:paraId="08F8F138" w14:textId="77777777" w:rsidR="00B76BFB" w:rsidRDefault="00B76BFB"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20DADE0C" w14:textId="77777777" w:rsidR="00FD2F39" w:rsidRDefault="00FD2F39">
+    <w:p w14:paraId="35FE30D8" w14:textId="77777777" w:rsidR="00B76BFB" w:rsidRDefault="00B76BFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078537D2" w14:textId="77777777" w:rsidR="00FD2F39" w:rsidRDefault="00FD2F39"/>
+    <w:p w14:paraId="73A49BB8" w14:textId="77777777" w:rsidR="00B76BFB" w:rsidRDefault="00B76BFB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -37014,80 +37010,50 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47180C63" w14:textId="77777777" w:rsidR="00BD0EEB" w:rsidRDefault="00BD0EEB">
-[...28 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-545054091"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="198A2666" w14:textId="77777777" w:rsidR="005B78A1" w:rsidRDefault="005B78A1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -37099,51 +37065,51 @@
             <w:noProof/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="63EFD1A6" w14:textId="77777777" w:rsidR="005B78A1" w:rsidRDefault="005B78A1">
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-88771857"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="5EE51BAD" w14:textId="5B2AE64E" w:rsidR="00F27F02" w:rsidRDefault="00F27F02">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
@@ -37162,155 +37128,125 @@
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1663B4C9" w14:textId="528E4E42" w:rsidR="00F27F02" w:rsidRPr="00132E49" w:rsidRDefault="00F27F02" w:rsidP="00132E49">
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F2439F8" w14:textId="77777777" w:rsidR="00FD2F39" w:rsidRDefault="00FD2F39">
+    <w:p w14:paraId="468E4D1C" w14:textId="77777777" w:rsidR="00B76BFB" w:rsidRDefault="00B76BFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD0D795" w14:textId="77777777" w:rsidR="00FD2F39" w:rsidRDefault="00FD2F39"/>
+    <w:p w14:paraId="5C3102E9" w14:textId="77777777" w:rsidR="00B76BFB" w:rsidRDefault="00B76BFB"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="090E60D0" w14:textId="77777777" w:rsidR="00FD2F39" w:rsidRDefault="00FD2F39">
+    <w:p w14:paraId="258E1E4B" w14:textId="77777777" w:rsidR="00B76BFB" w:rsidRDefault="00B76BFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A4B334" w14:textId="77777777" w:rsidR="00FD2F39" w:rsidRDefault="00FD2F39"/>
+    <w:p w14:paraId="582CE6FB" w14:textId="77777777" w:rsidR="00B76BFB" w:rsidRDefault="00B76BFB"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F007C29" w14:textId="77777777" w:rsidR="00BD0EEB" w:rsidRDefault="00BD0EEB">
+  <w:p w14:paraId="075308F4" w14:textId="15FC8E52" w:rsidR="0006260C" w:rsidRDefault="0006260C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18888D4B" w14:textId="77777777" w:rsidR="00BD0EEB" w:rsidRDefault="00BD0EEB">
+  <w:p w14:paraId="741146A6" w14:textId="14EC9DFC" w:rsidR="0006260C" w:rsidRDefault="0006260C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59BA8B40" w14:textId="77777777" w:rsidR="00BD0EEB" w:rsidRDefault="00BD0EEB">
+  <w:p w14:paraId="437181D9" w14:textId="60B83600" w:rsidR="0006260C" w:rsidRDefault="0006260C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="075308F4" w14:textId="15FC8E52" w:rsidR="0006260C" w:rsidRDefault="0006260C">
+  <w:p w14:paraId="7937744A" w14:textId="395E87A1" w:rsidR="00ED1A5A" w:rsidRDefault="00ED1A5A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="741146A6" w14:textId="14EC9DFC" w:rsidR="0006260C" w:rsidRDefault="0006260C">
+  <w:p w14:paraId="44FA7424" w14:textId="7A8608EC" w:rsidR="004C42DC" w:rsidRDefault="004C42DC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...28 lines deleted...]
-<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03F7A892" w14:textId="547576E1" w:rsidR="00ED1A5A" w:rsidRDefault="00ED1A5A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02DF53E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="416AF132"/>
     <w:lvl w:ilvl="0" w:tplc="70525322">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -41699,51 +41635,53 @@
   </w:num>
   <w:num w:numId="34" w16cid:durableId="872039102">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="160200731">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="544414836">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="894975469">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="175001676">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="620459476">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="32"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D084A"/>
     <w:rsid w:val="00000110"/>
@@ -42425,50 +42363,51 @@
     <w:rsid w:val="004052EA"/>
     <w:rsid w:val="00405654"/>
     <w:rsid w:val="004058BE"/>
     <w:rsid w:val="004062EC"/>
     <w:rsid w:val="00406E18"/>
     <w:rsid w:val="00410195"/>
     <w:rsid w:val="00410F4D"/>
     <w:rsid w:val="0041130D"/>
     <w:rsid w:val="004118F8"/>
     <w:rsid w:val="00412D64"/>
     <w:rsid w:val="00413A54"/>
     <w:rsid w:val="004144FA"/>
     <w:rsid w:val="004147C8"/>
     <w:rsid w:val="00415690"/>
     <w:rsid w:val="00415C8F"/>
     <w:rsid w:val="0041608F"/>
     <w:rsid w:val="00416D62"/>
     <w:rsid w:val="0042042A"/>
     <w:rsid w:val="004208E4"/>
     <w:rsid w:val="0042126F"/>
     <w:rsid w:val="004217FB"/>
     <w:rsid w:val="00422CB9"/>
     <w:rsid w:val="00424DAE"/>
     <w:rsid w:val="00427635"/>
     <w:rsid w:val="00427871"/>
+    <w:rsid w:val="00430010"/>
     <w:rsid w:val="00430277"/>
     <w:rsid w:val="004324F9"/>
     <w:rsid w:val="00432606"/>
     <w:rsid w:val="0043336E"/>
     <w:rsid w:val="00433B88"/>
     <w:rsid w:val="00433BD3"/>
     <w:rsid w:val="00433DA7"/>
     <w:rsid w:val="00436990"/>
     <w:rsid w:val="004379CD"/>
     <w:rsid w:val="00443348"/>
     <w:rsid w:val="00443D48"/>
     <w:rsid w:val="00443FD6"/>
     <w:rsid w:val="0044470E"/>
     <w:rsid w:val="00444C8D"/>
     <w:rsid w:val="00445B47"/>
     <w:rsid w:val="00446421"/>
     <w:rsid w:val="00447DB4"/>
     <w:rsid w:val="00447F09"/>
     <w:rsid w:val="00450523"/>
     <w:rsid w:val="004509E5"/>
     <w:rsid w:val="00451435"/>
     <w:rsid w:val="00451685"/>
     <w:rsid w:val="004518F2"/>
     <w:rsid w:val="004532D6"/>
     <w:rsid w:val="004543FD"/>
@@ -43708,50 +43647,51 @@
     <w:rsid w:val="00B46BA3"/>
     <w:rsid w:val="00B473FB"/>
     <w:rsid w:val="00B50C33"/>
     <w:rsid w:val="00B52133"/>
     <w:rsid w:val="00B537CB"/>
     <w:rsid w:val="00B5460A"/>
     <w:rsid w:val="00B54717"/>
     <w:rsid w:val="00B54862"/>
     <w:rsid w:val="00B54A56"/>
     <w:rsid w:val="00B572FB"/>
     <w:rsid w:val="00B60F11"/>
     <w:rsid w:val="00B61393"/>
     <w:rsid w:val="00B621EF"/>
     <w:rsid w:val="00B62D0A"/>
     <w:rsid w:val="00B660C6"/>
     <w:rsid w:val="00B66918"/>
     <w:rsid w:val="00B66D67"/>
     <w:rsid w:val="00B675B1"/>
     <w:rsid w:val="00B705A6"/>
     <w:rsid w:val="00B70B0D"/>
     <w:rsid w:val="00B70E84"/>
     <w:rsid w:val="00B727F8"/>
     <w:rsid w:val="00B76107"/>
     <w:rsid w:val="00B766C2"/>
     <w:rsid w:val="00B76A96"/>
+    <w:rsid w:val="00B76BFB"/>
     <w:rsid w:val="00B81492"/>
     <w:rsid w:val="00B817FF"/>
     <w:rsid w:val="00B82638"/>
     <w:rsid w:val="00B82C5D"/>
     <w:rsid w:val="00B8468E"/>
     <w:rsid w:val="00B84A70"/>
     <w:rsid w:val="00B853A1"/>
     <w:rsid w:val="00B860F9"/>
     <w:rsid w:val="00B875AB"/>
     <w:rsid w:val="00B875FC"/>
     <w:rsid w:val="00B90119"/>
     <w:rsid w:val="00B90573"/>
     <w:rsid w:val="00B90601"/>
     <w:rsid w:val="00B90A27"/>
     <w:rsid w:val="00B9102F"/>
     <w:rsid w:val="00B91F11"/>
     <w:rsid w:val="00B9309B"/>
     <w:rsid w:val="00B93FC5"/>
     <w:rsid w:val="00B94ABB"/>
     <w:rsid w:val="00B95361"/>
     <w:rsid w:val="00B95DCD"/>
     <w:rsid w:val="00B964B2"/>
     <w:rsid w:val="00B96E27"/>
     <w:rsid w:val="00B97241"/>
     <w:rsid w:val="00B97D76"/>
@@ -43893,50 +43833,51 @@
     <w:rsid w:val="00C7117E"/>
     <w:rsid w:val="00C71EB0"/>
     <w:rsid w:val="00C72446"/>
     <w:rsid w:val="00C72E89"/>
     <w:rsid w:val="00C75014"/>
     <w:rsid w:val="00C75293"/>
     <w:rsid w:val="00C75EE4"/>
     <w:rsid w:val="00C76332"/>
     <w:rsid w:val="00C80364"/>
     <w:rsid w:val="00C80E81"/>
     <w:rsid w:val="00C80F12"/>
     <w:rsid w:val="00C81622"/>
     <w:rsid w:val="00C823B1"/>
     <w:rsid w:val="00C826BF"/>
     <w:rsid w:val="00C82AE6"/>
     <w:rsid w:val="00C82E95"/>
     <w:rsid w:val="00C83037"/>
     <w:rsid w:val="00C838DC"/>
     <w:rsid w:val="00C8475B"/>
     <w:rsid w:val="00C849F0"/>
     <w:rsid w:val="00C84A1E"/>
     <w:rsid w:val="00C86D7C"/>
     <w:rsid w:val="00C87173"/>
     <w:rsid w:val="00C87287"/>
     <w:rsid w:val="00C87702"/>
+    <w:rsid w:val="00C87776"/>
     <w:rsid w:val="00C90526"/>
     <w:rsid w:val="00C913F8"/>
     <w:rsid w:val="00C91716"/>
     <w:rsid w:val="00C919CE"/>
     <w:rsid w:val="00C924EB"/>
     <w:rsid w:val="00C929AF"/>
     <w:rsid w:val="00C94065"/>
     <w:rsid w:val="00C94294"/>
     <w:rsid w:val="00C94773"/>
     <w:rsid w:val="00C95BA8"/>
     <w:rsid w:val="00C964A5"/>
     <w:rsid w:val="00C964BE"/>
     <w:rsid w:val="00C967DE"/>
     <w:rsid w:val="00C970F1"/>
     <w:rsid w:val="00CA0DBD"/>
     <w:rsid w:val="00CA13D5"/>
     <w:rsid w:val="00CA1748"/>
     <w:rsid w:val="00CA1CB2"/>
     <w:rsid w:val="00CA1DBE"/>
     <w:rsid w:val="00CA2C80"/>
     <w:rsid w:val="00CA3175"/>
     <w:rsid w:val="00CA399E"/>
     <w:rsid w:val="00CA3F58"/>
     <w:rsid w:val="00CA3FE8"/>
     <w:rsid w:val="00CA42D0"/>
@@ -44096,50 +44037,51 @@
     <w:rsid w:val="00D83B1C"/>
     <w:rsid w:val="00D84263"/>
     <w:rsid w:val="00D848E8"/>
     <w:rsid w:val="00D85EF8"/>
     <w:rsid w:val="00D86769"/>
     <w:rsid w:val="00D87664"/>
     <w:rsid w:val="00D90878"/>
     <w:rsid w:val="00D90A47"/>
     <w:rsid w:val="00D91BFB"/>
     <w:rsid w:val="00D92E43"/>
     <w:rsid w:val="00D9358A"/>
     <w:rsid w:val="00D94214"/>
     <w:rsid w:val="00D948B6"/>
     <w:rsid w:val="00D94BBC"/>
     <w:rsid w:val="00D94DC1"/>
     <w:rsid w:val="00D97E4B"/>
     <w:rsid w:val="00DA0B0A"/>
     <w:rsid w:val="00DA1338"/>
     <w:rsid w:val="00DA13A3"/>
     <w:rsid w:val="00DA1F10"/>
     <w:rsid w:val="00DA22C1"/>
     <w:rsid w:val="00DA24B8"/>
     <w:rsid w:val="00DA4914"/>
     <w:rsid w:val="00DA568C"/>
     <w:rsid w:val="00DA6856"/>
+    <w:rsid w:val="00DA6F2D"/>
     <w:rsid w:val="00DA7482"/>
     <w:rsid w:val="00DA79DA"/>
     <w:rsid w:val="00DA7A05"/>
     <w:rsid w:val="00DB091F"/>
     <w:rsid w:val="00DB15EB"/>
     <w:rsid w:val="00DB1AD3"/>
     <w:rsid w:val="00DB1EBE"/>
     <w:rsid w:val="00DB23CA"/>
     <w:rsid w:val="00DB4357"/>
     <w:rsid w:val="00DB443D"/>
     <w:rsid w:val="00DB5B32"/>
     <w:rsid w:val="00DB693F"/>
     <w:rsid w:val="00DB6DB6"/>
     <w:rsid w:val="00DC0DA2"/>
     <w:rsid w:val="00DC12D5"/>
     <w:rsid w:val="00DC2666"/>
     <w:rsid w:val="00DC4783"/>
     <w:rsid w:val="00DC4C6F"/>
     <w:rsid w:val="00DC5489"/>
     <w:rsid w:val="00DC5612"/>
     <w:rsid w:val="00DC5C66"/>
     <w:rsid w:val="00DC5D4F"/>
     <w:rsid w:val="00DC7796"/>
     <w:rsid w:val="00DC7FD4"/>
     <w:rsid w:val="00DD05E4"/>
@@ -44650,51 +44592,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="45987585"/>
-  <w15:docId w15:val="{946705F2-3B45-4D39-A18D-CCA79568B9FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -46782,51 +46723,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2131970078">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/skills-assessment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/help/contact-us" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dese.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2017C00582" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au/news" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/air-conditioning-and-refrigeration-mechanic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/employment-verification-report" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/skills-progress-report" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/help-support/meeting-our-requirements/providing-accurate-information" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A03712" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/3.0/au/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/electrician-general-and-electrician-special-class" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawinsider.com/dictionary/extended-leave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.counterfraud.gov.au/library/framework-2024" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/visas/working-in-australia/skill-occupation-list" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/C2017C00283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dewr.gov.au/privacy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F1996B03551" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/3.0/au/legalcode" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/migrant-plumbers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/employment-verification-report" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dewr.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.homeaffairs.gov.au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2023L00320" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/visas/working-in-australia/skill-occupation-list" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsc.gov.au/working-aps/integrity/integrity-resources/code-of-conduct" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/skills-assessment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2017C00582" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/employment-verification-report" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/3.0/au/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au/news" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A03712" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/electrician-general-and-electrician-special-class" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawinsider.com/dictionary/extended-leave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.counterfraud.gov.au/library/framework-2024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F1996B03551" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/3.0/au/legalcode" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/visas/working-in-australia/skill-occupation-list" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/C2017C00283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dewr.gov.au/privacy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dewr.gov.au" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.homeaffairs.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/migrant-plumbers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/employment-verification-report" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/help/contact-us" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsc.gov.au/working-aps/integrity/integrity-resources/code-of-conduct" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dese.gov.au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/visas/working-in-australia/skill-occupation-list" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2023L00320" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/skills-progress-report" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/help-support/meeting-our-requirements/providing-accurate-information" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/air-conditioning-and-refrigeration-mechanic" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -47072,122 +47013,376 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f336038c2e659fc61d4c06200f1ecab6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ebf974b-c227-44a5-857d-b2e1c62850af" xmlns:ns3="e359b447-d7b2-46dd-8a26-50e74bbf44bd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87afce543211b888e33e198561a52244" ns2:_="" ns3:_="">
+    <xsd:import namespace="7ebf974b-c227-44a5-857d-b2e1c62850af"/>
+    <xsd:import namespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:OrderNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:Block_x0020_Type" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ebf974b-c227-44a5-857d-b2e1c62850af" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7147e460-a74b-4414-8224-31362e5846fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="OrderNumber" ma:index="19" nillable="true" ma:displayName="Order Number" ma:format="Dropdown" ma:internalName="OrderNumber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Block_x0020_Type" ma:index="20" nillable="true" ma:displayName="Block Type" ma:default="Reason" ma:format="Dropdown" ma:internalName="Block_x0020_Type">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Reason"/>
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Important"/>
+          <xsd:enumeration value="Signature"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9ca3b681-5898-4f39-8435-b9e5450a70e4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e359b447-d7b2-46dd-8a26-50e74bbf44bd">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Block_x0020_Type xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">Reason</Block_x0020_Type>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e359b447-d7b2-46dd-8a26-50e74bbf44bd" xsi:nil="true"/>
+    <OrderNumber xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8B24D4-805B-4559-8F3B-6ADA3206125A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C31D5070-04A5-48C0-9466-A2DB9B79DD81}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B4BB6D4-6FA5-4FC5-8624-A87CDD9EFF06}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15665BD8-BB22-4973-B52C-ED988866426D}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>30</Pages>
-  <Words>10140</Words>
-  <Characters>57801</Characters>
+  <Words>9153</Words>
+  <Characters>50166</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>481</Lines>
-  <Paragraphs>135</Paragraphs>
+  <Lines>1284</Lines>
+  <Paragraphs>775</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Microsoft Word - Job Ready Program Participant Guidelines.docx</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>67806</CharactersWithSpaces>
+  <CharactersWithSpaces>58884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Microsoft Word - Job Ready Program Participant Guidelines.docx</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>BS2753</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-06-14T11:56:26Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
+    <vt:lpwstr>2026-04-23T22:22:19Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>00641579-b159-4166-a02b-55a3001bda79</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
+    <vt:lpwstr>13fe6922-22c6-4f8a-ab0c-99470a293aed</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F</vt:lpwstr>
   </property>
 </Properties>
 </file>