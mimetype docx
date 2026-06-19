--- v0 (2026-04-04)
+++ v1 (2026-06-19)
@@ -1,180 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1789F15C" w14:textId="33781963" w:rsidR="00067075" w:rsidRDefault="003A2EFF" w:rsidP="00DE0402">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0368C25A" wp14:editId="1EC0F928">
             <wp:extent cx="2383155" cy="727075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2383155" cy="727075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="584B30EC" wp14:editId="2172C375">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-900431</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7559675" cy="1676964"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3" descr="Rectangle&#10;&#10;Description automatically generated with low confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3" descr="Rectangle&#10;&#10;Description automatically generated with low confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7643844" cy="1695635"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E1914A" w14:textId="4D8F9C99" w:rsidR="00EC6A53" w:rsidRDefault="00EC6A53" w:rsidP="00067075">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0"/>
         <w:sectPr w:rsidR="00EC6A53" w:rsidSect="00DE0402">
-          <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1418" w:bottom="1418" w:left="1418" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="252AD9A5" w14:textId="0E864197" w:rsidR="00401B0B" w:rsidRPr="00401B0B" w:rsidRDefault="00401B0B" w:rsidP="00401B0B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401B0B">
         <w:rPr>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t>Evidence requirements for the Offshore Skills Assessment Program</w:t>
       </w:r>
@@ -200,51 +192,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008407C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This factsheet provides a summary of evidence requirements for applicants applying for a skills assessment under the Offshore Skills Assessment Program (‘OSAP’).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F00AD2D" w14:textId="77777777" w:rsidR="00401B0B" w:rsidRPr="008407C8" w:rsidRDefault="00401B0B" w:rsidP="00401B0B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008407C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligibility requirements and detailed assessment information can be found on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="008407C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>OSAP webpage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008407C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or from your Trades Recognition Australia-Approved Registered Training Organisation (‘TRA-Approved RTO’).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78004E28" w14:textId="77777777" w:rsidR="00401B0B" w:rsidRPr="008407C8" w:rsidRDefault="00401B0B" w:rsidP="00DC6A92">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -323,51 +315,67 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008407C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>What evidence do I need to provide for the Documentary Evidence Assessment?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B747FB" w14:textId="39C18065" w:rsidR="00401B0B" w:rsidRPr="008407C8" w:rsidRDefault="00401B0B" w:rsidP="00401B0B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008407C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Your TRA-Approved RTO will provide details of all of the evidence you will require, but at a minimum it will include:</w:t>
+        <w:t xml:space="preserve">Your TRA-Approved RTO will provide details of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008407C8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008407C8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the evidence you will require, but at a minimum it will include:</w:t>
       </w:r>
       <w:r w:rsidR="0068246B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135170C8" w14:textId="77777777" w:rsidR="00401B0B" w:rsidRPr="008407C8" w:rsidRDefault="00401B0B" w:rsidP="00401B0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008407C8">
         <w:rPr>
@@ -877,98 +885,114 @@
       </w:pPr>
       <w:r w:rsidRPr="008407C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If you are self-employed, speak to your TRA-approved RTO about the required evidence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09EE2B1C" w14:textId="77777777" w:rsidR="00401B0B" w:rsidRPr="008407C8" w:rsidRDefault="00401B0B" w:rsidP="00401B0B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008407C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For information on the required length of time your evidence must cover, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="008407C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>part 2.2 of the OSAP Applicant Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008407C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F88660" w14:textId="77777777" w:rsidR="00401B0B" w:rsidRPr="008407C8" w:rsidRDefault="00401B0B" w:rsidP="00DC6A92">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008407C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>What evidence do I need to provide for the Technical Assessment?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="667DCFC4" w14:textId="038379D9" w:rsidR="00401B0B" w:rsidRPr="008407C8" w:rsidRDefault="00F77D9F" w:rsidP="00F77D9F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008407C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your TRA-Approved RTO will provide details of all of the evidence you will require, but applicants without a relevant Australian qualification will, at a minimum, need to provide specified evidence (photographic, documentary or video evidence) </w:t>
+        <w:t xml:space="preserve">Your TRA-Approved RTO will provide details of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008407C8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008407C8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the evidence you will require, but applicants without a relevant Australian qualification will, at a minimum, need to provide specified evidence (photographic, documentary or video evidence) </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk109823280"/>
       <w:r w:rsidRPr="008407C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">to demonstrate </w:t>
       </w:r>
       <w:r w:rsidR="001D17DD" w:rsidRPr="008407C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">that they have the </w:t>
       </w:r>
       <w:r w:rsidRPr="008407C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>skills for each unit of competency/cluster of competencies</w:t>
       </w:r>
       <w:r w:rsidR="001D17DD" w:rsidRPr="008407C8">
         <w:rPr>
@@ -1056,60 +1080,50 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14FC0874" w14:textId="1381267D" w:rsidR="00662A42" w:rsidRDefault="00662A42">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CAE4294" wp14:editId="27059DC9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>419784</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="198000"/>
               <wp:effectExtent l="0" t="0" r="0" b="5715"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Rectangle 5">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1163,51 +1177,51 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="69075FF5" id="Rectangle 5" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:33.05pt;width:595.3pt;height:15.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyyYXCeAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0E6SuoUwQpMgwo&#10;2mLp0LMiS7EBWdQoJU7260fJjtO1xQ7DfJBJkfz4EMmb231j2E6hr8EWfHSWc6ashLK2m4L/eF5+&#10;ueLMB2FLYcCqgh+U57ezz59uWjdVY6jAlAoZgVg/bV3BqxDcNMu8rFQj/Bk4ZUmoARsRiMVNVqJo&#10;Cb0x2TjPL7IWsHQIUnlPt3edkM8SvtZKhketvQrMFJxiC+nEdK7jmc1uxHSDwlW17MMQ/xBFI2pL&#10;TgeoOxEE22L9DqqpJYIHHc4kNBloXUuVcqBsRvmbbFaVcCrlQsXxbiiT/3+w8mG3ck9IZWidn3oi&#10;YxZ7jU38U3xsn4p1GIql9oFJurw8v8jp40ySbHR9FWmCyU7WDn34qqBhkSg40mOkGondvQ+d6lEl&#10;OvNg6nJZG5MY3KwXBtlO0MNN8sl4ctGj/6FmbFS2EM06xHiTnXJJVDgYFfWM/a40q0uKfpwiSW2m&#10;Bj9CSmXDqBNVolSd+/OUZwc/WKRME2BE1uR/wO4BYgu/x+5gev1oqlKXDsb53wLrjAeL5BlsGIyb&#10;2gJ+BGAoq95zp38sUleaWKU1lIcnZAjdjHgnlzW9273w4UkgDQU9NQ16eKRDG2gLDj3FWQX466P7&#10;qE+9SlLOWhqygvufW4GKM/PNUhdfjyaTOJWJmZxfjonB15L1a4ndNgugdhjRSnEykVE/mCOpEZoX&#10;2gfz6JVEwkryXXAZ8MgsQjf8tFGkms+TGk2iE+HerpyM4LGqsS+f9y8CXd+8gdr+AY4DKaZverjT&#10;jZYW5tsAuk4NfqprX2+a4tQ4/caJa+I1n7ROe3H2GwAA//8DAFBLAwQUAAYACAAAACEAY5DhSOEA&#10;AAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTIgWSZlMFqgrEiRYOHN14&#10;G0fE6yh2m/D3uCe4jLQa7cy8cj3bXpxp9J1jhHSRgCBunO64Rfj82N49gvBBsVa9Y0L4IQ/r6vqq&#10;VIV2E+/ovA+tiCHsC4VgQhgKKX1jyCq/cANx9I5utCrEc2ylHtUUw20vl0mSSas6jg1GDfRsqPne&#10;nyzCkerN8vXrqZZTnadvL4PZbd9nxNubebOKUq9ABJrD3wdcGOJ+qOKwgzux9qJHiDQBIctSEBc3&#10;zZMMxAEhf7gHWZXyP0T1CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALLJhcJ4AgAAXwUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGOQ4UjhAAAA&#10;DAEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="#404246" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="632A6251" w14:textId="3B99EE7A" w:rsidR="00662A42" w:rsidRPr="00DC6A92" w:rsidRDefault="00662A42">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC6A92">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3494854F" wp14:editId="5A637210">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>415974</wp:posOffset>
@@ -1299,80 +1313,50 @@
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="308786B6" w14:textId="77777777" w:rsidR="006B0B39" w:rsidRDefault="006B0B39" w:rsidP="0051352E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0ECC2C28" w14:textId="77777777" w:rsidR="006B0B39" w:rsidRDefault="006B0B39" w:rsidP="0051352E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B41E899C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1C462C2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -2045,78 +2029,82 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="927006767">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="653531095">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="816999578">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2114282843">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1851529266">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1930651345">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC3BA4"/>
     <w:rsid w:val="00011DD1"/>
     <w:rsid w:val="00052BBC"/>
     <w:rsid w:val="00067075"/>
     <w:rsid w:val="000A453D"/>
+    <w:rsid w:val="000E283C"/>
     <w:rsid w:val="00111085"/>
     <w:rsid w:val="00157F35"/>
     <w:rsid w:val="001C5B56"/>
     <w:rsid w:val="001D17DD"/>
     <w:rsid w:val="00217EAB"/>
     <w:rsid w:val="0022498C"/>
     <w:rsid w:val="0022626C"/>
     <w:rsid w:val="002724D0"/>
     <w:rsid w:val="002A7840"/>
     <w:rsid w:val="002B1CE5"/>
     <w:rsid w:val="002F4DB3"/>
     <w:rsid w:val="00350FFA"/>
     <w:rsid w:val="00382F07"/>
     <w:rsid w:val="003A2EFF"/>
     <w:rsid w:val="00401B0B"/>
     <w:rsid w:val="00414677"/>
     <w:rsid w:val="00453C04"/>
     <w:rsid w:val="00497764"/>
     <w:rsid w:val="0051251C"/>
     <w:rsid w:val="0051352E"/>
     <w:rsid w:val="00517DA7"/>
     <w:rsid w:val="00520A33"/>
     <w:rsid w:val="00527AE4"/>
     <w:rsid w:val="0055569D"/>
     <w:rsid w:val="00572D27"/>
@@ -2139,50 +2127,51 @@
     <w:rsid w:val="007E4F3F"/>
     <w:rsid w:val="0080048B"/>
     <w:rsid w:val="008407C8"/>
     <w:rsid w:val="00842C50"/>
     <w:rsid w:val="008507C1"/>
     <w:rsid w:val="00861934"/>
     <w:rsid w:val="008E22BA"/>
     <w:rsid w:val="008F0AC9"/>
     <w:rsid w:val="00900F7F"/>
     <w:rsid w:val="0093473D"/>
     <w:rsid w:val="00944ECC"/>
     <w:rsid w:val="00967D43"/>
     <w:rsid w:val="00972F57"/>
     <w:rsid w:val="00995280"/>
     <w:rsid w:val="00A011A5"/>
     <w:rsid w:val="00A24E6E"/>
     <w:rsid w:val="00A43694"/>
     <w:rsid w:val="00A56FC7"/>
     <w:rsid w:val="00A668BF"/>
     <w:rsid w:val="00A72575"/>
     <w:rsid w:val="00A74071"/>
     <w:rsid w:val="00A754E4"/>
     <w:rsid w:val="00AA124A"/>
     <w:rsid w:val="00AA2A96"/>
     <w:rsid w:val="00AD09E6"/>
+    <w:rsid w:val="00AD2AFB"/>
     <w:rsid w:val="00AF621C"/>
     <w:rsid w:val="00B100CC"/>
     <w:rsid w:val="00B456C5"/>
     <w:rsid w:val="00B550B2"/>
     <w:rsid w:val="00B6689D"/>
     <w:rsid w:val="00B72368"/>
     <w:rsid w:val="00B96408"/>
     <w:rsid w:val="00BA4556"/>
     <w:rsid w:val="00BE4A79"/>
     <w:rsid w:val="00BF3173"/>
     <w:rsid w:val="00C142C1"/>
     <w:rsid w:val="00C54D58"/>
     <w:rsid w:val="00C573E1"/>
     <w:rsid w:val="00C60222"/>
     <w:rsid w:val="00C736D3"/>
     <w:rsid w:val="00C93CC8"/>
     <w:rsid w:val="00C95DF6"/>
     <w:rsid w:val="00CB3BD8"/>
     <w:rsid w:val="00CC3BA4"/>
     <w:rsid w:val="00D46C85"/>
     <w:rsid w:val="00DA1B7B"/>
     <w:rsid w:val="00DB79DF"/>
     <w:rsid w:val="00DC6A92"/>
     <w:rsid w:val="00DE0402"/>
     <w:rsid w:val="00DF19F1"/>
@@ -2208,51 +2197,50 @@
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="657E4995"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E8192881-B5D8-4A97-B235-2162A00E8034}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3367,51 +3355,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="501089812">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/22-documentary-evidence-assessment" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/22-documentary-evidence-assessment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="DESE">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="002D3F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="002D3F"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="F26322"/>
       </a:accent2>
       <a:accent3>
@@ -3648,341 +3636,180 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...42 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...16 lines deleted...]
-    <xsd:import namespace="ac66cff4-b0ee-4863-94d2-8c70a4f03800"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f336038c2e659fc61d4c06200f1ecab6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ebf974b-c227-44a5-857d-b2e1c62850af" xmlns:ns3="e359b447-d7b2-46dd-8a26-50e74bbf44bd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87afce543211b888e33e198561a52244" ns2:_="" ns3:_="">
+    <xsd:import namespace="7ebf974b-c227-44a5-857d-b2e1c62850af"/>
+    <xsd:import namespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
-[...9 lines deleted...]
-                <xsd:element ref="ns4:DepartmentStream" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:OrderNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:Block_x0020_Type" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ebf974b-c227-44a5-857d-b2e1c62850af" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="9" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:hidden="true" ma:internalName="PublishingExpirationDate">
-[...15 lines deleted...]
-    <xsd:element name="la020d86e283469abb02d1589f8af8a1" ma:index="10" nillable="true" ma:taxonomy="true" ma:internalName="la020d86e283469abb02d1589f8af8a1" ma:taxonomyFieldName="ItemFunction" ma:displayName="ItemFunction" ma:default="" ma:fieldId="{5a020d86-e283-469a-bb02-d1589f8af8a1}" ma:taxonomyMulti="true" ma:sspId="e520a5ab-959b-4497-846e-ecf021209760" ma:termSetId="500dca29-876a-49bd-b8dc-c6f280456533" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7147e460-a74b-4414-8224-31362e5846fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="11" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:description="" ma:hidden="true" ma:list="{d6138047-387a-4e95-b03f-01c654819da7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e72c3662-d489-4d5c-a678-b18c0e8aeb72">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="OrderNumber" ma:index="19" nillable="true" ma:displayName="Order Number" ma:format="Dropdown" ma:internalName="OrderNumber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Block_x0020_Type" ma:index="20" nillable="true" ma:displayName="Block Type" ma:default="Reason" ma:format="Dropdown" ma:internalName="Block_x0020_Type">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Reason"/>
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Important"/>
+          <xsd:enumeration value="Signature"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9ca3b681-5898-4f39-8435-b9e5450a70e4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e359b447-d7b2-46dd-8a26-50e74bbf44bd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...143 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="20" ma:displayName="Keywords"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
@@ -4024,160 +3851,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Block_x0020_Type xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">Reason</Block_x0020_Type>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e359b447-d7b2-46dd-8a26-50e74bbf44bd" xsi:nil="true"/>
+    <OrderNumber xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838063CB-09CF-4DB4-855D-B301AD731CBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FE0262B-C0D7-4351-B9BF-1F3E98F94A38}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E18D746-43D1-4E53-90ED-3C08B8C1FE8E}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D5C3351-D3AE-4025-91D6-C6C485CF0619}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBDA1946-8AAF-4408-8B8F-928F93CEF9E4}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>531</Words>
-  <Characters>3161</Characters>
+  <Words>522</Words>
+  <Characters>2992</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>225</Lines>
-  <Paragraphs>167</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>0008_DEWR A4 factsheet portrait</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3525</CharactersWithSpaces>
+  <CharactersWithSpaces>3484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>0008_DEWR A4 factsheet portrait</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>MORRIS,Rebecca</dc:creator>
-  <cp:keywords>0008_DEWR A4 factsheet portrait</cp:keywords>
+  <dc:creator/>
+  <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-06-24T04:07:00Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
+    <vt:lpwstr>2026-04-24T00:06:51Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>f5e3f0d6-81ac-4bab-83b5-5d429dacc10b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
+    <vt:lpwstr>2d6cf132-60d9-49c3-bc20-3f2478c00861</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F</vt:lpwstr>
   </property>
 </Properties>
 </file>