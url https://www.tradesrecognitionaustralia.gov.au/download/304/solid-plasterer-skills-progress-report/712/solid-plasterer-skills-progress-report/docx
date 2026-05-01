--- v0 (2025-10-06)
+++ v1 (2026-05-01)
@@ -1784,120 +1784,118 @@
             </w:r>
             <w:r w:rsidR="00664FB8" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> this</w:t>
             </w:r>
             <w:r w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> employer?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3701C0F8" w14:textId="76CDC0AD" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00C91A35" w:rsidP="000E482E">
+          <w:p w14:paraId="3701C0F8" w14:textId="76CDC0AD" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5954AE21" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00C91A35" w:rsidP="000E482E">
+          <w:p w14:paraId="5954AE21" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2076,119 +2074,117 @@
             <w:r w:rsidR="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Solid Plasterer</w:t>
             </w:r>
             <w:r w:rsidR="007A3A6C" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE0EDB7" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00C91A35" w:rsidP="000E482E">
+          <w:p w14:paraId="1AE0EDB7" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="420C5042" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00C91A35" w:rsidP="000E482E">
+          <w:p w14:paraId="420C5042" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2754,121 +2750,119 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is this a new supervisor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="516C2A9B" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00C91A35" w:rsidP="000E482E">
+          <w:p w14:paraId="516C2A9B" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1812748523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DAB51CD" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00C91A35" w:rsidP="000E482E">
+          <w:p w14:paraId="3DAB51CD" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939754808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
@@ -2887,70 +2881,69 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you want your supervisor details updated?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDB6EA7" w14:textId="53DC4225" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00C91A35" w:rsidP="000E482E">
+          <w:p w14:paraId="6FDB6EA7" w14:textId="53DC4225" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1925143821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
             <w:r w:rsidR="00072BED">
@@ -2979,72 +2972,71 @@
               <w:t>The change is permanent</w:t>
             </w:r>
             <w:r w:rsidR="00072BED" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50310231" w14:textId="3D190DA3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00BD0790" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11E9D8F2" w14:textId="620035B3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00C91A35" w:rsidP="00072BED">
+          <w:p w14:paraId="11E9D8F2" w14:textId="620035B3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00072BED">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="465554205"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidR="00072BED">
@@ -3690,157 +3682,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and implementing the work health and safety procedures required to complete tasks safely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6508A0B8" w14:textId="1F3F7614" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="6508A0B8" w14:textId="1F3F7614" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="385688294"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="170A8EB5" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="170A8EB5" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="397103817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B1183C2" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="0B1183C2" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1568104659"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0894287F" w14:textId="69D2802A" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -3864,149 +3853,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Using and understanding the required Personal Protective Equipment (PPE) needed to undertake all tasks and duties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04443982" w14:textId="7C3594F0" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="04443982" w14:textId="7C3594F0" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1317525765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="485EF5AF" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="485EF5AF" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="150262133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E042305" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="7E042305" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="764117859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="16D37EDC" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4035,157 +4021,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Levelling and straightening corners, angles, wall, and ceiling surfaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67A463FC" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="67A463FC" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1235315434"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="289CAC4A" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="289CAC4A" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-732157524"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D8A6262" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="1D8A6262" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-23484657"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02DA6A38" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4209,146 +4192,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cleaning and preparing surfaces by stapling wire-mesh frames to them or by roughening with mechanical hammers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35F87E30" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="35F87E30" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1446344634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="190DD94C" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="190DD94C" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1735815260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4355F4A1" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="4355F4A1" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-988637070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="515C4FAF" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4370,146 +4350,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mixing and applying coats of plaster, cement and render to structures using trowels, and levelling and smoothing coats to uniform thickness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E904E21" w14:textId="3354525E" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="6E904E21" w14:textId="3354525E" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1637526992"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3112317D" w14:textId="01201BD5" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="3112317D" w14:textId="01201BD5" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1681470614"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="220158A9" w14:textId="47D8695C" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="220158A9" w14:textId="47D8695C" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1524083223"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="28B3137A" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4530,146 +4507,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Creating decorative textures in finishing coats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBA310C" w14:textId="624E6C9B" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="2CBA310C" w14:textId="624E6C9B" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="565761953"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF8675B" w14:textId="6CC1B6D8" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="7DF8675B" w14:textId="6CC1B6D8" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1322032529"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA211A2" w14:textId="5E9078EC" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="3DA211A2" w14:textId="5E9078EC" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2070876323"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0D8B4C32" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4691,146 +4665,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rendering exterior walls and moulds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0421C218" w14:textId="677BEAB2" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="0421C218" w14:textId="677BEAB2" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="831265263"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1FD87B" w14:textId="17E79D43" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="1E1FD87B" w14:textId="17E79D43" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="568389345"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46C09E48" w14:textId="2B88CAB7" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="46C09E48" w14:textId="2B88CAB7" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1411929045"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="66850174" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4851,146 +4822,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and selecting the correct procedure and finish for each situation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67DFB361" w14:textId="39D58AE0" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="67DFB361" w14:textId="39D58AE0" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1266733445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF190E5" w14:textId="503D7649" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="0BF190E5" w14:textId="503D7649" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1321546707"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D504FF2" w14:textId="60EFB039" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="4D504FF2" w14:textId="60EFB039" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2140021347"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1D17DDF1" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5012,146 +4980,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Erecting and dismantling restricted height scaffolding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7472A98B" w14:textId="72259623" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="7472A98B" w14:textId="72259623" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2029056865"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDF20AB" w14:textId="2DE938E7" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="6DDF20AB" w14:textId="2DE938E7" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1125115997"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23F544F9" w14:textId="6738BBE6" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="23F544F9" w14:textId="6738BBE6" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1419254287"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1363B9E2" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5172,146 +5137,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Following plans, instructions, and site rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76048B70" w14:textId="068D596C" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="76048B70" w14:textId="068D596C" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1105573666"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27662C05" w14:textId="77AC492A" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="27662C05" w14:textId="77AC492A" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1246107145"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15B377B0" w14:textId="277FD4A8" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="15B377B0" w14:textId="277FD4A8" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="551974504"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21035370" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5476,157 +5438,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fixing precast cornices and panel mouldings, ceiling centres and other plaster fittings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7904E6B6" w14:textId="370534F9" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="7904E6B6" w14:textId="370534F9" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1232693539"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C13DF1C" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="4C13DF1C" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-133329876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31630CEA" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="31630CEA" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1456470621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7139F84A" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -5659,154 +5618,151 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Calculating the area to be coated, the correct order of preparation and application, and the amount of people and materials required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="359A273D" w14:textId="5A8CFFF9" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="359A273D" w14:textId="5A8CFFF9" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-600652704"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75E03163" w14:textId="09C40E8B" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="75E03163" w14:textId="09C40E8B" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1281139"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D3A830" w14:textId="416E967B" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="34D3A830" w14:textId="416E967B" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1192959992"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36E811C7" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -6204,146 +6160,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> plasterer’s hawk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBE45F1" w14:textId="6A58579B" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="4DBE45F1" w14:textId="6A58579B" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1664919991"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="178E12BC" w14:textId="5A25BC8F" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="178E12BC" w14:textId="5A25BC8F" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1746561537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40716427" w14:textId="74BF9F53" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="40716427" w14:textId="74BF9F53" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-961409116"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2410C189" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6462,146 +6415,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> texture guns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="561A41C0" w14:textId="7C6D6BA2" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="561A41C0" w14:textId="7C6D6BA2" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1755549405"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48595324" w14:textId="0CC72DDA" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="48595324" w14:textId="0CC72DDA" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="94062807"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25D7779A" w14:textId="5036AB62" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="25D7779A" w14:textId="5036AB62" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1030952505"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C70AF95" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6661,146 +6611,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ladders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="243CC2CD" w14:textId="3608F64E" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="243CC2CD" w14:textId="3608F64E" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2063973482"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A09F89C" w14:textId="6FA2005C" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="4A09F89C" w14:textId="6FA2005C" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1929190410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9343BF" w14:textId="4D5C7D9B" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="7B9343BF" w14:textId="4D5C7D9B" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1375545951"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="62F89057" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6819,146 +6766,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maintaining tools, equipment, and work areas in good and safe condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51A80DA7" w14:textId="29B3F3F5" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="51A80DA7" w14:textId="29B3F3F5" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-709722694"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37209E4E" w14:textId="152998E4" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="37209E4E" w14:textId="152998E4" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1686406456"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7965D99E" w14:textId="047AFE75" w:rsidR="003B70F3" w:rsidRDefault="00C91A35" w:rsidP="003B70F3">
+          <w:p w14:paraId="7965D99E" w14:textId="047AFE75" w:rsidR="003B70F3" w:rsidRDefault="00000000" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="444821037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B70F3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="535A86F2" w14:textId="77777777" w:rsidR="003B70F3" w:rsidRPr="007D7792" w:rsidRDefault="003B70F3" w:rsidP="003B70F3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7164,157 +7108,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning about Australian Standards, legislation and regulations that apply to </w:t>
             </w:r>
             <w:r w:rsidR="003B70F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Solid Plasterers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26FD1DAD" w14:textId="23CB190F" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="26FD1DAD" w14:textId="23CB190F" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1575153216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57684007" w14:textId="4C66E946" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="57684007" w14:textId="4C66E946" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1031800099"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="556D1FA3" w14:textId="389E059C" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="556D1FA3" w14:textId="389E059C" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1345210607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="463ACFA9" w14:textId="77777777" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C72F43" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -7337,149 +7278,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working safely and effectively with other trades/occupations in the workplace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6436587F" w14:textId="235C4EEE" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="6436587F" w14:textId="235C4EEE" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1448120448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13EDE7B1" w14:textId="454C481A" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="13EDE7B1" w14:textId="454C481A" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-556856034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28DE25D4" w14:textId="5BF30B74" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="28DE25D4" w14:textId="5BF30B74" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1533996775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="48B92297" w14:textId="77777777" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C72F43" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7499,149 +7437,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inspecting supplies, equipment and work areas for cleanliness, safety, and functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="402637D1" w14:textId="3E6E877B" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="402637D1" w14:textId="3E6E877B" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1886400583"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15382D83" w14:textId="703C9D63" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="15382D83" w14:textId="703C9D63" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1637601143"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2736B33D" w14:textId="147AB427" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="2736B33D" w14:textId="147AB427" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1388339988"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6AEF4FAD" w14:textId="77777777" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C72F43" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7660,149 +7595,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Following instructions and site rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="537D5303" w14:textId="1356764E" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="537D5303" w14:textId="1356764E" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1651204696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09E68CBC" w14:textId="21CE6250" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="09E68CBC" w14:textId="21CE6250" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1109092229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB1B853" w14:textId="254ADA0C" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="6CB1B853" w14:textId="254ADA0C" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939047912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B15225E" w14:textId="77777777" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C72F43" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7822,149 +7754,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with team members</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56469781" w14:textId="7B67FD25" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="56469781" w14:textId="7B67FD25" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="656113037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2F07AD" w14:textId="1F9F27EE" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="6D2F07AD" w14:textId="1F9F27EE" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-111053735"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4046738E" w14:textId="1A7BA0E2" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="4046738E" w14:textId="1A7BA0E2" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1039966783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4DFF7683" w14:textId="77777777" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C72F43" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7984,149 +7913,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Working under pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1341CE07" w14:textId="6CACF17B" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="1341CE07" w14:textId="6CACF17B" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="954298444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E898B27" w14:textId="6C9C1390" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="5E898B27" w14:textId="6C9C1390" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1845128273"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAC423D" w14:textId="43A80664" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="5DAC423D" w14:textId="43A80664" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1234310546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2FF6A44C" w14:textId="77777777" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C72F43" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8147,146 +8073,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Communicating clearly and effectively, using correct terminology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44026CF8" w14:textId="3889F83B" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="44026CF8" w14:textId="3889F83B" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-767699887"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1B4B79" w14:textId="10FA3A5F" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="2C1B4B79" w14:textId="10FA3A5F" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2138937028"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2B3195" w14:textId="6A9E135E" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="2E2B3195" w14:textId="6A9E135E" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1924147972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5E8D727E" w14:textId="77777777" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C72F43" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8306,146 +8229,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Identifying and dealing with problems and risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12D7F46D" w14:textId="1A6F62F2" w:rsidR="00C72F43" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="12D7F46D" w14:textId="1A6F62F2" w:rsidR="00C72F43" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="783090426"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01C8C20F" w14:textId="73DEEAF9" w:rsidR="00C72F43" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="01C8C20F" w14:textId="73DEEAF9" w:rsidR="00C72F43" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1945767556"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC95F5E" w14:textId="49E95462" w:rsidR="00C72F43" w:rsidRDefault="00C91A35" w:rsidP="00C72F43">
+          <w:p w14:paraId="0DC95F5E" w14:textId="49E95462" w:rsidR="00C72F43" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1832752153"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="015C492F" w14:textId="77777777" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C72F43" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9232,51 +9152,50 @@
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="728"/>
         <w:gridCol w:w="5481"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="3282"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BD0790" w:rsidRPr="00A80945" w14:paraId="48B32D4C" w14:textId="77777777" w:rsidTr="00D438DF">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:id w:val="-259603636"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="373" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0ADBD9BC" w14:textId="7E933216" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00D438DF" w:rsidP="00D438DF">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -9413,61 +9332,61 @@
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidSect="00CC7E00">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B09DEE7" w14:textId="77777777" w:rsidR="00801E3D" w:rsidRDefault="00801E3D" w:rsidP="008D3A7C">
+    <w:p w14:paraId="7BC586B0" w14:textId="77777777" w:rsidR="00F455AC" w:rsidRDefault="00F455AC" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F21717D" w14:textId="77777777" w:rsidR="00801E3D" w:rsidRDefault="00801E3D" w:rsidP="008D3A7C">
+    <w:p w14:paraId="4B3CFD11" w14:textId="77777777" w:rsidR="00F455AC" w:rsidRDefault="00F455AC" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9734,61 +9653,59 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00372E33">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>– 2/2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="762582137"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1357566773"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="615EF748" w14:textId="00CA79DC" w:rsidR="00605B40" w:rsidRPr="00605B40" w:rsidRDefault="00605B40" w:rsidP="00605B40">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -9914,61 +9831,61 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Painting Trades Worker </w:t>
             </w:r>
             <w:r w:rsidR="00C229E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-12/2021</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30EB639E" w14:textId="77777777" w:rsidR="00801E3D" w:rsidRDefault="00801E3D" w:rsidP="008D3A7C">
+    <w:p w14:paraId="677B7921" w14:textId="77777777" w:rsidR="00F455AC" w:rsidRDefault="00F455AC" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D16CC54" w14:textId="77777777" w:rsidR="00801E3D" w:rsidRDefault="00801E3D" w:rsidP="008D3A7C">
+    <w:p w14:paraId="471753A4" w14:textId="77777777" w:rsidR="00F455AC" w:rsidRDefault="00F455AC" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CBBF12B" w14:textId="35C09B7F" w:rsidR="00605B40" w:rsidRDefault="00C91A35" w:rsidP="00407C69">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:right="-35"/>
     </w:pPr>
     <w:r>
@@ -11667,50 +11584,52 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="458305474">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="388923000">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="264115919">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1408117518">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="390202318">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="564410369">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D3A7C"/>
     <w:rsid w:val="0000187E"/>
@@ -11796,50 +11715,51 @@
     <w:rsid w:val="00207C24"/>
     <w:rsid w:val="0021206D"/>
     <w:rsid w:val="00212C3F"/>
     <w:rsid w:val="00213169"/>
     <w:rsid w:val="00223027"/>
     <w:rsid w:val="00225C70"/>
     <w:rsid w:val="002328A3"/>
     <w:rsid w:val="00233EE0"/>
     <w:rsid w:val="002368E3"/>
     <w:rsid w:val="00242EF4"/>
     <w:rsid w:val="002513AF"/>
     <w:rsid w:val="0025360E"/>
     <w:rsid w:val="002539B1"/>
     <w:rsid w:val="002543AA"/>
     <w:rsid w:val="002546EA"/>
     <w:rsid w:val="00256991"/>
     <w:rsid w:val="002738D8"/>
     <w:rsid w:val="00274439"/>
     <w:rsid w:val="0027492C"/>
     <w:rsid w:val="0027594C"/>
     <w:rsid w:val="002A3ACC"/>
     <w:rsid w:val="002A4872"/>
     <w:rsid w:val="002B172D"/>
     <w:rsid w:val="002B2386"/>
     <w:rsid w:val="002C3F70"/>
+    <w:rsid w:val="002D3834"/>
     <w:rsid w:val="002D40A3"/>
     <w:rsid w:val="002D673A"/>
     <w:rsid w:val="002E166F"/>
     <w:rsid w:val="002F2A6C"/>
     <w:rsid w:val="002F39A6"/>
     <w:rsid w:val="002F3F88"/>
     <w:rsid w:val="00301F14"/>
     <w:rsid w:val="0030425F"/>
     <w:rsid w:val="003175F8"/>
     <w:rsid w:val="00324634"/>
     <w:rsid w:val="00324CBF"/>
     <w:rsid w:val="003259A3"/>
     <w:rsid w:val="0033437D"/>
     <w:rsid w:val="00340C52"/>
     <w:rsid w:val="00341482"/>
     <w:rsid w:val="00351D21"/>
     <w:rsid w:val="00354355"/>
     <w:rsid w:val="00363206"/>
     <w:rsid w:val="00372E33"/>
     <w:rsid w:val="00375778"/>
     <w:rsid w:val="003859A7"/>
     <w:rsid w:val="00387372"/>
     <w:rsid w:val="003A2AF4"/>
     <w:rsid w:val="003A7237"/>
     <w:rsid w:val="003B5B99"/>
@@ -11924,80 +11844,82 @@
     <w:rsid w:val="00664FB8"/>
     <w:rsid w:val="0067119F"/>
     <w:rsid w:val="006837C6"/>
     <w:rsid w:val="00690D3D"/>
     <w:rsid w:val="0069148D"/>
     <w:rsid w:val="006A1825"/>
     <w:rsid w:val="006A30F7"/>
     <w:rsid w:val="006B6F65"/>
     <w:rsid w:val="006B7BF7"/>
     <w:rsid w:val="006C3D9D"/>
     <w:rsid w:val="006D2753"/>
     <w:rsid w:val="006D5349"/>
     <w:rsid w:val="006D78CD"/>
     <w:rsid w:val="006E29C0"/>
     <w:rsid w:val="006E3F42"/>
     <w:rsid w:val="006E5B6D"/>
     <w:rsid w:val="0070211A"/>
     <w:rsid w:val="00714992"/>
     <w:rsid w:val="00715152"/>
     <w:rsid w:val="00715B2F"/>
     <w:rsid w:val="00716B89"/>
     <w:rsid w:val="007215D9"/>
     <w:rsid w:val="0073314C"/>
     <w:rsid w:val="0074212A"/>
     <w:rsid w:val="0076776B"/>
+    <w:rsid w:val="00781302"/>
     <w:rsid w:val="007931D3"/>
     <w:rsid w:val="007A3A6C"/>
     <w:rsid w:val="007A4432"/>
     <w:rsid w:val="007A4878"/>
     <w:rsid w:val="007B22D3"/>
     <w:rsid w:val="007B76B9"/>
     <w:rsid w:val="007C2700"/>
     <w:rsid w:val="007D098D"/>
     <w:rsid w:val="007D2158"/>
     <w:rsid w:val="007D55F8"/>
     <w:rsid w:val="007D568C"/>
     <w:rsid w:val="007D5EC5"/>
     <w:rsid w:val="007D7792"/>
     <w:rsid w:val="007E1700"/>
     <w:rsid w:val="007E64A6"/>
     <w:rsid w:val="007E771E"/>
     <w:rsid w:val="007F1EDF"/>
     <w:rsid w:val="0080088D"/>
     <w:rsid w:val="00801472"/>
     <w:rsid w:val="00801AFD"/>
     <w:rsid w:val="00801E3D"/>
     <w:rsid w:val="00803E80"/>
     <w:rsid w:val="00804A97"/>
     <w:rsid w:val="00810A73"/>
     <w:rsid w:val="0083607B"/>
     <w:rsid w:val="00837076"/>
     <w:rsid w:val="00840B20"/>
     <w:rsid w:val="00857779"/>
     <w:rsid w:val="00860799"/>
     <w:rsid w:val="00860D9A"/>
+    <w:rsid w:val="00871D58"/>
     <w:rsid w:val="008818F1"/>
     <w:rsid w:val="00884102"/>
     <w:rsid w:val="0089590B"/>
     <w:rsid w:val="008A09CF"/>
     <w:rsid w:val="008B0184"/>
     <w:rsid w:val="008B2BFF"/>
     <w:rsid w:val="008B47D7"/>
     <w:rsid w:val="008C4B3D"/>
     <w:rsid w:val="008D1312"/>
     <w:rsid w:val="008D3A7C"/>
     <w:rsid w:val="008D4378"/>
     <w:rsid w:val="008D76DF"/>
     <w:rsid w:val="008E0D42"/>
     <w:rsid w:val="008E1033"/>
     <w:rsid w:val="008E5C91"/>
     <w:rsid w:val="008F5BBB"/>
     <w:rsid w:val="00901809"/>
     <w:rsid w:val="00904538"/>
     <w:rsid w:val="00904F3A"/>
     <w:rsid w:val="00907E2B"/>
     <w:rsid w:val="00930BEB"/>
     <w:rsid w:val="009365C8"/>
     <w:rsid w:val="00937112"/>
     <w:rsid w:val="0094310E"/>
     <w:rsid w:val="00943F79"/>
@@ -12126,50 +12048,51 @@
     <w:rsid w:val="00C51001"/>
     <w:rsid w:val="00C51A50"/>
     <w:rsid w:val="00C5387E"/>
     <w:rsid w:val="00C617EB"/>
     <w:rsid w:val="00C62F96"/>
     <w:rsid w:val="00C72F43"/>
     <w:rsid w:val="00C732B1"/>
     <w:rsid w:val="00C7432C"/>
     <w:rsid w:val="00C75A9A"/>
     <w:rsid w:val="00C75E3D"/>
     <w:rsid w:val="00C8767D"/>
     <w:rsid w:val="00C90202"/>
     <w:rsid w:val="00C91A35"/>
     <w:rsid w:val="00CA5F02"/>
     <w:rsid w:val="00CC0E0B"/>
     <w:rsid w:val="00CC1FB3"/>
     <w:rsid w:val="00CC3409"/>
     <w:rsid w:val="00CC7E00"/>
     <w:rsid w:val="00CD1D58"/>
     <w:rsid w:val="00CD4D95"/>
     <w:rsid w:val="00D06820"/>
     <w:rsid w:val="00D15971"/>
     <w:rsid w:val="00D15D0B"/>
     <w:rsid w:val="00D1738B"/>
     <w:rsid w:val="00D36839"/>
+    <w:rsid w:val="00D37C03"/>
     <w:rsid w:val="00D438DF"/>
     <w:rsid w:val="00D466CB"/>
     <w:rsid w:val="00D60930"/>
     <w:rsid w:val="00D665F2"/>
     <w:rsid w:val="00D70435"/>
     <w:rsid w:val="00D7160A"/>
     <w:rsid w:val="00D76D6D"/>
     <w:rsid w:val="00D873C4"/>
     <w:rsid w:val="00DA072E"/>
     <w:rsid w:val="00DA2D1B"/>
     <w:rsid w:val="00DB5D07"/>
     <w:rsid w:val="00DB66FC"/>
     <w:rsid w:val="00DC1E63"/>
     <w:rsid w:val="00DC4F56"/>
     <w:rsid w:val="00DC6560"/>
     <w:rsid w:val="00DD38C2"/>
     <w:rsid w:val="00DE7242"/>
     <w:rsid w:val="00E017D9"/>
     <w:rsid w:val="00E01C55"/>
     <w:rsid w:val="00E03F9A"/>
     <w:rsid w:val="00E1089F"/>
     <w:rsid w:val="00E11A71"/>
     <w:rsid w:val="00E14C17"/>
     <w:rsid w:val="00E272A6"/>
     <w:rsid w:val="00E30C2B"/>
@@ -12187,97 +12110,97 @@
     <w:rsid w:val="00E863E6"/>
     <w:rsid w:val="00E876BC"/>
     <w:rsid w:val="00E87C81"/>
     <w:rsid w:val="00E87FE4"/>
     <w:rsid w:val="00EA1E66"/>
     <w:rsid w:val="00EB09E4"/>
     <w:rsid w:val="00EB26A0"/>
     <w:rsid w:val="00EB3E6F"/>
     <w:rsid w:val="00EB7B21"/>
     <w:rsid w:val="00EC744B"/>
     <w:rsid w:val="00EC7ABD"/>
     <w:rsid w:val="00ED16FD"/>
     <w:rsid w:val="00EE38C3"/>
     <w:rsid w:val="00EF2712"/>
     <w:rsid w:val="00EF496E"/>
     <w:rsid w:val="00EF7AE7"/>
     <w:rsid w:val="00F024BB"/>
     <w:rsid w:val="00F04C2E"/>
     <w:rsid w:val="00F1172C"/>
     <w:rsid w:val="00F1715A"/>
     <w:rsid w:val="00F17806"/>
     <w:rsid w:val="00F224FD"/>
     <w:rsid w:val="00F2273E"/>
     <w:rsid w:val="00F3560C"/>
     <w:rsid w:val="00F4429C"/>
+    <w:rsid w:val="00F455AC"/>
     <w:rsid w:val="00F513CB"/>
     <w:rsid w:val="00F63758"/>
     <w:rsid w:val="00F71877"/>
     <w:rsid w:val="00F730B4"/>
     <w:rsid w:val="00F77907"/>
     <w:rsid w:val="00F77D12"/>
     <w:rsid w:val="00F8731E"/>
     <w:rsid w:val="00F93887"/>
     <w:rsid w:val="00FA083E"/>
     <w:rsid w:val="00FA0C4C"/>
     <w:rsid w:val="00FB44E0"/>
     <w:rsid w:val="00FC36DF"/>
     <w:rsid w:val="00FD05ED"/>
     <w:rsid w:val="00FD0F1A"/>
     <w:rsid w:val="00FD3C13"/>
     <w:rsid w:val="00FD6293"/>
     <w:rsid w:val="00FE3495"/>
     <w:rsid w:val="00FF2687"/>
     <w:rsid w:val="00FF3B85"/>
     <w:rsid w:val="00FF7A0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="631C0E58"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6717AFBC-1495-403E-BD16-AFE35C52C5A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13597,96 +13520,98 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3098522-8D41-443A-894C-8C2381A24545}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1134</Words>
-  <Characters>6466</Characters>
+  <Words>1172</Words>
+  <Characters>5894</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>321</Lines>
+  <Paragraphs>188</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7585</CharactersWithSpaces>
+  <CharactersWithSpaces>6891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-21T06:04:55Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-24T01:15:20Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>b0ea317e-3ca8-4436-8166-dae39c4bc5b8</vt:lpwstr>
+    <vt:lpwstr>938ad4ea-81b2-467e-ae29-ae5175ac61fe</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>