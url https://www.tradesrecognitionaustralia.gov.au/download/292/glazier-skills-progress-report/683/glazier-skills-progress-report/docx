--- v0 (2025-10-28)
+++ v1 (2026-05-19)
@@ -1791,120 +1791,118 @@
             </w:r>
             <w:r w:rsidR="00664FB8" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> this</w:t>
             </w:r>
             <w:r w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> employer?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3701C0F8" w14:textId="76CDC0AD" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00351D84" w:rsidP="000E482E">
+          <w:p w14:paraId="3701C0F8" w14:textId="76CDC0AD" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5954AE21" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00351D84" w:rsidP="000E482E">
+          <w:p w14:paraId="5954AE21" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2083,119 +2081,117 @@
             <w:r w:rsidR="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Glazier</w:t>
             </w:r>
             <w:r w:rsidR="007A3A6C" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE0EDB7" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00351D84" w:rsidP="000E482E">
+          <w:p w14:paraId="1AE0EDB7" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="420C5042" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00351D84" w:rsidP="000E482E">
+          <w:p w14:paraId="420C5042" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2761,121 +2757,119 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is this a new supervisor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="516C2A9B" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00351D84" w:rsidP="000E482E">
+          <w:p w14:paraId="516C2A9B" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1812748523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DAB51CD" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00351D84" w:rsidP="000E482E">
+          <w:p w14:paraId="3DAB51CD" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939754808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
@@ -2894,70 +2888,69 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you want your supervisor details updated?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDB6EA7" w14:textId="53DC4225" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00351D84" w:rsidP="000E482E">
+          <w:p w14:paraId="6FDB6EA7" w14:textId="53DC4225" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1925143821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
             <w:r w:rsidR="00072BED">
@@ -2986,72 +2979,71 @@
               <w:t>The change is permanent</w:t>
             </w:r>
             <w:r w:rsidR="00072BED" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50310231" w14:textId="3D190DA3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00BD0790" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11E9D8F2" w14:textId="620035B3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00351D84" w:rsidP="00072BED">
+          <w:p w14:paraId="11E9D8F2" w14:textId="620035B3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00072BED">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="465554205"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidR="00072BED">
@@ -3697,157 +3689,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and implementing the work health and safety procedures required to complete tasks safely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6508A0B8" w14:textId="1F3F7614" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="6508A0B8" w14:textId="1F3F7614" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="385688294"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="170A8EB5" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="170A8EB5" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="397103817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B1183C2" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="0B1183C2" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1568104659"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0894287F" w14:textId="69D2802A" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -3871,149 +3860,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Using and understanding the required Personal Protective Equipment (PPE) needed to undertake all tasks and duties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04443982" w14:textId="7C3594F0" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="04443982" w14:textId="7C3594F0" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1317525765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="485EF5AF" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="485EF5AF" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="150262133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E042305" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="7E042305" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="764117859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="16D37EDC" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4042,157 +4028,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cutting thin glass by hand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67A463FC" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="67A463FC" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1235315434"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="289CAC4A" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="289CAC4A" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-732157524"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D8A6262" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="1D8A6262" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-23484657"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02DA6A38" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4216,146 +4199,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Processing glass by use of machines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35F87E30" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="35F87E30" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1446344634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="190DD94C" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="190DD94C" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1735815260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4355F4A1" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="4355F4A1" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-988637070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="515C4FAF" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4377,146 +4357,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Manually moving glass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E904E21" w14:textId="3354525E" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="6E904E21" w14:textId="3354525E" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1637526992"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3112317D" w14:textId="01201BD5" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="3112317D" w14:textId="01201BD5" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1681470614"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="220158A9" w14:textId="47D8695C" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="220158A9" w14:textId="47D8695C" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1524083223"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="28B3137A" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4538,146 +4515,143 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Smoothing rough edges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBA310C" w14:textId="624E6C9B" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="2CBA310C" w14:textId="624E6C9B" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="565761953"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF8675B" w14:textId="6CC1B6D8" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="7DF8675B" w14:textId="6CC1B6D8" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1322032529"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA211A2" w14:textId="5E9078EC" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="3DA211A2" w14:textId="5E9078EC" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2070876323"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0D8B4C32" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4700,146 +4674,143 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Assessing glass and glazing requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0421C218" w14:textId="7978B781" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="0421C218" w14:textId="7978B781" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="831265263"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1FD87B" w14:textId="17E79D43" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="1E1FD87B" w14:textId="17E79D43" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="568389345"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46C09E48" w14:textId="2B88CAB7" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="46C09E48" w14:textId="2B88CAB7" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1411929045"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="66850174" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4861,146 +4832,143 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Preparing and installing double glazing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67DFB361" w14:textId="39D58AE0" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="67DFB361" w14:textId="39D58AE0" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1266733445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF190E5" w14:textId="503D7649" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="0BF190E5" w14:textId="503D7649" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1321546707"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D504FF2" w14:textId="60EFB039" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="4D504FF2" w14:textId="60EFB039" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2140021347"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1D17DDF1" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5023,146 +4991,143 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Assembling glass products</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7472A98B" w14:textId="72259623" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="7472A98B" w14:textId="72259623" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2029056865"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDF20AB" w14:textId="2DE938E7" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="6DDF20AB" w14:textId="2DE938E7" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1125115997"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23F544F9" w14:textId="6738BBE6" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="23F544F9" w14:textId="6738BBE6" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1419254287"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1363B9E2" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5183,146 +5148,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Installing glass products</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76048B70" w14:textId="068D596C" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="76048B70" w14:textId="068D596C" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1105573666"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27662C05" w14:textId="77AC492A" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="27662C05" w14:textId="77AC492A" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1246107145"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15B377B0" w14:textId="277FD4A8" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="15B377B0" w14:textId="277FD4A8" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="551974504"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21035370" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5345,146 +5307,143 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Determining type and dimensions of glass required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA6632C" w14:textId="205FBDEC" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="4AA6632C" w14:textId="205FBDEC" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2078867906"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C376107" w14:textId="1405BF88" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="6C376107" w14:textId="1405BF88" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1135949234"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="239245C7" w14:textId="3B91921C" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="239245C7" w14:textId="3B91921C" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2064751682"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3D8B9D10" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5506,146 +5465,143 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Measuring and marking glass for cutting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4A472E" w14:textId="5A9EFD82" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="4E4A472E" w14:textId="5A9EFD82" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-221051602"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1299837C" w14:textId="20704D0E" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="1299837C" w14:textId="20704D0E" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="163897454"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2655E25F" w14:textId="0F48C9FC" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="2655E25F" w14:textId="0F48C9FC" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="958224452"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="47DA2470" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5668,146 +5624,143 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Loading and unloading glass in preparation for travel to clients</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="469424EF" w14:textId="76798F5A" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="469424EF" w14:textId="76798F5A" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1947498385"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C59BE4A" w14:textId="307D627D" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="3C59BE4A" w14:textId="307D627D" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1279225086"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59E5F213" w14:textId="55381360" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="59E5F213" w14:textId="55381360" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1391494215"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6584B0E5" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5829,146 +5782,143 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cutting along patterns and templates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BEBF6BD" w14:textId="634C2C07" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="4BEBF6BD" w14:textId="634C2C07" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1000268378"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36659657" w14:textId="7C4206CB" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="36659657" w14:textId="7C4206CB" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-963030230"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72454DBC" w14:textId="0C0B9C6D" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="72454DBC" w14:textId="0C0B9C6D" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-750500639"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="67C42619" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6133,157 +6083,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coating, cutting, etching, trimming, and treating glass to achieve special effects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7904E6B6" w14:textId="370534F9" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="7904E6B6" w14:textId="370534F9" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1232693539"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C13DF1C" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="4C13DF1C" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-133329876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31630CEA" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="31630CEA" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1456470621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7139F84A" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -6316,154 +6263,151 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Providing first aid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="359A273D" w14:textId="5A8CFFF9" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="359A273D" w14:textId="5A8CFFF9" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-600652704"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75E03163" w14:textId="09C40E8B" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="75E03163" w14:textId="09C40E8B" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1281139"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D3A830" w14:textId="416E967B" w:rsidR="00AC27A3" w:rsidRDefault="00351D84" w:rsidP="00AC27A3">
+          <w:p w14:paraId="34D3A830" w14:textId="416E967B" w:rsidR="00AC27A3" w:rsidRDefault="00000000" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1192959992"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC27A3" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36E811C7" w14:textId="77777777" w:rsidR="00AC27A3" w:rsidRPr="007D7792" w:rsidRDefault="00AC27A3" w:rsidP="00AC27A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -6643,146 +6587,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B29D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Equipment such as scaffolding, trestles, and ladders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBE45F1" w14:textId="6A58579B" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="4DBE45F1" w14:textId="6A58579B" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1664919991"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="178E12BC" w14:textId="5A25BC8F" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="178E12BC" w14:textId="5A25BC8F" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1746561537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40716427" w14:textId="74BF9F53" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="40716427" w14:textId="74BF9F53" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-961409116"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2410C189" w14:textId="77777777" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="009B29D0" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6812,146 +6753,143 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Hand tools such as hammers, hacksaws and other saws, wood and steel chisels, vices, clamps, files, </w:t>
             </w:r>
             <w:r w:rsidRPr="009B29D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>screw drivers, set squares, notched tools, glass pliers and spirit levels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="561A41C0" w14:textId="7C6D6BA2" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="561A41C0" w14:textId="7C6D6BA2" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1755549405"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48595324" w14:textId="0CC72DDA" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="48595324" w14:textId="0CC72DDA" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="94062807"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25D7779A" w14:textId="5036AB62" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="25D7779A" w14:textId="5036AB62" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1030952505"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C70AF95" w14:textId="77777777" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="009B29D0" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6971,146 +6909,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B29D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power tools such as drills, jigsaws, circular polishers, and belt sanders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="243CC2CD" w14:textId="3608F64E" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="243CC2CD" w14:textId="3608F64E" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2063973482"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A09F89C" w14:textId="6FA2005C" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="4A09F89C" w14:textId="6FA2005C" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1929190410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9343BF" w14:textId="4D5C7D9B" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="7B9343BF" w14:textId="4D5C7D9B" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1375545951"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="62F89057" w14:textId="77777777" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="009B29D0" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7129,146 +7064,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B29D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maintaining tools, equipment, and work areas in good and safe condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51A80DA7" w14:textId="29B3F3F5" w:rsidR="009B29D0" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="51A80DA7" w14:textId="29B3F3F5" w:rsidR="009B29D0" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-709722694"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37209E4E" w14:textId="152998E4" w:rsidR="009B29D0" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="37209E4E" w14:textId="152998E4" w:rsidR="009B29D0" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1686406456"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7965D99E" w14:textId="047AFE75" w:rsidR="009B29D0" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="7965D99E" w14:textId="047AFE75" w:rsidR="009B29D0" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="444821037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="535A86F2" w14:textId="77777777" w:rsidR="009B29D0" w:rsidRPr="007D7792" w:rsidRDefault="009B29D0" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7474,157 +7406,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning about Australian Standards, legislation and regulations that apply to </w:t>
             </w:r>
             <w:r w:rsidR="009B29D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Glaziers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26FD1DAD" w14:textId="23CB190F" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="00C72F43">
+          <w:p w14:paraId="26FD1DAD" w14:textId="23CB190F" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1575153216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57684007" w14:textId="4C66E946" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="00C72F43">
+          <w:p w14:paraId="57684007" w14:textId="4C66E946" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1031800099"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="556D1FA3" w14:textId="389E059C" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="00C72F43">
+          <w:p w14:paraId="556D1FA3" w14:textId="389E059C" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1345210607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="463ACFA9" w14:textId="77777777" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C72F43" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -7647,149 +7576,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working safely and effectively with other trades/occupations in the workplace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6436587F" w14:textId="4B066922" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="00C72F43">
+          <w:p w14:paraId="6436587F" w14:textId="4B066922" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1448120448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13EDE7B1" w14:textId="454C481A" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="00C72F43">
+          <w:p w14:paraId="13EDE7B1" w14:textId="454C481A" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-556856034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28DE25D4" w14:textId="5BF30B74" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="00C72F43">
+          <w:p w14:paraId="28DE25D4" w14:textId="5BF30B74" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1533996775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C72F43" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="48B92297" w14:textId="77777777" w:rsidR="00C72F43" w:rsidRPr="008D76DF" w:rsidRDefault="00C72F43" w:rsidP="00C72F43">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7810,146 +7736,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B29D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Participating in environmentally sustainable work practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="374B2EFF" w14:textId="37B93754" w:rsidR="009B29D0" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="374B2EFF" w14:textId="37B93754" w:rsidR="009B29D0" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1460153882"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A56C8A6" w14:textId="097DF77F" w:rsidR="009B29D0" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="5A56C8A6" w14:textId="097DF77F" w:rsidR="009B29D0" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-289663674"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5C643E" w14:textId="408C715E" w:rsidR="009B29D0" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="4E5C643E" w14:textId="408C715E" w:rsidR="009B29D0" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1482503820"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="497E737E" w14:textId="77777777" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="009B29D0" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7968,149 +7891,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inspecting supplies, equipment and work areas for cleanliness, safety, and functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="402637D1" w14:textId="3E6E877B" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="402637D1" w14:textId="3E6E877B" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1886400583"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15382D83" w14:textId="703C9D63" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="15382D83" w14:textId="703C9D63" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1637601143"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2736B33D" w14:textId="147AB427" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="2736B33D" w14:textId="147AB427" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1388339988"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6AEF4FAD" w14:textId="77777777" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="009B29D0" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8130,149 +8050,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B29D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organising materials and supplies to be purchased and inspecting them for quantity and quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="537D5303" w14:textId="1356764E" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="537D5303" w14:textId="1356764E" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1651204696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09E68CBC" w14:textId="21CE6250" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="09E68CBC" w14:textId="21CE6250" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1109092229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB1B853" w14:textId="254ADA0C" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="6CB1B853" w14:textId="254ADA0C" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939047912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B15225E" w14:textId="77777777" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="009B29D0" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8291,149 +8208,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B29D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56469781" w14:textId="7B67FD25" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="56469781" w14:textId="7B67FD25" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="656113037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2F07AD" w14:textId="1F9F27EE" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="6D2F07AD" w14:textId="1F9F27EE" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-111053735"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4046738E" w14:textId="1A7BA0E2" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="4046738E" w14:textId="1A7BA0E2" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1039966783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4DFF7683" w14:textId="77777777" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="009B29D0" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8453,149 +8367,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B29D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working under pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1341CE07" w14:textId="6CACF17B" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="1341CE07" w14:textId="6CACF17B" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="954298444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E898B27" w14:textId="6C9C1390" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="5E898B27" w14:textId="6C9C1390" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1845128273"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAC423D" w14:textId="43A80664" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="5DAC423D" w14:textId="43A80664" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1234310546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2FF6A44C" w14:textId="77777777" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="009B29D0" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8614,146 +8525,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B29D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Communicating clearly and effectively, using correct terminology </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44026CF8" w14:textId="3889F83B" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="44026CF8" w14:textId="3889F83B" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-767699887"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1B4B79" w14:textId="10FA3A5F" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="2C1B4B79" w14:textId="10FA3A5F" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2138937028"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2B3195" w14:textId="6A9E135E" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="2E2B3195" w14:textId="6A9E135E" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1924147972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5E8D727E" w14:textId="77777777" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="009B29D0" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8773,146 +8681,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B29D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and dealing with problems and risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12D7F46D" w14:textId="1A6F62F2" w:rsidR="009B29D0" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="12D7F46D" w14:textId="1A6F62F2" w:rsidR="009B29D0" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="783090426"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01C8C20F" w14:textId="73DEEAF9" w:rsidR="009B29D0" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="01C8C20F" w14:textId="73DEEAF9" w:rsidR="009B29D0" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1945767556"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC95F5E" w14:textId="49E95462" w:rsidR="009B29D0" w:rsidRDefault="00351D84" w:rsidP="009B29D0">
+          <w:p w14:paraId="0DC95F5E" w14:textId="49E95462" w:rsidR="009B29D0" w:rsidRDefault="00000000" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1832752153"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B29D0" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="015C492F" w14:textId="77777777" w:rsidR="009B29D0" w:rsidRPr="008D76DF" w:rsidRDefault="009B29D0" w:rsidP="009B29D0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9710,51 +9615,50 @@
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="728"/>
         <w:gridCol w:w="5481"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="3282"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BD0790" w:rsidRPr="00A80945" w14:paraId="48B32D4C" w14:textId="77777777" w:rsidTr="00D438DF">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:id w:val="-259603636"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="373" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0ADBD9BC" w14:textId="7E933216" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00D438DF" w:rsidP="00D438DF">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -9891,61 +9795,61 @@
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidSect="00CC7E00">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B6B5AAE" w14:textId="77777777" w:rsidR="00500C1C" w:rsidRDefault="00500C1C" w:rsidP="008D3A7C">
+    <w:p w14:paraId="3D32CA27" w14:textId="77777777" w:rsidR="00366B69" w:rsidRDefault="00366B69" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CE0559F" w14:textId="77777777" w:rsidR="00500C1C" w:rsidRDefault="00500C1C" w:rsidP="008D3A7C">
+    <w:p w14:paraId="792F636E" w14:textId="77777777" w:rsidR="00366B69" w:rsidRDefault="00366B69" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10252,61 +10156,59 @@
   </w:p>
   <w:p w14:paraId="63E6AA76" w14:textId="77777777" w:rsidR="00821923" w:rsidRPr="005D573E" w:rsidRDefault="00821923" w:rsidP="00C229E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="762582137"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1357566773"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="615EF748" w14:textId="00CA79DC" w:rsidR="00605B40" w:rsidRPr="00605B40" w:rsidRDefault="00605B40" w:rsidP="00605B40">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -10432,61 +10334,61 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Painting Trades Worker </w:t>
             </w:r>
             <w:r w:rsidR="00C229E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-12/2021</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52CAB26F" w14:textId="77777777" w:rsidR="00500C1C" w:rsidRDefault="00500C1C" w:rsidP="008D3A7C">
+    <w:p w14:paraId="56DAFAC5" w14:textId="77777777" w:rsidR="00366B69" w:rsidRDefault="00366B69" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C6D0C26" w14:textId="77777777" w:rsidR="00500C1C" w:rsidRDefault="00500C1C" w:rsidP="008D3A7C">
+    <w:p w14:paraId="2768A574" w14:textId="77777777" w:rsidR="00366B69" w:rsidRDefault="00366B69" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CBBF12B" w14:textId="5B4A2F64" w:rsidR="00605B40" w:rsidRDefault="00351D84" w:rsidP="00821923">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -12181,86 +12083,89 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="828522458">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1326009246">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1196312370">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="58752594">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1805077496">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1536311239">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D3A7C"/>
     <w:rsid w:val="0000019B"/>
     <w:rsid w:val="0000187E"/>
     <w:rsid w:val="00001FCF"/>
     <w:rsid w:val="00007927"/>
     <w:rsid w:val="00017012"/>
     <w:rsid w:val="000210A3"/>
     <w:rsid w:val="00023437"/>
     <w:rsid w:val="000255F6"/>
     <w:rsid w:val="0003019F"/>
     <w:rsid w:val="00037381"/>
     <w:rsid w:val="000434E2"/>
     <w:rsid w:val="00047585"/>
+    <w:rsid w:val="00055FA7"/>
     <w:rsid w:val="00060040"/>
     <w:rsid w:val="00062932"/>
     <w:rsid w:val="000643AB"/>
     <w:rsid w:val="00072BED"/>
     <w:rsid w:val="00072E94"/>
     <w:rsid w:val="00073FFB"/>
     <w:rsid w:val="00074A21"/>
     <w:rsid w:val="0007752E"/>
     <w:rsid w:val="0008235D"/>
     <w:rsid w:val="00084773"/>
     <w:rsid w:val="00084A91"/>
     <w:rsid w:val="00086179"/>
     <w:rsid w:val="000913C0"/>
     <w:rsid w:val="000C0A65"/>
     <w:rsid w:val="000C4641"/>
     <w:rsid w:val="000D12E1"/>
     <w:rsid w:val="000D18BE"/>
     <w:rsid w:val="000D6C2B"/>
     <w:rsid w:val="000E1477"/>
     <w:rsid w:val="000E482E"/>
     <w:rsid w:val="000E4DAB"/>
     <w:rsid w:val="000F04BD"/>
     <w:rsid w:val="000F3B1D"/>
     <w:rsid w:val="000F5826"/>
     <w:rsid w:val="000F5B5E"/>
@@ -12327,50 +12232,51 @@
     <w:rsid w:val="002A3ACC"/>
     <w:rsid w:val="002A4872"/>
     <w:rsid w:val="002B172D"/>
     <w:rsid w:val="002B2386"/>
     <w:rsid w:val="002C071B"/>
     <w:rsid w:val="002C3F70"/>
     <w:rsid w:val="002D40A3"/>
     <w:rsid w:val="002D673A"/>
     <w:rsid w:val="002E166F"/>
     <w:rsid w:val="002F2A6C"/>
     <w:rsid w:val="002F39A6"/>
     <w:rsid w:val="002F3F88"/>
     <w:rsid w:val="00301F14"/>
     <w:rsid w:val="0030425F"/>
     <w:rsid w:val="003175F8"/>
     <w:rsid w:val="00324634"/>
     <w:rsid w:val="00324CBF"/>
     <w:rsid w:val="003259A3"/>
     <w:rsid w:val="0033437D"/>
     <w:rsid w:val="00340C52"/>
     <w:rsid w:val="00341482"/>
     <w:rsid w:val="00351D21"/>
     <w:rsid w:val="00351D84"/>
     <w:rsid w:val="00354355"/>
     <w:rsid w:val="00363206"/>
+    <w:rsid w:val="00366B69"/>
     <w:rsid w:val="00375778"/>
     <w:rsid w:val="003859A7"/>
     <w:rsid w:val="00387372"/>
     <w:rsid w:val="003A2AF4"/>
     <w:rsid w:val="003A7237"/>
     <w:rsid w:val="003B5B99"/>
     <w:rsid w:val="003B5ED2"/>
     <w:rsid w:val="003B70F3"/>
     <w:rsid w:val="003B7310"/>
     <w:rsid w:val="003C0E4A"/>
     <w:rsid w:val="003C0F49"/>
     <w:rsid w:val="003C6AE1"/>
     <w:rsid w:val="003E52AC"/>
     <w:rsid w:val="003F5715"/>
     <w:rsid w:val="003F7958"/>
     <w:rsid w:val="00400010"/>
     <w:rsid w:val="004017A6"/>
     <w:rsid w:val="00405704"/>
     <w:rsid w:val="004108E3"/>
     <w:rsid w:val="004143B0"/>
     <w:rsid w:val="00416B9C"/>
     <w:rsid w:val="00430F27"/>
     <w:rsid w:val="00431122"/>
     <w:rsid w:val="0044672D"/>
     <w:rsid w:val="0045221F"/>
@@ -12426,50 +12332,51 @@
     <w:rsid w:val="006167FC"/>
     <w:rsid w:val="00617719"/>
     <w:rsid w:val="00625A83"/>
     <w:rsid w:val="0062719A"/>
     <w:rsid w:val="00634C51"/>
     <w:rsid w:val="0063743F"/>
     <w:rsid w:val="00641D7C"/>
     <w:rsid w:val="00660C69"/>
     <w:rsid w:val="00661E42"/>
     <w:rsid w:val="00664FB8"/>
     <w:rsid w:val="006837C6"/>
     <w:rsid w:val="00690D3D"/>
     <w:rsid w:val="006A1825"/>
     <w:rsid w:val="006A30F7"/>
     <w:rsid w:val="006B6F65"/>
     <w:rsid w:val="006B7BF7"/>
     <w:rsid w:val="006C3D9D"/>
     <w:rsid w:val="006C6143"/>
     <w:rsid w:val="006D2753"/>
     <w:rsid w:val="006D5349"/>
     <w:rsid w:val="006D78CD"/>
     <w:rsid w:val="006E29C0"/>
     <w:rsid w:val="006E3F42"/>
     <w:rsid w:val="006E5B6D"/>
     <w:rsid w:val="0070211A"/>
+    <w:rsid w:val="00702324"/>
     <w:rsid w:val="00714992"/>
     <w:rsid w:val="00715152"/>
     <w:rsid w:val="00715B2F"/>
     <w:rsid w:val="00716B89"/>
     <w:rsid w:val="007215D9"/>
     <w:rsid w:val="0073314C"/>
     <w:rsid w:val="0074212A"/>
     <w:rsid w:val="00767203"/>
     <w:rsid w:val="0076776B"/>
     <w:rsid w:val="007931D3"/>
     <w:rsid w:val="007A3A6C"/>
     <w:rsid w:val="007A4432"/>
     <w:rsid w:val="007A4878"/>
     <w:rsid w:val="007B22D3"/>
     <w:rsid w:val="007C2700"/>
     <w:rsid w:val="007D098D"/>
     <w:rsid w:val="007D2158"/>
     <w:rsid w:val="007D55F8"/>
     <w:rsid w:val="007D568C"/>
     <w:rsid w:val="007D5EC5"/>
     <w:rsid w:val="007D7792"/>
     <w:rsid w:val="007E1700"/>
     <w:rsid w:val="007E64A6"/>
     <w:rsid w:val="007E771E"/>
     <w:rsid w:val="007F1EDF"/>
@@ -12481,53 +12388,55 @@
     <w:rsid w:val="00815D00"/>
     <w:rsid w:val="00821923"/>
     <w:rsid w:val="0083607B"/>
     <w:rsid w:val="00837076"/>
     <w:rsid w:val="00840B20"/>
     <w:rsid w:val="00857779"/>
     <w:rsid w:val="00860799"/>
     <w:rsid w:val="00860D9A"/>
     <w:rsid w:val="008818F1"/>
     <w:rsid w:val="00884102"/>
     <w:rsid w:val="0089590B"/>
     <w:rsid w:val="008A09CF"/>
     <w:rsid w:val="008B0184"/>
     <w:rsid w:val="008B2BFF"/>
     <w:rsid w:val="008B47D7"/>
     <w:rsid w:val="008C4B3D"/>
     <w:rsid w:val="008D1312"/>
     <w:rsid w:val="008D3A7C"/>
     <w:rsid w:val="008D76DF"/>
     <w:rsid w:val="008E0D42"/>
     <w:rsid w:val="008E1033"/>
     <w:rsid w:val="008E5C91"/>
     <w:rsid w:val="008F0763"/>
     <w:rsid w:val="008F5BBB"/>
     <w:rsid w:val="00901809"/>
+    <w:rsid w:val="009044C4"/>
     <w:rsid w:val="00904538"/>
     <w:rsid w:val="00904F3A"/>
     <w:rsid w:val="00907E2B"/>
+    <w:rsid w:val="009147F8"/>
     <w:rsid w:val="00930BEB"/>
     <w:rsid w:val="009365C8"/>
     <w:rsid w:val="00937112"/>
     <w:rsid w:val="0094310E"/>
     <w:rsid w:val="00943F79"/>
     <w:rsid w:val="00944421"/>
     <w:rsid w:val="0094467E"/>
     <w:rsid w:val="00954723"/>
     <w:rsid w:val="0096075E"/>
     <w:rsid w:val="00964656"/>
     <w:rsid w:val="00967F59"/>
     <w:rsid w:val="00971137"/>
     <w:rsid w:val="0097261F"/>
     <w:rsid w:val="00973168"/>
     <w:rsid w:val="00976528"/>
     <w:rsid w:val="00981325"/>
     <w:rsid w:val="00984F6A"/>
     <w:rsid w:val="009869B7"/>
     <w:rsid w:val="009960B9"/>
     <w:rsid w:val="00996CFA"/>
     <w:rsid w:val="009A00A0"/>
     <w:rsid w:val="009A1EC5"/>
     <w:rsid w:val="009B1932"/>
     <w:rsid w:val="009B29D0"/>
     <w:rsid w:val="009B2E17"/>
@@ -12734,60 +12643,59 @@
     <w:rsid w:val="00FD05ED"/>
     <w:rsid w:val="00FD0F1A"/>
     <w:rsid w:val="00FD3C13"/>
     <w:rsid w:val="00FD6293"/>
     <w:rsid w:val="00FE3495"/>
     <w:rsid w:val="00FF2687"/>
     <w:rsid w:val="00FF3B85"/>
     <w:rsid w:val="00FF7A0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="631C0E58"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6717AFBC-1495-403E-BD16-AFE35C52C5A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13810,50 +13718,52 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1904635512">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01DB814F.B76942D0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -14107,96 +14017,98 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3098522-8D41-443A-894C-8C2381A24545}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1099</Words>
-  <Characters>6269</Characters>
+  <Words>1150</Words>
+  <Characters>5643</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>338</Lines>
+  <Paragraphs>208</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7354</CharactersWithSpaces>
+  <CharactersWithSpaces>6598</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-21T04:56:02Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-24T00:43:27Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>2053bafd-f585-4177-9b10-e437efef3583</vt:lpwstr>
+    <vt:lpwstr>3ac2e30b-e1ed-4f14-9016-4592fc6c2e7d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>