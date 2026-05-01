--- v0 (2025-10-06)
+++ v1 (2026-05-01)
@@ -8,51 +8,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5CF354AE" w14:textId="77777777" w:rsidR="00835D85" w:rsidRDefault="00835D85" w:rsidP="00037381">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17766ABC" w14:textId="4BD246CF" w:rsidR="00F71877" w:rsidRPr="00A80945" w:rsidRDefault="00F71877" w:rsidP="00037381">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A80945">
@@ -1813,120 +1813,118 @@
             </w:r>
             <w:r w:rsidR="00664FB8" w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> this</w:t>
             </w:r>
             <w:r w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> employer?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3701C0F8" w14:textId="76CDC0AD" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00800CDC" w:rsidP="000E482E">
+          <w:p w14:paraId="3701C0F8" w14:textId="76CDC0AD" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5954AE21" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00800CDC" w:rsidP="000E482E">
+          <w:p w14:paraId="5954AE21" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2105,119 +2103,117 @@
             <w:r w:rsidR="00DC6560" w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ook</w:t>
             </w:r>
             <w:r w:rsidR="008D1312" w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE0EDB7" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00800CDC" w:rsidP="000E482E">
+          <w:p w14:paraId="1AE0EDB7" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="420C5042" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00800CDC" w:rsidP="000E482E">
+          <w:p w14:paraId="420C5042" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2783,121 +2779,119 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is this a new supervisor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="516C2A9B" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00800CDC" w:rsidP="000E482E">
+          <w:p w14:paraId="516C2A9B" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1812748523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DAB51CD" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00800CDC" w:rsidP="000E482E">
+          <w:p w14:paraId="3DAB51CD" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939754808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
@@ -2916,70 +2910,69 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you want your supervisor details updated?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDB6EA7" w14:textId="53DC4225" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00800CDC" w:rsidP="000E482E">
+          <w:p w14:paraId="6FDB6EA7" w14:textId="53DC4225" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1925143821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
             <w:r w:rsidR="00072BED">
@@ -3008,72 +3001,71 @@
               <w:t>The change is permanent</w:t>
             </w:r>
             <w:r w:rsidR="00072BED" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50310231" w14:textId="3D190DA3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00BD0790" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11E9D8F2" w14:textId="620035B3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00800CDC" w:rsidP="00072BED">
+          <w:p w14:paraId="11E9D8F2" w14:textId="620035B3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00072BED">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="465554205"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00582A43">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidR="00072BED">
@@ -3370,67 +3362,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5451C04F" w14:textId="227DA07A" w:rsidR="005E17E8" w:rsidRPr="00037381" w:rsidRDefault="00B22E0E" w:rsidP="00A80945">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6140">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Cook [351411]:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B22E0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prepare, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and cook food in dining and catering establishments. The range of duties carried out by cooks varies depending on where they work. In hotels, clubs, and restaurants, cooks often specialise in preparing and cooking a particular type of food. They may also specialise in national cuisine (</w:t>
+        <w:t xml:space="preserve"> Prepare, season and cook food in dining and catering establishments. The range of duties carried out by cooks varies depending on where they work. In hotels, clubs, and restaurants, cooks often specialise in preparing and cooking a particular type of food. They may also specialise in national cuisine (</w:t>
       </w:r>
       <w:r w:rsidR="00EB6140" w:rsidRPr="00B22E0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
           <w:bCs/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B22E0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Thai, Vietnamese, French, Indian or Italian). Other specialisations include entrees, desserts, international and pastry cooking.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D98DA21" w14:textId="3D3582CB" w:rsidR="00324CBF" w:rsidRPr="00324CBF" w:rsidRDefault="00324CBF" w:rsidP="00324CBF">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -3772,157 +3748,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Explaining, implementing, and enforcing hygiene regulations and proper cleaning processes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6508A0B8" w14:textId="6A2FAFC5" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="6508A0B8" w14:textId="6A2FAFC5" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="385688294"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="170A8EB5" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="170A8EB5" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="397103817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B1183C2" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="0B1183C2" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1568104659"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0894287F" w14:textId="69D2802A" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -3945,149 +3918,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Demonstrating understanding of safety principles and practices, and correct use of equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04443982" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="04443982" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1317525765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="485EF5AF" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="485EF5AF" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="150262133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E042305" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="7E042305" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="764117859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="16D37EDC" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4115,157 +4085,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Examining foodstuffs to ensure quality: including when receiving goods, and during preparation and serving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67A463FC" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="67A463FC" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1235315434"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="289CAC4A" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="289CAC4A" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-732157524"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D8A6262" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="1D8A6262" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-23484657"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02DA6A38" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4288,146 +4255,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ensuring correct temperatures of ovens, grills, and other cooking equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35F87E30" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="35F87E30" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1446344634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="190DD94C" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="190DD94C" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1735815260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4355F4A1" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="4355F4A1" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-988637070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="515C4FAF" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4457,157 +4421,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Preparing and cooking food using different cooking methods and techniques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17C578B5" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="17C578B5" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1105005026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DB48801" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="0DB48801" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1525287343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61D25671" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="61D25671" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-784889572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2692B99E" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4631,149 +4592,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Seasoning food during cooking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7258AC51" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="7258AC51" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1286995635"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED790B8" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="4ED790B8" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1969888018"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED7C5F9" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="3ED7C5F9" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-443697578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F312FB9" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
@@ -4803,157 +4761,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Portioning food, placing it on plates, and adding sauces and garnishes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7872D741" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="7872D741" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1426184283"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68B8C854" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="68B8C854" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="753098754"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13EA3821" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="13EA3821" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1989276995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64213CF6" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4983,155 +4938,152 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Storing food correctly in temperature-controlled facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49302595" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="49302595" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-775941046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="571E9A9F" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="571E9A9F" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1337841952"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C1EA944" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="4C1EA944" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1197653377"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D15EAAF" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5162,157 +5114,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preparing food to meet special dietary requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="631E8581" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="631E8581" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-949703636"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24F49236" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="24F49236" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2003925517"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5599EE1E" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="5599EE1E" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1893955113"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72B5BC32" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -5471,155 +5420,152 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contributing to the planning of menus and estimating food requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7904E6B6" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="7904E6B6" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1232693539"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C13DF1C" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="4C13DF1C" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-133329876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31630CEA" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="31630CEA" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1456470621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7139F84A" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5641,149 +5587,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maintaining temperature logs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60F1BD66" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="60F1BD66" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-772857259"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34FBEB37" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="34FBEB37" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1780373309"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7B6BCE" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="3F7B6BCE" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1127120578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="42BD13D4" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5804,146 +5747,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Planning and preparing a range of dishes/recipes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F500E66" w14:textId="7614FCB3" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="2F500E66" w14:textId="7614FCB3" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="687715700"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D451B60" w14:textId="1E2F55F1" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="2D451B60" w14:textId="1E2F55F1" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1904203814"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F37EDD1" w14:textId="1900BC38" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="4F37EDD1" w14:textId="1900BC38" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="529526180"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5A45D02E" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5962,146 +5902,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Planning and preparing dishes/recipes according to different dietary and cultural needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37281E8B" w14:textId="0670C081" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="37281E8B" w14:textId="0670C081" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-218833428"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19288EA5" w14:textId="2E95C951" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="19288EA5" w14:textId="2E95C951" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="560221530"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43F502BE" w14:textId="4358E199" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="43F502BE" w14:textId="4358E199" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1359241711"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="581581DE" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6121,146 +6058,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Performing stocktakes, ordering, processing delivery of stock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61804F76" w14:textId="0470BEAD" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="61804F76" w14:textId="0470BEAD" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1394732755"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="127556FC" w14:textId="744F9E01" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="127556FC" w14:textId="744F9E01" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1168135172"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A96B15A" w14:textId="2D6D89AD" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="3A96B15A" w14:textId="2D6D89AD" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1683548016"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2BCDD7F2" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6279,146 +6213,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working unsupervised</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="537849A9" w14:textId="7A566A24" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="537849A9" w14:textId="7A566A24" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-480077049"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48AEC0D8" w14:textId="6032D898" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="48AEC0D8" w14:textId="6032D898" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1195001729"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7329003F" w14:textId="19AC2041" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="7329003F" w14:textId="19AC2041" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1016430374"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="776AAE4F" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6579,146 +6510,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kitchen equipment such as: ranges and ovens; scales; grills and griddles; deep fryers; salamanders; food processors; blenders; mixers; slicers; frypans; woks; steamers (Circle those used and write any others in the comments column)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBE45F1" w14:textId="6A58579B" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="4DBE45F1" w14:textId="6A58579B" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1664919991"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="178E12BC" w14:textId="5A25BC8F" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="178E12BC" w14:textId="5A25BC8F" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1746561537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40716427" w14:textId="74BF9F53" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="40716427" w14:textId="74BF9F53" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-961409116"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2410C189" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6738,146 +6666,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Knives and knife techniques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="561A41C0" w14:textId="7C6D6BA2" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="561A41C0" w14:textId="7C6D6BA2" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1755549405"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48595324" w14:textId="0CC72DDA" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="48595324" w14:textId="0CC72DDA" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="94062807"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25D7779A" w14:textId="5036AB62" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="25D7779A" w14:textId="5036AB62" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1030952505"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C70AF95" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6896,146 +6821,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7BF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Utensils and other implements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="243CC2CD" w14:textId="769CE8D9" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="243CC2CD" w14:textId="769CE8D9" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2063973482"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A09F89C" w14:textId="7C9DD0B4" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="4A09F89C" w14:textId="7C9DD0B4" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1929190410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9343BF" w14:textId="4D5C7D9B" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00800CDC" w:rsidP="006B7BF7">
+          <w:p w14:paraId="7B9343BF" w14:textId="4D5C7D9B" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1375545951"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B7BF7" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="62F89057" w14:textId="77777777" w:rsidR="006B7BF7" w:rsidRPr="007D7792" w:rsidRDefault="006B7BF7" w:rsidP="006B7BF7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7231,157 +7153,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC6C00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complying with Australian standards, legislation, and regulations that apply to cooks </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26FD1DAD" w14:textId="23CB190F" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="26FD1DAD" w14:textId="23CB190F" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1575153216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57684007" w14:textId="4C66E946" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="57684007" w14:textId="4C66E946" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1031800099"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="556D1FA3" w14:textId="389E059C" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="556D1FA3" w14:textId="389E059C" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1345210607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="463ACFA9" w14:textId="77777777" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00AC6C00" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -7404,149 +7323,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC6C00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maintaining kitchen equipment and work areas in a clean and safe condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2040F027" w14:textId="230DC0F0" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="2040F027" w14:textId="230DC0F0" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="783851514"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7649D9E9" w14:textId="26C33212" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="7649D9E9" w14:textId="26C33212" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1583682455"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A39C65F" w14:textId="15E0EDFE" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="0A39C65F" w14:textId="15E0EDFE" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-350869556"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="59AA1F7B" w14:textId="77777777" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00AC6C00" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7574,157 +7490,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC6C00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ordering foodstuffs and supplies and checking orders received for quantity and quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6436587F" w14:textId="235C4EEE" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="6436587F" w14:textId="235C4EEE" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1448120448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13EDE7B1" w14:textId="454C481A" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="13EDE7B1" w14:textId="454C481A" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-556856034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28DE25D4" w14:textId="5BF30B74" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="28DE25D4" w14:textId="5BF30B74" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1533996775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48B92297" w14:textId="77777777" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00AC6C00" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -7747,149 +7660,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC6C00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organising and taking responsibility for my section of the kitchen to ensure efficient kitchen operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="402637D1" w14:textId="3E6E877B" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="402637D1" w14:textId="3E6E877B" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1886400583"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15382D83" w14:textId="703C9D63" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="15382D83" w14:textId="703C9D63" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1637601143"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2736B33D" w14:textId="147AB427" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="2736B33D" w14:textId="147AB427" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1388339988"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6AEF4FAD" w14:textId="77777777" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00AC6C00" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7927,157 +7837,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Working effectively with team members, and understanding </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC6C00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the roles of management, staff and others associated with the business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="537D5303" w14:textId="1356764E" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="537D5303" w14:textId="1356764E" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1651204696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09E68CBC" w14:textId="21CE6250" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="09E68CBC" w14:textId="21CE6250" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1109092229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CB1B853" w14:textId="254ADA0C" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="6CB1B853" w14:textId="254ADA0C" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939047912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B15225E" w14:textId="77777777" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00AC6C00" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -8100,149 +8007,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC6C00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Communicating effectively with Head Chef and/or other Chefs in specialist roles, Front of House staff, managers, other team members, and suppliers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56469781" w14:textId="7B67FD25" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="56469781" w14:textId="7B67FD25" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="656113037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2F07AD" w14:textId="1F9F27EE" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="6D2F07AD" w14:textId="1F9F27EE" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-111053735"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4046738E" w14:textId="1A7BA0E2" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="4046738E" w14:textId="1A7BA0E2" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1039966783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4DFF7683" w14:textId="77777777" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00AC6C00" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8270,157 +8174,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC6C00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working under pressure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1341CE07" w14:textId="6CACF17B" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="1341CE07" w14:textId="6CACF17B" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="954298444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E898B27" w14:textId="6C9C1390" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="5E898B27" w14:textId="6C9C1390" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1845128273"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DAC423D" w14:textId="43A80664" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="5DAC423D" w14:textId="43A80664" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1234310546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FF6A44C" w14:textId="77777777" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00AC6C00" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -8443,146 +8344,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC6C00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Being adaptable, identifying and dealing with risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44026CF8" w14:textId="3B06DA87" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="44026CF8" w14:textId="3B06DA87" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-767699887"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1B4B79" w14:textId="10FA3A5F" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="2C1B4B79" w14:textId="10FA3A5F" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2138937028"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2B3195" w14:textId="6A9E135E" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00800CDC" w:rsidP="00AC6C00">
+          <w:p w14:paraId="2E2B3195" w14:textId="6A9E135E" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1924147972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6C00" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5E8D727E" w14:textId="77777777" w:rsidR="00AC6C00" w:rsidRPr="008D76DF" w:rsidRDefault="00AC6C00" w:rsidP="00AC6C00">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9403,51 +9301,50 @@
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="728"/>
         <w:gridCol w:w="5481"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="3282"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BD0790" w:rsidRPr="00A80945" w14:paraId="48B32D4C" w14:textId="77777777" w:rsidTr="00D438DF">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:id w:val="-259603636"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="373" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0ADBD9BC" w14:textId="7E933216" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00D438DF" w:rsidP="00D438DF">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -9582,76 +9479,76 @@
     <w:p w14:paraId="36E68FFF" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00BD0790" w:rsidP="00A80945">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidSect="00CC7E00">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21B5D019" w14:textId="77777777" w:rsidR="00487B93" w:rsidRDefault="00487B93" w:rsidP="008D3A7C">
+    <w:p w14:paraId="68F16F78" w14:textId="77777777" w:rsidR="00D4427B" w:rsidRDefault="00D4427B" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="485FBFAF" w14:textId="77777777" w:rsidR="00487B93" w:rsidRDefault="00487B93" w:rsidP="008D3A7C">
+    <w:p w14:paraId="01D614F2" w14:textId="77777777" w:rsidR="00D4427B" w:rsidRDefault="00D4427B" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -9704,51 +9601,51 @@
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7783337A" w14:textId="4F2A2C0E" w:rsidR="00605B40" w:rsidRPr="005D573E" w:rsidRDefault="00605B40" w:rsidP="00605B40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D573E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="005D573E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         <w:bCs/>
         <w:sz w:val="18"/>
@@ -9905,70 +9802,68 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00B22E0E">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00307B83">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>9/2023</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="762582137"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1357566773"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="615EF748" w14:textId="00CA79DC" w:rsidR="00605B40" w:rsidRPr="00605B40" w:rsidRDefault="00605B40" w:rsidP="00605B40">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -10092,76 +9987,76 @@
                 <w:b/>
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Painting Trades Worker </w:t>
             </w:r>
             <w:r w:rsidR="00C229E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-12/2021</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="508A5336" w14:textId="77777777" w:rsidR="00487B93" w:rsidRDefault="00487B93" w:rsidP="008D3A7C">
+    <w:p w14:paraId="2D37426F" w14:textId="77777777" w:rsidR="00D4427B" w:rsidRDefault="00D4427B" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="559E9AF8" w14:textId="77777777" w:rsidR="00487B93" w:rsidRDefault="00487B93" w:rsidP="008D3A7C">
+    <w:p w14:paraId="5EB2C1E9" w14:textId="77777777" w:rsidR="00D4427B" w:rsidRDefault="00D4427B" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79F0A52E" w14:textId="63F22239" w:rsidR="00835D85" w:rsidRDefault="00592753">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF4A295" wp14:editId="35EEFEF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-562610</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2905125" cy="427990"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="4" name="Picture 4" descr="Blue text on a white background&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -10243,51 +10138,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2457450" cy="752475"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7957A1EC" w14:textId="35E3BB18" w:rsidR="00605B40" w:rsidRDefault="00605B40">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C8D6081" wp14:editId="0AAABC01">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-838200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="720000" cy="720000"/>
           <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -10390,51 +10285,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1757680" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11051343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="730C3492"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11816,57 +11711,59 @@
   <w:num w:numId="6" w16cid:durableId="985280609">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1606032440">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="974067992">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="876818182">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1044914640">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="676737274">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1248929942">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D3A7C"/>
     <w:rsid w:val="0000187E"/>
     <w:rsid w:val="00017012"/>
     <w:rsid w:val="000210A3"/>
     <w:rsid w:val="00023437"/>
     <w:rsid w:val="000255F6"/>
     <w:rsid w:val="0003019F"/>
@@ -11953,50 +11850,51 @@
     <w:rsid w:val="002A3ACC"/>
     <w:rsid w:val="002A4872"/>
     <w:rsid w:val="002B172D"/>
     <w:rsid w:val="002B2386"/>
     <w:rsid w:val="002C3F70"/>
     <w:rsid w:val="002D40A3"/>
     <w:rsid w:val="002D673A"/>
     <w:rsid w:val="002E166F"/>
     <w:rsid w:val="002F2A6C"/>
     <w:rsid w:val="002F39A6"/>
     <w:rsid w:val="002F3F88"/>
     <w:rsid w:val="00301F14"/>
     <w:rsid w:val="0030425F"/>
     <w:rsid w:val="00307B83"/>
     <w:rsid w:val="003175F8"/>
     <w:rsid w:val="00324CBF"/>
     <w:rsid w:val="003259A3"/>
     <w:rsid w:val="0033437D"/>
     <w:rsid w:val="00340C52"/>
     <w:rsid w:val="00341482"/>
     <w:rsid w:val="00354355"/>
     <w:rsid w:val="00363206"/>
     <w:rsid w:val="00375778"/>
     <w:rsid w:val="003859A7"/>
     <w:rsid w:val="00387372"/>
+    <w:rsid w:val="003A157C"/>
     <w:rsid w:val="003A2AF4"/>
     <w:rsid w:val="003A7237"/>
     <w:rsid w:val="003B5B99"/>
     <w:rsid w:val="003B5ED2"/>
     <w:rsid w:val="003B7310"/>
     <w:rsid w:val="003C0E4A"/>
     <w:rsid w:val="003C6AE1"/>
     <w:rsid w:val="003E52AC"/>
     <w:rsid w:val="004017A6"/>
     <w:rsid w:val="004108E3"/>
     <w:rsid w:val="004143B0"/>
     <w:rsid w:val="00430F27"/>
     <w:rsid w:val="00431122"/>
     <w:rsid w:val="0044672D"/>
     <w:rsid w:val="0045221F"/>
     <w:rsid w:val="004577D2"/>
     <w:rsid w:val="0047636F"/>
     <w:rsid w:val="00487B93"/>
     <w:rsid w:val="0049009C"/>
     <w:rsid w:val="004C0600"/>
     <w:rsid w:val="004C3A39"/>
     <w:rsid w:val="004D3915"/>
     <w:rsid w:val="004D3B82"/>
     <w:rsid w:val="004E46D2"/>
     <w:rsid w:val="004E6AA3"/>
@@ -12020,50 +11918,51 @@
     <w:rsid w:val="00583DD9"/>
     <w:rsid w:val="00587CED"/>
     <w:rsid w:val="00590EF9"/>
     <w:rsid w:val="00592753"/>
     <w:rsid w:val="005A74F1"/>
     <w:rsid w:val="005C5AC9"/>
     <w:rsid w:val="005D573E"/>
     <w:rsid w:val="005D70AC"/>
     <w:rsid w:val="005E17E8"/>
     <w:rsid w:val="005E3820"/>
     <w:rsid w:val="005F02C7"/>
     <w:rsid w:val="005F0590"/>
     <w:rsid w:val="00605B40"/>
     <w:rsid w:val="006117BD"/>
     <w:rsid w:val="00614C08"/>
     <w:rsid w:val="006167FC"/>
     <w:rsid w:val="00617719"/>
     <w:rsid w:val="00625A83"/>
     <w:rsid w:val="0062719A"/>
     <w:rsid w:val="00634C51"/>
     <w:rsid w:val="0063743F"/>
     <w:rsid w:val="00641D7C"/>
     <w:rsid w:val="00661E42"/>
     <w:rsid w:val="00664FB8"/>
     <w:rsid w:val="006837C6"/>
+    <w:rsid w:val="0068587D"/>
     <w:rsid w:val="00690D3D"/>
     <w:rsid w:val="006A30F7"/>
     <w:rsid w:val="006B6F65"/>
     <w:rsid w:val="006B7BF7"/>
     <w:rsid w:val="006C3D9D"/>
     <w:rsid w:val="006D5349"/>
     <w:rsid w:val="006D78CD"/>
     <w:rsid w:val="006E29C0"/>
     <w:rsid w:val="006E3F42"/>
     <w:rsid w:val="006E5B6D"/>
     <w:rsid w:val="0070211A"/>
     <w:rsid w:val="00714992"/>
     <w:rsid w:val="00715152"/>
     <w:rsid w:val="00715B2F"/>
     <w:rsid w:val="00716B89"/>
     <w:rsid w:val="007215D9"/>
     <w:rsid w:val="0073314C"/>
     <w:rsid w:val="0074212A"/>
     <w:rsid w:val="0076776B"/>
     <w:rsid w:val="007A4432"/>
     <w:rsid w:val="007A4878"/>
     <w:rsid w:val="007B22D3"/>
     <w:rsid w:val="007C2700"/>
     <w:rsid w:val="007D098D"/>
     <w:rsid w:val="007D568C"/>
@@ -12178,92 +12077,95 @@
     <w:rsid w:val="00B00407"/>
     <w:rsid w:val="00B03FFC"/>
     <w:rsid w:val="00B04D22"/>
     <w:rsid w:val="00B130B1"/>
     <w:rsid w:val="00B22E0E"/>
     <w:rsid w:val="00B22FCF"/>
     <w:rsid w:val="00B31C52"/>
     <w:rsid w:val="00B322F1"/>
     <w:rsid w:val="00B34826"/>
     <w:rsid w:val="00B41D03"/>
     <w:rsid w:val="00B57702"/>
     <w:rsid w:val="00B603F9"/>
     <w:rsid w:val="00B7086A"/>
     <w:rsid w:val="00B759E6"/>
     <w:rsid w:val="00B90F12"/>
     <w:rsid w:val="00B933A5"/>
     <w:rsid w:val="00B96737"/>
     <w:rsid w:val="00B97FAF"/>
     <w:rsid w:val="00BA7512"/>
     <w:rsid w:val="00BD0790"/>
     <w:rsid w:val="00BD58D8"/>
     <w:rsid w:val="00BE2AED"/>
     <w:rsid w:val="00BF0F3C"/>
     <w:rsid w:val="00BF346D"/>
     <w:rsid w:val="00BF66BA"/>
+    <w:rsid w:val="00BF69D3"/>
     <w:rsid w:val="00C060EF"/>
     <w:rsid w:val="00C10AD6"/>
     <w:rsid w:val="00C12EBC"/>
     <w:rsid w:val="00C1351D"/>
     <w:rsid w:val="00C15E4D"/>
     <w:rsid w:val="00C2246A"/>
     <w:rsid w:val="00C2299E"/>
     <w:rsid w:val="00C229E2"/>
     <w:rsid w:val="00C2366B"/>
     <w:rsid w:val="00C24789"/>
     <w:rsid w:val="00C305ED"/>
     <w:rsid w:val="00C372A1"/>
     <w:rsid w:val="00C379D7"/>
     <w:rsid w:val="00C41F35"/>
     <w:rsid w:val="00C47B15"/>
     <w:rsid w:val="00C51001"/>
     <w:rsid w:val="00C51A50"/>
     <w:rsid w:val="00C5387E"/>
     <w:rsid w:val="00C617EB"/>
     <w:rsid w:val="00C62F96"/>
     <w:rsid w:val="00C732B1"/>
     <w:rsid w:val="00C7432C"/>
     <w:rsid w:val="00C75A9A"/>
     <w:rsid w:val="00C75E3D"/>
     <w:rsid w:val="00C8767D"/>
     <w:rsid w:val="00C90202"/>
     <w:rsid w:val="00CA5F02"/>
     <w:rsid w:val="00CC0E0B"/>
     <w:rsid w:val="00CC1FB3"/>
     <w:rsid w:val="00CC3409"/>
     <w:rsid w:val="00CC7E00"/>
     <w:rsid w:val="00CD1D58"/>
     <w:rsid w:val="00CD4D95"/>
     <w:rsid w:val="00D06820"/>
     <w:rsid w:val="00D15971"/>
     <w:rsid w:val="00D15D0B"/>
     <w:rsid w:val="00D1738B"/>
     <w:rsid w:val="00D36839"/>
     <w:rsid w:val="00D438DF"/>
+    <w:rsid w:val="00D4427B"/>
     <w:rsid w:val="00D466CB"/>
     <w:rsid w:val="00D60930"/>
     <w:rsid w:val="00D665F2"/>
+    <w:rsid w:val="00D67A17"/>
     <w:rsid w:val="00D70435"/>
     <w:rsid w:val="00D7160A"/>
     <w:rsid w:val="00D76D6D"/>
     <w:rsid w:val="00D873C4"/>
     <w:rsid w:val="00D932F4"/>
     <w:rsid w:val="00DA072E"/>
     <w:rsid w:val="00DA2D1B"/>
     <w:rsid w:val="00DB5D07"/>
     <w:rsid w:val="00DB66FC"/>
     <w:rsid w:val="00DC1E63"/>
     <w:rsid w:val="00DC4F56"/>
     <w:rsid w:val="00DC6560"/>
     <w:rsid w:val="00DD38C2"/>
     <w:rsid w:val="00DE7242"/>
     <w:rsid w:val="00E017D9"/>
     <w:rsid w:val="00E01C55"/>
     <w:rsid w:val="00E03F9A"/>
     <w:rsid w:val="00E14C17"/>
     <w:rsid w:val="00E272A6"/>
     <w:rsid w:val="00E30C2B"/>
     <w:rsid w:val="00E332C4"/>
     <w:rsid w:val="00E34061"/>
     <w:rsid w:val="00E5232E"/>
     <w:rsid w:val="00E53B45"/>
     <w:rsid w:val="00E5435B"/>
@@ -12311,65 +12213,64 @@
     <w:rsid w:val="00FD05ED"/>
     <w:rsid w:val="00FD0F1A"/>
     <w:rsid w:val="00FD3C13"/>
     <w:rsid w:val="00FD6293"/>
     <w:rsid w:val="00FE3495"/>
     <w:rsid w:val="00FF2687"/>
     <w:rsid w:val="00FF3B85"/>
     <w:rsid w:val="00FF7A0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="631C0E58"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6717AFBC-1495-403E-BD16-AFE35C52C5A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13357,51 +13258,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0070211A"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00324CBF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1274439412">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1904635512">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13681,99 +13582,101 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3098522-8D41-443A-894C-8C2381A24545}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1189</Words>
-  <Characters>6779</Characters>
+  <Words>1225</Words>
+  <Characters>6182</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>346</Lines>
+  <Paragraphs>196</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7953</CharactersWithSpaces>
+  <CharactersWithSpaces>7223</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-04-11T01:45:57Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-24T00:18:32Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>dfed2d0b-a280-42d4-b579-d0ad417dafea</vt:lpwstr>
+    <vt:lpwstr>25477c33-051c-4dcb-80c8-7b854eaea1b4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>