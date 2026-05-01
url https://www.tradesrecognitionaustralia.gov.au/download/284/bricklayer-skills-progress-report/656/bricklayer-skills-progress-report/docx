--- v0 (2025-10-06)
+++ v1 (2026-05-01)
@@ -8,51 +8,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="60BB29A3" w14:textId="77777777" w:rsidR="00250076" w:rsidRDefault="00250076" w:rsidP="00037381">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17766ABC" w14:textId="166CA323" w:rsidR="00F71877" w:rsidRPr="00A80945" w:rsidRDefault="00F71877" w:rsidP="00037381">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A80945">
@@ -1813,120 +1813,118 @@
             </w:r>
             <w:r w:rsidR="00664FB8" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> this</w:t>
             </w:r>
             <w:r w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> employer?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3701C0F8" w14:textId="76CDC0AD" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00385C10" w:rsidP="000E482E">
+          <w:p w14:paraId="3701C0F8" w14:textId="76CDC0AD" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5954AE21" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00385C10" w:rsidP="000E482E">
+          <w:p w14:paraId="5954AE21" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2105,119 +2103,117 @@
             <w:r w:rsidR="004953FC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bricklayer</w:t>
             </w:r>
             <w:r w:rsidR="007A3A6C" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE0EDB7" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00385C10" w:rsidP="000E482E">
+          <w:p w14:paraId="1AE0EDB7" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="420C5042" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00385C10" w:rsidP="000E482E">
+          <w:p w14:paraId="420C5042" w14:textId="77777777" w:rsidR="002A4872" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A4872" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4872" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2783,121 +2779,119 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is this a new supervisor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="516C2A9B" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00385C10" w:rsidP="000E482E">
+          <w:p w14:paraId="516C2A9B" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1812748523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DAB51CD" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00385C10" w:rsidP="000E482E">
+          <w:p w14:paraId="3DAB51CD" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939754808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
@@ -2916,70 +2910,69 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you want your supervisor details updated?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDB6EA7" w14:textId="53DC4225" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00385C10" w:rsidP="000E482E">
+          <w:p w14:paraId="6FDB6EA7" w14:textId="53DC4225" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1925143821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
             <w:r w:rsidR="00072BED">
@@ -3008,72 +3001,71 @@
               <w:t>The change is permanent</w:t>
             </w:r>
             <w:r w:rsidR="00072BED" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50310231" w14:textId="3D190DA3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00BD0790" w:rsidP="000E482E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11E9D8F2" w14:textId="620035B3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00385C10" w:rsidP="00072BED">
+          <w:p w14:paraId="11E9D8F2" w14:textId="620035B3" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00000000" w:rsidP="00072BED">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="465554205"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD0790" w:rsidRPr="00A80945">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD0790" w:rsidRPr="007A3A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidR="00072BED">
@@ -3370,67 +3362,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5451C04F" w14:textId="74B2C384" w:rsidR="005E17E8" w:rsidRPr="00037381" w:rsidRDefault="00126E45" w:rsidP="00A80945">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7FBB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Bricklayer [331111]:</w:t>
       </w:r>
       <w:r w:rsidRPr="00126E45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Laying bricks, pre-cutting </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and other types of building blocks in mortar to construct and repair walls, partitions, arches and other structures.</w:t>
+        <w:t xml:space="preserve"> Laying bricks, pre-cutting stone and other types of building blocks in mortar to construct and repair walls, partitions, arches and other structures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D98DA21" w14:textId="3D3582CB" w:rsidR="00324CBF" w:rsidRPr="00324CBF" w:rsidRDefault="00324CBF" w:rsidP="00324CBF">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4E52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana Pro Light" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4E52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana Pro Light" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
@@ -3746,157 +3722,154 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009131CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying the occupational health and safety and workplace procedures required to complete different tasks efficiently and safely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6508A0B8" w14:textId="6A2FAFC5" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="6508A0B8" w14:textId="6A2FAFC5" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="385688294"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="170A8EB5" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="170A8EB5" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="397103817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B1183C2" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="0B1183C2" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1568104659"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0894287F" w14:textId="69D2802A" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -3919,149 +3892,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025166F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Studying drawings and specifications to determine materials required, dimensions and installation procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04443982" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="04443982" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1317525765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="485EF5AF" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="485EF5AF" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="150262133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E042305" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="7E042305" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="764117859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="16D37EDC" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4090,157 +4060,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025166F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Erecting and dismantling restricted height scaffolding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67A463FC" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="67A463FC" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1235315434"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="289CAC4A" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="289CAC4A" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-732157524"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D8A6262" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="1D8A6262" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-23484657"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02DA6A38" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4264,146 +4231,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025166F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sealing foundations with damp-resistant materials and spreading layers of mortar to serve as base and binder for blocks using trowels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35F87E30" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="35F87E30" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1446344634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="190DD94C" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="190DD94C" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1735815260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4355F4A1" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="4355F4A1" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-988637070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="515C4FAF" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4433,157 +4397,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025166F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Laying bricks and/or blocks in rows, designing and shaping, and spreading mortar between joints</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17C578B5" w14:textId="7EC1F702" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="17C578B5" w14:textId="7EC1F702" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1105005026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DB48801" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="0DB48801" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1525287343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61D25671" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="61D25671" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-784889572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2692B99E" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4608,149 +4569,146 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025166F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Constructing string lines or erecting dumpy levels/lasers to maintain vertical and horizontal alignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7258AC51" w14:textId="0C8D5659" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="7258AC51" w14:textId="0C8D5659" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1286995635"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED790B8" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="4ED790B8" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1969888018"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED7C5F9" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="3ED7C5F9" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-443697578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F312FB9" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
@@ -4781,157 +4739,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025166F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cutting and shaping bricks and blocks using machines and hand tools to fit irregular spaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7872D741" w14:textId="3A17315C" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="7872D741" w14:textId="3A17315C" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1426184283"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68B8C854" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="68B8C854" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="753098754"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13EA3821" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="13EA3821" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1989276995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64213CF6" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -4961,155 +4916,152 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025166F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Constructing walls using stone slabs and large masonry slab blocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49302595" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="49302595" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-775941046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="571E9A9F" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="571E9A9F" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1337841952"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C1EA944" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="4C1EA944" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1197653377"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D15EAAF" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5139,152 +5091,149 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025166F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Leveling and straightening corners, angles, wall, and ceiling surfaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="329C4BE7" w14:textId="09142FFB" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="329C4BE7" w14:textId="09142FFB" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2120742247"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3118AF01" w14:textId="54CAEA22" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="3118AF01" w14:textId="54CAEA22" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-374163242"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AFE7F89" w14:textId="0784EF2D" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="1AFE7F89" w14:textId="0784EF2D" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1542719566"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="306F7583" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5313,152 +5262,149 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025166F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Constructing irregular shapes and patterns to comply with design requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B70410E" w14:textId="11D83624" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="0B70410E" w14:textId="11D83624" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-615985873"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C7C5C86" w14:textId="2EA1BDAC" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="6C7C5C86" w14:textId="2EA1BDAC" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-613518848"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79F6617C" w14:textId="0DF64AFA" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="79F6617C" w14:textId="0DF64AFA" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1206172375"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C06C5F5" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -5641,157 +5587,154 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025166F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Repairing existing fittings/structures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7904E6B6" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="7904E6B6" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1232693539"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C13DF1C" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="4C13DF1C" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-133329876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31630CEA" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="31630CEA" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1456470621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7139F84A" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -5846,155 +5789,152 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>colour</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E11A71">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> mortar consistently</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60F1BD66" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="60F1BD66" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-772857259"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34FBEB37" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="34FBEB37" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1780373309"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F7B6BCE" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="3F7B6BCE" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1127120578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42BD13D4" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
@@ -6173,146 +6113,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E11A71">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Using and understanding the required Personal Protective Equipment (PPE) needed to undertake tasks and duties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBE45F1" w14:textId="6A58579B" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="4DBE45F1" w14:textId="6A58579B" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1664919991"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="178E12BC" w14:textId="5A25BC8F" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="178E12BC" w14:textId="5A25BC8F" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1746561537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40716427" w14:textId="74BF9F53" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="40716427" w14:textId="74BF9F53" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-961409116"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2410C189" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6331,146 +6268,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E11A71">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Selecting the tools and equipment required for various tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="561A41C0" w14:textId="7C6D6BA2" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="561A41C0" w14:textId="7C6D6BA2" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1755549405"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48595324" w14:textId="0CC72DDA" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="48595324" w14:textId="0CC72DDA" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="94062807"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25D7779A" w14:textId="5036AB62" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="25D7779A" w14:textId="5036AB62" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1030952505"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C70AF95" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6550,146 +6484,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E11A71">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and stilts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="243CC2CD" w14:textId="3608F64E" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="243CC2CD" w14:textId="3608F64E" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2063973482"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A09F89C" w14:textId="6FA2005C" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="4A09F89C" w14:textId="6FA2005C" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1929190410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9343BF" w14:textId="4D5C7D9B" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="7B9343BF" w14:textId="4D5C7D9B" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1375545951"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="62F89057" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6888,146 +6819,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E11A71">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> extension poles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51A80DA7" w14:textId="29B3F3F5" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="51A80DA7" w14:textId="29B3F3F5" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-709722694"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37209E4E" w14:textId="152998E4" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="37209E4E" w14:textId="152998E4" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1686406456"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7965D99E" w14:textId="047AFE75" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="7965D99E" w14:textId="047AFE75" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="444821037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="535A86F2" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7167,146 +7095,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E11A71">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> texture guns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34A95406" w14:textId="389940AF" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="34A95406" w14:textId="389940AF" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-346479662"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0934F5" w14:textId="3C5943DD" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="5F0934F5" w14:textId="3C5943DD" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1588882862"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F417F7B" w14:textId="37D443F3" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="7F417F7B" w14:textId="37D443F3" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="325873403"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0EC481C8" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7325,146 +7250,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E11A71">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maintaining tools, equipment, and work areas in good and safe condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="128C859D" w14:textId="169A7EE0" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="128C859D" w14:textId="169A7EE0" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-141898763"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33EE94CE" w14:textId="10C764C5" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="33EE94CE" w14:textId="10C764C5" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1918041398"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62CF6239" w14:textId="014638EB" w:rsidR="00E11A71" w:rsidRDefault="00385C10" w:rsidP="00E11A71">
+          <w:p w14:paraId="62CF6239" w14:textId="014638EB" w:rsidR="00E11A71" w:rsidRDefault="00000000" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1563373432"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E11A71" w:rsidRPr="007D7792">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="48F8182C" w14:textId="77777777" w:rsidR="00E11A71" w:rsidRPr="007D7792" w:rsidRDefault="00E11A71" w:rsidP="00E11A71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7670,157 +7592,154 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning about the Australian Standards, legislation and regulations that apply to </w:t>
             </w:r>
             <w:r w:rsidR="00BD1FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bricklayers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26FD1DAD" w14:textId="23CB190F" w:rsidR="003F5715" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="003F5715">
+          <w:p w14:paraId="26FD1DAD" w14:textId="23CB190F" w:rsidR="003F5715" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="003F5715">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1575153216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003F5715">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57684007" w14:textId="4C66E946" w:rsidR="003F5715" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="003F5715">
+          <w:p w14:paraId="57684007" w14:textId="4C66E946" w:rsidR="003F5715" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="003F5715">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1031800099"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003F5715" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="556D1FA3" w14:textId="389E059C" w:rsidR="003F5715" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="003F5715">
+          <w:p w14:paraId="556D1FA3" w14:textId="389E059C" w:rsidR="003F5715" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="003F5715">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1345210607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003F5715" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="463ACFA9" w14:textId="77777777" w:rsidR="003F5715" w:rsidRPr="008D76DF" w:rsidRDefault="003F5715" w:rsidP="003F5715">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -7843,149 +7762,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD1FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maintaining tools, equipment, and work area in good and safe condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6436587F" w14:textId="235C4EEE" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="6436587F" w14:textId="235C4EEE" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1448120448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13EDE7B1" w14:textId="454C481A" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="13EDE7B1" w14:textId="454C481A" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-556856034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28DE25D4" w14:textId="5BF30B74" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="28DE25D4" w14:textId="5BF30B74" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1533996775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="48B92297" w14:textId="77777777" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00BD1FEF" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8005,149 +7921,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD1FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Checking orders received for quality and quantity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="402637D1" w14:textId="3E6E877B" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="402637D1" w14:textId="3E6E877B" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1886400583"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15382D83" w14:textId="703C9D63" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="15382D83" w14:textId="703C9D63" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1637601143"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2736B33D" w14:textId="147AB427" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="2736B33D" w14:textId="147AB427" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1388339988"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6AEF4FAD" w14:textId="77777777" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00BD1FEF" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8166,149 +8079,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD1FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying safe work practices and workplace procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="537D5303" w14:textId="1356764E" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="537D5303" w14:textId="1356764E" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1651204696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09E68CBC" w14:textId="21CE6250" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="09E68CBC" w14:textId="21CE6250" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1109092229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB1B853" w14:textId="254ADA0C" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="6CB1B853" w14:textId="254ADA0C" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1939047912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B15225E" w14:textId="77777777" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00BD1FEF" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8328,149 +8238,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD1FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Following plans, instructions, and site rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56469781" w14:textId="7B67FD25" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="56469781" w14:textId="7B67FD25" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="656113037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2F07AD" w14:textId="1F9F27EE" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="6D2F07AD" w14:textId="1F9F27EE" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-111053735"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4046738E" w14:textId="1A7BA0E2" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="4046738E" w14:textId="1A7BA0E2" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1039966783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4DFF7683" w14:textId="77777777" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00BD1FEF" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8489,149 +8396,146 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD1FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ensuring that my work is done properly and on time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1341CE07" w14:textId="6CACF17B" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="1341CE07" w14:textId="6CACF17B" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="954298444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E898B27" w14:textId="6C9C1390" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="5E898B27" w14:textId="6C9C1390" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1845128273"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAC423D" w14:textId="43A80664" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="5DAC423D" w14:textId="43A80664" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1234310546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2FF6A44C" w14:textId="77777777" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00BD1FEF" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8651,146 +8555,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD1FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working safely and effectively with team members and other tradespeople on site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44026CF8" w14:textId="3889F83B" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="44026CF8" w14:textId="3889F83B" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-767699887"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1B4B79" w14:textId="10FA3A5F" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="2C1B4B79" w14:textId="10FA3A5F" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2138937028"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2B3195" w14:textId="6A9E135E" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="2E2B3195" w14:textId="6A9E135E" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1924147972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5E8D727E" w14:textId="77777777" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00BD1FEF" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8809,146 +8710,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD1FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Communicating clearly and effectively </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12D7F46D" w14:textId="1A6F62F2" w:rsidR="00BD1FEF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="12D7F46D" w14:textId="1A6F62F2" w:rsidR="00BD1FEF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="783090426"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01C8C20F" w14:textId="73DEEAF9" w:rsidR="00BD1FEF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="01C8C20F" w14:textId="73DEEAF9" w:rsidR="00BD1FEF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1945767556"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC95F5E" w14:textId="49E95462" w:rsidR="00BD1FEF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="0DC95F5E" w14:textId="49E95462" w:rsidR="00BD1FEF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1832752153"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="015C492F" w14:textId="77777777" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00BD1FEF" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8968,146 +8866,143 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD1FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and dealing with risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4768F4B5" w14:textId="0E6AF98F" w:rsidR="00BD1FEF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="4768F4B5" w14:textId="0E6AF98F" w:rsidR="00BD1FEF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1878838513"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2080A670" w14:textId="549BAC0B" w:rsidR="00BD1FEF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="2080A670" w14:textId="549BAC0B" w:rsidR="00BD1FEF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="199758321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="027DD2A2" w14:textId="732405DF" w:rsidR="00BD1FEF" w:rsidRDefault="00385C10" w:rsidP="00BD1FEF">
+          <w:p w14:paraId="027DD2A2" w14:textId="732405DF" w:rsidR="00BD1FEF" w:rsidRDefault="00000000" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1825577987"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD1FEF" w:rsidRPr="008D76DF">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="30065051" w14:textId="77777777" w:rsidR="00BD1FEF" w:rsidRPr="008D76DF" w:rsidRDefault="00BD1FEF" w:rsidP="00BD1FEF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10001,51 +9896,50 @@
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="728"/>
         <w:gridCol w:w="5481"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="3282"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BD0790" w:rsidRPr="00A80945" w14:paraId="48B32D4C" w14:textId="77777777" w:rsidTr="00D438DF">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:id w:val="-259603636"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="373" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0ADBD9BC" w14:textId="7E933216" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00D438DF" w:rsidP="00D438DF">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -10180,76 +10074,76 @@
     <w:p w14:paraId="36E68FFF" w14:textId="77777777" w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidRDefault="00BD0790" w:rsidP="00A80945">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD0790" w:rsidRPr="00A80945" w:rsidSect="00CC7E00">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21B5D019" w14:textId="77777777" w:rsidR="00487B93" w:rsidRDefault="00487B93" w:rsidP="008D3A7C">
+    <w:p w14:paraId="75A94A03" w14:textId="77777777" w:rsidR="00EE463B" w:rsidRDefault="00EE463B" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="485FBFAF" w14:textId="77777777" w:rsidR="00487B93" w:rsidRDefault="00487B93" w:rsidP="008D3A7C">
+    <w:p w14:paraId="7E66B4EC" w14:textId="77777777" w:rsidR="00EE463B" w:rsidRDefault="00EE463B" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10302,51 +10196,51 @@
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7783337A" w14:textId="4F2A2C0E" w:rsidR="00605B40" w:rsidRPr="005D573E" w:rsidRDefault="00605B40" w:rsidP="00605B40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D573E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="005D573E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         <w:bCs/>
         <w:sz w:val="18"/>
@@ -10539,70 +10433,68 @@
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="00126E45">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00BD138A">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="762582137"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1357566773"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="615EF748" w14:textId="00CA79DC" w:rsidR="00605B40" w:rsidRPr="00605B40" w:rsidRDefault="00605B40" w:rsidP="00605B40">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00605B40">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -10726,76 +10618,76 @@
                 <w:b/>
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Painting Trades Worker </w:t>
             </w:r>
             <w:r w:rsidR="00C229E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-12/2021</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="508A5336" w14:textId="77777777" w:rsidR="00487B93" w:rsidRDefault="00487B93" w:rsidP="008D3A7C">
+    <w:p w14:paraId="765F24B5" w14:textId="77777777" w:rsidR="00EE463B" w:rsidRDefault="00EE463B" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="559E9AF8" w14:textId="77777777" w:rsidR="00487B93" w:rsidRDefault="00487B93" w:rsidP="008D3A7C">
+    <w:p w14:paraId="7904BFF8" w14:textId="77777777" w:rsidR="00EE463B" w:rsidRDefault="00EE463B" w:rsidP="008D3A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04835EF6" w14:textId="4E2D16D2" w:rsidR="00250076" w:rsidRDefault="00A71A4A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2384BAA4" wp14:editId="11C21C75">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-562610</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2905125" cy="427990"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="4" name="Picture 4" descr="Blue text on a white background&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -10877,51 +10769,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2457450" cy="752475"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7957A1EC" w14:textId="35E3BB18" w:rsidR="00605B40" w:rsidRDefault="00605B40">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C8D6081" wp14:editId="0AAABC01">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-838200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="720000" cy="720000"/>
           <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -11024,51 +10916,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1757680" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11051343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="730C3492"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12450,57 +12342,59 @@
   <w:num w:numId="6" w16cid:durableId="1159348396">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1209804611">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="393895215">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="283195571">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1065642722">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676956927">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1795057948">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D3A7C"/>
     <w:rsid w:val="0000187E"/>
     <w:rsid w:val="00007927"/>
     <w:rsid w:val="00017012"/>
     <w:rsid w:val="000210A3"/>
     <w:rsid w:val="00023437"/>
     <w:rsid w:val="000255F6"/>
@@ -12820,50 +12714,51 @@
     <w:rsid w:val="00AA2042"/>
     <w:rsid w:val="00AA42C3"/>
     <w:rsid w:val="00AA6F3B"/>
     <w:rsid w:val="00AB1E9B"/>
     <w:rsid w:val="00AC6C00"/>
     <w:rsid w:val="00AC7730"/>
     <w:rsid w:val="00AD0CD1"/>
     <w:rsid w:val="00AD1C69"/>
     <w:rsid w:val="00AD3353"/>
     <w:rsid w:val="00AD4AFE"/>
     <w:rsid w:val="00AD4B3B"/>
     <w:rsid w:val="00AE5E8B"/>
     <w:rsid w:val="00AE614D"/>
     <w:rsid w:val="00AF4E52"/>
     <w:rsid w:val="00AF6B6F"/>
     <w:rsid w:val="00B00407"/>
     <w:rsid w:val="00B03FFC"/>
     <w:rsid w:val="00B04D22"/>
     <w:rsid w:val="00B130B1"/>
     <w:rsid w:val="00B22FCF"/>
     <w:rsid w:val="00B31C52"/>
     <w:rsid w:val="00B322F1"/>
     <w:rsid w:val="00B34826"/>
     <w:rsid w:val="00B41D03"/>
     <w:rsid w:val="00B44E0D"/>
+    <w:rsid w:val="00B571C1"/>
     <w:rsid w:val="00B57702"/>
     <w:rsid w:val="00B603F9"/>
     <w:rsid w:val="00B7086A"/>
     <w:rsid w:val="00B759E6"/>
     <w:rsid w:val="00B90F12"/>
     <w:rsid w:val="00B91AF1"/>
     <w:rsid w:val="00B933A5"/>
     <w:rsid w:val="00B96737"/>
     <w:rsid w:val="00B97FAF"/>
     <w:rsid w:val="00BA7512"/>
     <w:rsid w:val="00BD0790"/>
     <w:rsid w:val="00BD138A"/>
     <w:rsid w:val="00BD1FEF"/>
     <w:rsid w:val="00BD58D8"/>
     <w:rsid w:val="00BE2AED"/>
     <w:rsid w:val="00BF0F3C"/>
     <w:rsid w:val="00BF346D"/>
     <w:rsid w:val="00BF66BA"/>
     <w:rsid w:val="00C060EF"/>
     <w:rsid w:val="00C10AD6"/>
     <w:rsid w:val="00C12EBC"/>
     <w:rsid w:val="00C1351D"/>
     <w:rsid w:val="00C15E4D"/>
     <w:rsid w:val="00C2246A"/>
     <w:rsid w:val="00C2299E"/>
@@ -12872,165 +12767,167 @@
     <w:rsid w:val="00C24789"/>
     <w:rsid w:val="00C305ED"/>
     <w:rsid w:val="00C372A1"/>
     <w:rsid w:val="00C379D7"/>
     <w:rsid w:val="00C41F35"/>
     <w:rsid w:val="00C47B15"/>
     <w:rsid w:val="00C51001"/>
     <w:rsid w:val="00C51A50"/>
     <w:rsid w:val="00C5387E"/>
     <w:rsid w:val="00C617EB"/>
     <w:rsid w:val="00C62F96"/>
     <w:rsid w:val="00C732B1"/>
     <w:rsid w:val="00C7432C"/>
     <w:rsid w:val="00C75A9A"/>
     <w:rsid w:val="00C75E3D"/>
     <w:rsid w:val="00C8767D"/>
     <w:rsid w:val="00C90202"/>
     <w:rsid w:val="00CA5F02"/>
     <w:rsid w:val="00CC0E0B"/>
     <w:rsid w:val="00CC1FB3"/>
     <w:rsid w:val="00CC3409"/>
     <w:rsid w:val="00CC7E00"/>
     <w:rsid w:val="00CD1D58"/>
     <w:rsid w:val="00CD4D95"/>
     <w:rsid w:val="00D06820"/>
+    <w:rsid w:val="00D07878"/>
     <w:rsid w:val="00D15971"/>
     <w:rsid w:val="00D15D0B"/>
     <w:rsid w:val="00D1738B"/>
     <w:rsid w:val="00D36839"/>
     <w:rsid w:val="00D438DF"/>
     <w:rsid w:val="00D466CB"/>
     <w:rsid w:val="00D60930"/>
     <w:rsid w:val="00D665F2"/>
     <w:rsid w:val="00D70435"/>
     <w:rsid w:val="00D7160A"/>
     <w:rsid w:val="00D76D6D"/>
     <w:rsid w:val="00D873C4"/>
     <w:rsid w:val="00DA072E"/>
     <w:rsid w:val="00DA2D1B"/>
     <w:rsid w:val="00DB5D07"/>
     <w:rsid w:val="00DB66FC"/>
     <w:rsid w:val="00DC1E63"/>
     <w:rsid w:val="00DC4F56"/>
     <w:rsid w:val="00DC6560"/>
     <w:rsid w:val="00DD38C2"/>
     <w:rsid w:val="00DE7242"/>
     <w:rsid w:val="00E017D9"/>
     <w:rsid w:val="00E01C55"/>
     <w:rsid w:val="00E03F9A"/>
     <w:rsid w:val="00E1089F"/>
+    <w:rsid w:val="00E112BC"/>
     <w:rsid w:val="00E11A71"/>
     <w:rsid w:val="00E14C17"/>
     <w:rsid w:val="00E272A6"/>
     <w:rsid w:val="00E30C2B"/>
     <w:rsid w:val="00E332C4"/>
     <w:rsid w:val="00E34061"/>
     <w:rsid w:val="00E5232E"/>
     <w:rsid w:val="00E53B45"/>
     <w:rsid w:val="00E652B5"/>
     <w:rsid w:val="00E72AC8"/>
     <w:rsid w:val="00E76C7B"/>
     <w:rsid w:val="00E80B87"/>
     <w:rsid w:val="00E83E63"/>
     <w:rsid w:val="00E863E6"/>
     <w:rsid w:val="00E876BC"/>
     <w:rsid w:val="00E87C81"/>
     <w:rsid w:val="00E87FE4"/>
     <w:rsid w:val="00EA1E66"/>
     <w:rsid w:val="00EB09E4"/>
     <w:rsid w:val="00EB26A0"/>
     <w:rsid w:val="00EB3E6F"/>
     <w:rsid w:val="00EB7B21"/>
     <w:rsid w:val="00EC744B"/>
     <w:rsid w:val="00EC7ABD"/>
     <w:rsid w:val="00ED16FD"/>
     <w:rsid w:val="00EE38C3"/>
+    <w:rsid w:val="00EE463B"/>
     <w:rsid w:val="00EF2712"/>
     <w:rsid w:val="00EF496E"/>
     <w:rsid w:val="00EF7AE7"/>
     <w:rsid w:val="00F024BB"/>
     <w:rsid w:val="00F04C2E"/>
     <w:rsid w:val="00F1172C"/>
     <w:rsid w:val="00F1715A"/>
     <w:rsid w:val="00F17806"/>
     <w:rsid w:val="00F224FD"/>
     <w:rsid w:val="00F2273E"/>
     <w:rsid w:val="00F3560C"/>
     <w:rsid w:val="00F4429C"/>
     <w:rsid w:val="00F513CB"/>
     <w:rsid w:val="00F63758"/>
     <w:rsid w:val="00F71877"/>
     <w:rsid w:val="00F730B4"/>
     <w:rsid w:val="00F77907"/>
     <w:rsid w:val="00F77D12"/>
     <w:rsid w:val="00F8731E"/>
     <w:rsid w:val="00F93887"/>
     <w:rsid w:val="00FA083E"/>
     <w:rsid w:val="00FA0C4C"/>
     <w:rsid w:val="00FB44E0"/>
     <w:rsid w:val="00FC36DF"/>
     <w:rsid w:val="00FD05ED"/>
     <w:rsid w:val="00FD0F1A"/>
     <w:rsid w:val="00FD3C13"/>
     <w:rsid w:val="00FD6293"/>
     <w:rsid w:val="00FE3495"/>
     <w:rsid w:val="00FF2687"/>
     <w:rsid w:val="00FF3B85"/>
     <w:rsid w:val="00FF7A0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="631C0E58"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6717AFBC-1495-403E-BD16-AFE35C52C5A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14018,51 +13915,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0070211A"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00324CBF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1274439412">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1904635512">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14342,99 +14239,101 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3098522-8D41-443A-894C-8C2381A24545}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1181</Words>
-  <Characters>6738</Characters>
+  <Words>1221</Words>
+  <Characters>6128</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>354</Lines>
+  <Paragraphs>200</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7904</CharactersWithSpaces>
+  <CharactersWithSpaces>7164</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2023-09-12T02:43:39Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-23T23:45:26Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>d3551d5b-6ed7-4b12-892e-a2cf4fc50e15</vt:lpwstr>
+    <vt:lpwstr>78a59f7e-ecee-4da4-a90c-b77a5db480cd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>