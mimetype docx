--- v0 (2025-10-02)
+++ v1 (2026-05-14)
@@ -9,51 +9,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7AF3C0CF" w14:textId="77777777" w:rsidR="00F033F1" w:rsidRDefault="00F033F1" w:rsidP="0033099E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1832851E" w14:textId="62E4B4AA" w:rsidR="00EB5CE4" w:rsidRPr="002F34D9" w:rsidRDefault="004A4586" w:rsidP="0033099E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F34D9">
         <w:rPr>
@@ -1318,119 +1318,117 @@
             </w:r>
             <w:r w:rsidR="0008291B" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>articipant still employed with you?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57625790" w14:textId="77777777" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="57625790" w14:textId="77777777" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="366A8006" w14:textId="5251DAC5" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="366A8006" w14:textId="5251DAC5" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1490,51 +1488,71 @@
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1FAF9814" w14:textId="27B43B77" w:rsidR="0090378D" w:rsidRPr="009E295F" w:rsidRDefault="0090378D" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>How many hours/week on average are they working/did they work?</w:t>
+              <w:t>How many hours/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>week</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on average are they working/did they work?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E6A0471" w14:textId="77777777" w:rsidR="0090378D" w:rsidRPr="009E295F" w:rsidRDefault="0090378D" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375ECA" w:rsidRPr="009E295F" w14:paraId="2950ED0F" w14:textId="77777777" w:rsidTr="00CA3D77">
@@ -1585,119 +1603,117 @@
             </w:r>
             <w:r w:rsidR="004D3B19" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Trades Worker</w:t>
             </w:r>
             <w:r w:rsidR="008E58FD" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57AC7CC4" w14:textId="58EF2836" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="57AC7CC4" w14:textId="58EF2836" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00083C3C" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73FC18D1" w14:textId="4584388C" w:rsidR="0008291B" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="73FC18D1" w14:textId="4584388C" w:rsidR="0008291B" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1765,119 +1781,117 @@
           <w:p w14:paraId="50D1288C" w14:textId="398D7249" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="009E295F" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is the participant a subcontractor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C92232F" w14:textId="14B2927A" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="3C92232F" w14:textId="14B2927A" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="581880747"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="030D6ACA" w14:textId="6C95709F" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="030D6ACA" w14:textId="6C95709F" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1257984347"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1922,127 +1936,145 @@
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00A36637" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i.e.,</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> they work under your direction and you directly assign them work)?</w:t>
+              <w:t xml:space="preserve"> they work under your </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E295F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>direction</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E295F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and you directly assign them work)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8B391E" w14:textId="0676266D" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="2F8B391E" w14:textId="0676266D" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1763183007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1AEDE6" w14:textId="118807E6" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="0B1AEDE6" w14:textId="118807E6" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1473175949"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="00235EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2714,170 +2746,167 @@
           <w:p w14:paraId="0D98CAB6" w14:textId="270F21C5" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="0089786F" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type of business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39A5731F" w14:textId="5A463BD9" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="39A5731F" w14:textId="5A463BD9" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1121035444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B51675" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Computers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3E3F49" w14:textId="47AF9F6D" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="1B3E3F49" w14:textId="47AF9F6D" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1785345111"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Home entertainment installations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD9253D" w14:textId="6DD459AF" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="4FD9253D" w14:textId="6DD459AF" w:rsidR="00092884" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-552931353"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006C7A9E" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00092884" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mobile phone repairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2885,170 +2914,167 @@
       <w:tr w:rsidR="00CA3D77" w:rsidRPr="009E295F" w14:paraId="0C7AE166" w14:textId="77777777" w:rsidTr="002D5B51">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="44D0059A" w14:textId="77777777" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00100777" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B73AE86" w14:textId="42E2EA78" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="7B73AE86" w14:textId="42E2EA78" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2036339238"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00100777" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00100777" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Printers /photocopiers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="1FFB32C2" w14:textId="462825E8" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="1FFB32C2" w14:textId="462825E8" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="618957010"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00100777" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00100777" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Security systems </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="02D6FB7F" w14:textId="4C7D0F29" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="02D6FB7F" w14:textId="4C7D0F29" w:rsidR="00100777" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1085109419"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00684D02">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00684D02" w:rsidRPr="00684D02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other (please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3068,122 +3094,120 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you provide pay slips?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2667597A" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="2667597A" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-236246985"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="65E06EEA" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="65E06EEA" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-863129911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3201,174 +3225,171 @@
           </w:tcPr>
           <w:p w14:paraId="5D60E117" w14:textId="5D3DBCE2" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="003D1611" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If YES, how often?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-347793826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1372421007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fortnightly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="003D1611" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1996837821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D1611" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3389,120 +3410,118 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>If NO, do you direct deposit wages to the participant under sub-contracting arrangements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="78E4E2DF" w14:textId="63228C28" w:rsidR="001D2D4D" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="78E4E2DF" w14:textId="63228C28" w:rsidR="001D2D4D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="949199321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1963" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE07420" w14:textId="7E00FBA6" w:rsidR="001D2D4D" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="009E295F">
+          <w:p w14:paraId="7FE07420" w14:textId="7E00FBA6" w:rsidR="001D2D4D" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1720622646"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D2D4D" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4109,121 +4128,119 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying the occupational health and safety and workplace procedures required to complete tasks safely</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BA62FF2" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="002F34D9">
+          <w:p w14:paraId="7BA62FF2" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="002F34D9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-560094572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="318A5DA3" w14:textId="2904B894" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="002F34D9">
+          <w:p w14:paraId="318A5DA3" w14:textId="2904B894" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="002F34D9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1850444835"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CF553FE" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00A37318" w:rsidP="002F34D9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4248,117 +4265,115 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6976">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Investigating and testing electronic device and equipment to diagnose faults</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="638BE118" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="00DE6976">
+          <w:p w14:paraId="638BE118" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-546994901"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE6976" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0847412B" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="00DE6976">
+          <w:p w14:paraId="0847412B" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="826640340"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE6976" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0AA3810C" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00DE6976" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4388,121 +4403,119 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6976">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adjusting, repairing, and replacing worn and defective electronic components, and maintaining machines, equipment, and devices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76C24181" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="00DE6976">
+          <w:p w14:paraId="76C24181" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1027485204"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE6976" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1557F212" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="00DE6976">
+          <w:p w14:paraId="1557F212" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1318338816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE6976" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="344BA7D3" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00DE6976" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4527,117 +4540,115 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6976">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assembling, installing, testing operation, and adjusting electronic equipment and systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9928B4" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="00DE6976">
+          <w:p w14:paraId="3B9928B4" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1310774245"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE6976" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBB5827" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="00DE6976">
+          <w:p w14:paraId="7DBB5827" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1675692574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE6976" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18872350" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00DE6976" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4667,121 +4678,119 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6976">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Advising users of correct operating procedures to prevent malfunctions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6733F20B" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="00DE6976">
+          <w:p w14:paraId="6733F20B" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="920604103"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE6976" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4ED96F4E" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="00DE6976">
+          <w:p w14:paraId="4ED96F4E" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="268591972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE6976" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F405B94" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00DE6976" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4806,119 +4815,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6976">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Configuring, programming, and setting up electronic device interface, equipment, and system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4DF401" w14:textId="3A0C8EFA" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="00DE6976">
+          <w:p w14:paraId="1A4DF401" w14:textId="3A0C8EFA" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2097314321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE6976" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96991D" w14:textId="48B7FBC2" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="00DE6976">
+          <w:p w14:paraId="3B96991D" w14:textId="48B7FBC2" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="497776637"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE6976" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F24B29C" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00DE6976" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4978,123 +4985,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and communication system</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75291671" w14:textId="150FE5CB" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="00DE6976">
+          <w:p w14:paraId="75291671" w14:textId="150FE5CB" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1556463532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE6976" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="444EF426" w14:textId="786F9C48" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="00DE6976">
+          <w:p w14:paraId="444EF426" w14:textId="786F9C48" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1004405528"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE6976" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B58E26B" w14:textId="77777777" w:rsidR="00DE6976" w:rsidRPr="009E295F" w:rsidRDefault="00DE6976" w:rsidP="00DE6976">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5327,121 +5332,119 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6976">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Learning about Australian Standards, legislation, regulations, and terminology relevant to an Electronic Equipment Trades Worker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="697CA677" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="0033099E">
+          <w:p w14:paraId="697CA677" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1836033295"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E0B0C81" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="0033099E">
+          <w:p w14:paraId="6E0B0C81" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1987854080"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2758C6B9" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00A37318" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5464,117 +5467,115 @@
           <w:p w14:paraId="63F59924" w14:textId="1A110817" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00A37318" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Managing resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6000E706" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="0033099E">
+          <w:p w14:paraId="6000E706" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1753000916"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DABAF11" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="0033099E">
+          <w:p w14:paraId="1DABAF11" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1472792481"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B5B65A5" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00A37318" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5602,121 +5603,119 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2379E5DE" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="0033099E">
+          <w:p w14:paraId="2379E5DE" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2020579311"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="167447B3" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="0033099E">
+          <w:p w14:paraId="167447B3" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="78567421"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D92DBF5" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00A37318" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5739,117 +5738,115 @@
           <w:p w14:paraId="5E731B2C" w14:textId="5F46196C" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00A37318" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Communicating effectively</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00E646E6" w14:textId="47D79876" w:rsidR="00A37318" w:rsidRPr="00671959" w:rsidRDefault="00853DA8" w:rsidP="0033099E">
+          <w:p w14:paraId="00E646E6" w14:textId="47D79876" w:rsidR="00A37318" w:rsidRPr="00671959" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-362209912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004E7993" w:rsidRPr="00671959">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3A85DA" w14:textId="29591A9E" w:rsidR="00A37318" w:rsidRPr="00671959" w:rsidRDefault="00853DA8" w:rsidP="0033099E">
+          <w:p w14:paraId="1D3A85DA" w14:textId="29591A9E" w:rsidR="00A37318" w:rsidRPr="00671959" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="738681269"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F34D9" w:rsidRPr="00671959">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="66E18108" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00A37318" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5877,123 +5874,121 @@
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying and resolving issues and problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="278E0FB7" w14:textId="09B51A0D" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="0033099E">
+          <w:p w14:paraId="278E0FB7" w14:textId="09B51A0D" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1452202738"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FFD9701" w14:textId="716384E0" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00853DA8" w:rsidP="0033099E">
+          <w:p w14:paraId="0FFD9701" w14:textId="716384E0" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-258148925"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A37318" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EF86D57" w14:textId="77777777" w:rsidR="00A37318" w:rsidRPr="009E295F" w:rsidRDefault="00A37318" w:rsidP="0033099E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -6161,51 +6156,71 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C799066" w14:textId="77777777" w:rsidR="00E15EF4" w:rsidRDefault="00E15EF4" w:rsidP="009E295F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15EF4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>NOTE: Penalties apply under the Crimes Act 1914 and the Criminal Code Act 1995 may apply for making false or misleading statements and providing false or misleading information or documents.</w:t>
+        <w:t xml:space="preserve">NOTE: Penalties apply under the Crimes Act </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E15EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1914</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E15EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Criminal Code Act 1995 may apply for making false or misleading statements and providing false or misleading information or documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4319BF73" w14:textId="0A4DF9EC" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="003852D1" w:rsidP="009E295F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E295F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I confirm that</w:t>
       </w:r>
       <w:r w:rsidR="007254B1" w:rsidRPr="009E295F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
@@ -6574,59 +6589,68 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="0033099E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD4484" w:rsidRPr="00FD4484">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(dd/mm/yyy</w:t>
+              <w:t>(dd/mm/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FD4484" w:rsidRPr="00FD4484">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>yyy</w:t>
             </w:r>
             <w:r w:rsidR="00FD4484">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FD4484" w:rsidRPr="00FD4484">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -6792,59 +6816,68 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidR="0033099E" w:rsidRPr="00FD4484">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00FD4484" w:rsidRPr="00FD4484">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>dd/mm/yyy</w:t>
+              <w:t>dd/mm/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FD4484" w:rsidRPr="00FD4484">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>yyy</w:t>
             </w:r>
             <w:r w:rsidR="00FD4484">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FD4484" w:rsidRPr="00FD4484">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3301" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52F7E8FD" w14:textId="77777777" w:rsidR="00037FE4" w:rsidRPr="009E295F" w:rsidRDefault="00037FE4" w:rsidP="002F34D9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
@@ -6855,175 +6888,174 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4709A6FA" w14:textId="77777777" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="007254B1" w:rsidP="009E295F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidSect="00646655">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CC9DA24" w14:textId="77777777" w:rsidR="009076F9" w:rsidRDefault="009076F9" w:rsidP="004A4586">
+    <w:p w14:paraId="248FDB1A" w14:textId="77777777" w:rsidR="00276BBA" w:rsidRDefault="00276BBA" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E19462F" w14:textId="77777777" w:rsidR="009076F9" w:rsidRDefault="009076F9" w:rsidP="004A4586">
+    <w:p w14:paraId="3A48E248" w14:textId="77777777" w:rsidR="00276BBA" w:rsidRDefault="00276BBA" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana Pro Light">
     <w:altName w:val="Verdana Pro Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000043" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1223372333"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-271405240"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:p w14:paraId="519D6C6B" w14:textId="77777777" w:rsidR="0008291B" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
@@ -7220,70 +7252,68 @@
     <w:r w:rsidR="0088729B">
       <w:rPr>
         <w:bCs/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1E09AEFE" w14:textId="028F4B1B" w:rsidR="0008291B" w:rsidRPr="0033099E" w:rsidRDefault="0008291B" w:rsidP="00DC0447">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1654558784"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="5D237D5E" w14:textId="77777777" w:rsidR="0008291B" w:rsidRPr="00646655" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00646655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
@@ -7391,76 +7421,76 @@
       <w:t>Painting Trades Worker</w:t>
     </w:r>
     <w:r w:rsidR="004E7993">
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DC0447">
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-12/2021</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A6FA757" w14:textId="77777777" w:rsidR="009076F9" w:rsidRDefault="009076F9" w:rsidP="004A4586">
+    <w:p w14:paraId="0CBDA82F" w14:textId="77777777" w:rsidR="00276BBA" w:rsidRDefault="00276BBA" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7785169E" w14:textId="77777777" w:rsidR="009076F9" w:rsidRDefault="009076F9" w:rsidP="004A4586">
+    <w:p w14:paraId="407AFDFA" w14:textId="77777777" w:rsidR="00276BBA" w:rsidRDefault="00276BBA" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D712C01" w14:textId="4E124818" w:rsidR="00FF595B" w:rsidRDefault="00C27291" w:rsidP="00FF595B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19589396" wp14:editId="0690FC66">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-269240</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1847850" cy="563759"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7548,51 +7578,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="720000" cy="720000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="445DB748" w14:textId="707A4254" w:rsidR="0008291B" w:rsidRPr="00FF595B" w:rsidRDefault="0033099E" w:rsidP="00FF595B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23F8F7F9" wp14:editId="63A3CFB2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-300355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1757680" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20584"/>
               <wp:lineTo x="21303" y="20584"/>
@@ -7695,51 +7725,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="720000" cy="720000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B270C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC5C30E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8604,56 +8634,59 @@
   <w:num w:numId="2" w16cid:durableId="1255824670">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1854685390">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1395856656">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="231429360">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1063674008">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1120077488">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2073776005">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6038"/>
     <w:rsid w:val="000057AB"/>
     <w:rsid w:val="00007F59"/>
     <w:rsid w:val="00016A35"/>
     <w:rsid w:val="00021079"/>
     <w:rsid w:val="000216C7"/>
     <w:rsid w:val="0002571D"/>
@@ -8685,50 +8718,51 @@
     <w:rsid w:val="00163DA2"/>
     <w:rsid w:val="00182367"/>
     <w:rsid w:val="001840F9"/>
     <w:rsid w:val="0019144C"/>
     <w:rsid w:val="001920E9"/>
     <w:rsid w:val="0019615E"/>
     <w:rsid w:val="001A5098"/>
     <w:rsid w:val="001C54A0"/>
     <w:rsid w:val="001D1177"/>
     <w:rsid w:val="001D2D4D"/>
     <w:rsid w:val="001D3766"/>
     <w:rsid w:val="001E39F6"/>
     <w:rsid w:val="001F1D86"/>
     <w:rsid w:val="002042BF"/>
     <w:rsid w:val="002125E2"/>
     <w:rsid w:val="00224167"/>
     <w:rsid w:val="002321FD"/>
     <w:rsid w:val="00235878"/>
     <w:rsid w:val="00235EAF"/>
     <w:rsid w:val="00242086"/>
     <w:rsid w:val="0025157B"/>
     <w:rsid w:val="002556E5"/>
     <w:rsid w:val="002605CF"/>
     <w:rsid w:val="00266D08"/>
     <w:rsid w:val="002726F8"/>
+    <w:rsid w:val="00276BBA"/>
     <w:rsid w:val="00276F63"/>
     <w:rsid w:val="0027700D"/>
     <w:rsid w:val="00280659"/>
     <w:rsid w:val="002961E2"/>
     <w:rsid w:val="002A5B82"/>
     <w:rsid w:val="002C20D3"/>
     <w:rsid w:val="002C695D"/>
     <w:rsid w:val="002D0760"/>
     <w:rsid w:val="002D1769"/>
     <w:rsid w:val="002D5B51"/>
     <w:rsid w:val="002F0935"/>
     <w:rsid w:val="002F34D9"/>
     <w:rsid w:val="002F5AA5"/>
     <w:rsid w:val="003024E0"/>
     <w:rsid w:val="0032194C"/>
     <w:rsid w:val="00324DEC"/>
     <w:rsid w:val="0033099E"/>
     <w:rsid w:val="00341482"/>
     <w:rsid w:val="00341DE3"/>
     <w:rsid w:val="0034394C"/>
     <w:rsid w:val="00351862"/>
     <w:rsid w:val="00357218"/>
     <w:rsid w:val="00361C69"/>
     <w:rsid w:val="003644DF"/>
     <w:rsid w:val="00367ABC"/>
@@ -8790,50 +8824,51 @@
     <w:rsid w:val="005A3115"/>
     <w:rsid w:val="005B12E6"/>
     <w:rsid w:val="005B3BFF"/>
     <w:rsid w:val="005B4811"/>
     <w:rsid w:val="005C43CC"/>
     <w:rsid w:val="005C4CF4"/>
     <w:rsid w:val="005C570B"/>
     <w:rsid w:val="005D612F"/>
     <w:rsid w:val="005E0A72"/>
     <w:rsid w:val="005F72C8"/>
     <w:rsid w:val="006071EA"/>
     <w:rsid w:val="00613D45"/>
     <w:rsid w:val="00623F2F"/>
     <w:rsid w:val="00632A6E"/>
     <w:rsid w:val="0064195C"/>
     <w:rsid w:val="00642BDB"/>
     <w:rsid w:val="00646655"/>
     <w:rsid w:val="00651019"/>
     <w:rsid w:val="00651217"/>
     <w:rsid w:val="0065700B"/>
     <w:rsid w:val="006575C2"/>
     <w:rsid w:val="00660FD1"/>
     <w:rsid w:val="00661E42"/>
     <w:rsid w:val="00667FF9"/>
     <w:rsid w:val="00671959"/>
+    <w:rsid w:val="00671A34"/>
     <w:rsid w:val="0067247D"/>
     <w:rsid w:val="0067419B"/>
     <w:rsid w:val="0067478B"/>
     <w:rsid w:val="00675308"/>
     <w:rsid w:val="00680012"/>
     <w:rsid w:val="00684D02"/>
     <w:rsid w:val="00686117"/>
     <w:rsid w:val="00687D3F"/>
     <w:rsid w:val="006A4CBD"/>
     <w:rsid w:val="006A609C"/>
     <w:rsid w:val="006B7509"/>
     <w:rsid w:val="006C1AF7"/>
     <w:rsid w:val="006C27F2"/>
     <w:rsid w:val="006C7A9E"/>
     <w:rsid w:val="006D1CB1"/>
     <w:rsid w:val="006E459D"/>
     <w:rsid w:val="006F04C4"/>
     <w:rsid w:val="006F0BE7"/>
     <w:rsid w:val="00700DF2"/>
     <w:rsid w:val="00702E8F"/>
     <w:rsid w:val="007056AC"/>
     <w:rsid w:val="00707810"/>
     <w:rsid w:val="007115F9"/>
     <w:rsid w:val="007254B1"/>
     <w:rsid w:val="007355C0"/>
@@ -8907,50 +8942,51 @@
     <w:rsid w:val="00964906"/>
     <w:rsid w:val="00966DF6"/>
     <w:rsid w:val="009853C4"/>
     <w:rsid w:val="00997F2A"/>
     <w:rsid w:val="009A58B0"/>
     <w:rsid w:val="009B6FBC"/>
     <w:rsid w:val="009D3B99"/>
     <w:rsid w:val="009D44EF"/>
     <w:rsid w:val="009D485A"/>
     <w:rsid w:val="009D4B56"/>
     <w:rsid w:val="009E02BF"/>
     <w:rsid w:val="009E295F"/>
     <w:rsid w:val="009E6A29"/>
     <w:rsid w:val="009F0687"/>
     <w:rsid w:val="009F1C81"/>
     <w:rsid w:val="00A004D7"/>
     <w:rsid w:val="00A03244"/>
     <w:rsid w:val="00A039ED"/>
     <w:rsid w:val="00A0689A"/>
     <w:rsid w:val="00A17972"/>
     <w:rsid w:val="00A310C5"/>
     <w:rsid w:val="00A35789"/>
     <w:rsid w:val="00A36637"/>
     <w:rsid w:val="00A37318"/>
     <w:rsid w:val="00A4756D"/>
+    <w:rsid w:val="00A6183D"/>
     <w:rsid w:val="00A62D8F"/>
     <w:rsid w:val="00A659D2"/>
     <w:rsid w:val="00A65D7A"/>
     <w:rsid w:val="00A707AF"/>
     <w:rsid w:val="00A77C12"/>
     <w:rsid w:val="00A9688A"/>
     <w:rsid w:val="00AA2656"/>
     <w:rsid w:val="00AB1D56"/>
     <w:rsid w:val="00AD33C9"/>
     <w:rsid w:val="00AD4B58"/>
     <w:rsid w:val="00AE475A"/>
     <w:rsid w:val="00B16A45"/>
     <w:rsid w:val="00B179F3"/>
     <w:rsid w:val="00B20EEA"/>
     <w:rsid w:val="00B22633"/>
     <w:rsid w:val="00B32C86"/>
     <w:rsid w:val="00B3502A"/>
     <w:rsid w:val="00B42397"/>
     <w:rsid w:val="00B51675"/>
     <w:rsid w:val="00B54968"/>
     <w:rsid w:val="00B672AF"/>
     <w:rsid w:val="00B7279E"/>
     <w:rsid w:val="00B75BBD"/>
     <w:rsid w:val="00B81A94"/>
     <w:rsid w:val="00B834B2"/>
@@ -8990,50 +9026,51 @@
     <w:rsid w:val="00C97A0A"/>
     <w:rsid w:val="00CA3249"/>
     <w:rsid w:val="00CA3D77"/>
     <w:rsid w:val="00CC1BDC"/>
     <w:rsid w:val="00CD4D35"/>
     <w:rsid w:val="00CD5D08"/>
     <w:rsid w:val="00CD7673"/>
     <w:rsid w:val="00CF73FA"/>
     <w:rsid w:val="00D077BF"/>
     <w:rsid w:val="00D14697"/>
     <w:rsid w:val="00D14D7E"/>
     <w:rsid w:val="00D22BF2"/>
     <w:rsid w:val="00D25F21"/>
     <w:rsid w:val="00D4291D"/>
     <w:rsid w:val="00D520E5"/>
     <w:rsid w:val="00D561E8"/>
     <w:rsid w:val="00D5738C"/>
     <w:rsid w:val="00D6246A"/>
     <w:rsid w:val="00D66F2E"/>
     <w:rsid w:val="00D71E70"/>
     <w:rsid w:val="00D7450F"/>
     <w:rsid w:val="00D9186D"/>
     <w:rsid w:val="00D91D2F"/>
     <w:rsid w:val="00D94D9E"/>
     <w:rsid w:val="00DA5D01"/>
+    <w:rsid w:val="00DA7DD8"/>
     <w:rsid w:val="00DB0A44"/>
     <w:rsid w:val="00DB263E"/>
     <w:rsid w:val="00DB65B0"/>
     <w:rsid w:val="00DC0447"/>
     <w:rsid w:val="00DD0ADE"/>
     <w:rsid w:val="00DD3C3B"/>
     <w:rsid w:val="00DD55C8"/>
     <w:rsid w:val="00DD5EFD"/>
     <w:rsid w:val="00DE1220"/>
     <w:rsid w:val="00DE6495"/>
     <w:rsid w:val="00DE6976"/>
     <w:rsid w:val="00DE76D7"/>
     <w:rsid w:val="00DE7E83"/>
     <w:rsid w:val="00DF6EC8"/>
     <w:rsid w:val="00E07CDC"/>
     <w:rsid w:val="00E1114C"/>
     <w:rsid w:val="00E15EF4"/>
     <w:rsid w:val="00E17D1E"/>
     <w:rsid w:val="00E312D3"/>
     <w:rsid w:val="00E34B1C"/>
     <w:rsid w:val="00E353BA"/>
     <w:rsid w:val="00E37227"/>
     <w:rsid w:val="00E44DA7"/>
     <w:rsid w:val="00E508AC"/>
     <w:rsid w:val="00E5589A"/>
@@ -9060,89 +9097,89 @@
     <w:rsid w:val="00F02C85"/>
     <w:rsid w:val="00F033F1"/>
     <w:rsid w:val="00F03CB4"/>
     <w:rsid w:val="00F05342"/>
     <w:rsid w:val="00F076CF"/>
     <w:rsid w:val="00F32784"/>
     <w:rsid w:val="00F33341"/>
     <w:rsid w:val="00F411B5"/>
     <w:rsid w:val="00F448DC"/>
     <w:rsid w:val="00F63ACE"/>
     <w:rsid w:val="00F67C58"/>
     <w:rsid w:val="00F83417"/>
     <w:rsid w:val="00F83D5D"/>
     <w:rsid w:val="00F851A3"/>
     <w:rsid w:val="00F8708C"/>
     <w:rsid w:val="00F873B7"/>
     <w:rsid w:val="00F94D67"/>
     <w:rsid w:val="00F96A47"/>
     <w:rsid w:val="00FA3A6F"/>
     <w:rsid w:val="00FA3FCE"/>
     <w:rsid w:val="00FA5625"/>
     <w:rsid w:val="00FB07ED"/>
     <w:rsid w:val="00FB6038"/>
     <w:rsid w:val="00FC2C16"/>
     <w:rsid w:val="00FC3491"/>
+    <w:rsid w:val="00FC5FC3"/>
     <w:rsid w:val="00FC746D"/>
     <w:rsid w:val="00FD43F1"/>
     <w:rsid w:val="00FD4484"/>
     <w:rsid w:val="00FE5C96"/>
     <w:rsid w:val="00FE61C0"/>
     <w:rsid w:val="00FF1B19"/>
     <w:rsid w:val="00FF595B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74C4A849"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{439D8CCB-B046-4CE4-8969-AC0E8B8DB9D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10047,51 +10084,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A36637"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0090378D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrpenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10343,99 +10380,101 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8868D232-9B99-4378-8767-7F756B73F2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1036</Words>
-  <Characters>5579</Characters>
+  <Words>1011</Words>
+  <Characters>5603</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>253</Lines>
-  <Paragraphs>153</Paragraphs>
+  <Lines>254</Lines>
+  <Paragraphs>157</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6462</CharactersWithSpaces>
+  <CharactersWithSpaces>6457</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-20T05:35:20Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-23T06:28:44Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>6799195a-b846-4796-8023-290c3abe468c</vt:lpwstr>
+    <vt:lpwstr>e4c02933-6dd5-46c8-a6f9-79fecb4cf50a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>