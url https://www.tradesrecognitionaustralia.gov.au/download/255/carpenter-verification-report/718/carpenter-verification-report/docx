--- v0 (2025-10-29)
+++ v1 (2026-05-13)
@@ -1308,119 +1308,117 @@
             </w:r>
             <w:r w:rsidR="0008291B" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>articipant still employed with you?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57625790" w14:textId="1583B3D9" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00E51BE3" w:rsidP="009E295F">
+          <w:p w14:paraId="57625790" w14:textId="1583B3D9" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="535172008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="366A8006" w14:textId="1FFCDFE5" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00E51BE3" w:rsidP="009E295F">
+          <w:p w14:paraId="366A8006" w14:textId="1FFCDFE5" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1260024728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C4DED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1586,119 +1584,117 @@
             </w:r>
             <w:r w:rsidR="008F4C69">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carpenter</w:t>
             </w:r>
             <w:r w:rsidR="008E58FD" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57AC7CC4" w14:textId="58EF2836" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00E51BE3" w:rsidP="009E295F">
+          <w:p w14:paraId="57AC7CC4" w14:textId="58EF2836" w:rsidR="00375ECA" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-867455034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00083C3C" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73FC18D1" w14:textId="4584388C" w:rsidR="0008291B" w:rsidRPr="009E295F" w:rsidRDefault="00E51BE3" w:rsidP="009E295F">
+          <w:p w14:paraId="73FC18D1" w14:textId="4584388C" w:rsidR="0008291B" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1595391667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00375ECA" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375ECA" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1766,119 +1762,117 @@
           <w:p w14:paraId="50D1288C" w14:textId="398D7249" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="009E295F" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is the participant a subcontractor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C92232F" w14:textId="14B2927A" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00E51BE3" w:rsidP="009E295F">
+          <w:p w14:paraId="3C92232F" w14:textId="14B2927A" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="581880747"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="030D6ACA" w14:textId="6C95709F" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00E51BE3" w:rsidP="009E295F">
+          <w:p w14:paraId="030D6ACA" w14:textId="6C95709F" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1257984347"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1962,119 +1956,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and you directly assign them work)?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FD312F7" w14:textId="7938C6D8" w:rsidR="00DC1360" w:rsidRPr="009E295F" w:rsidRDefault="00DC1360" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8B391E" w14:textId="0676266D" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00E51BE3" w:rsidP="009E295F">
+          <w:p w14:paraId="2F8B391E" w14:textId="0676266D" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1763183007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1AEDE6" w14:textId="118807E6" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00E51BE3" w:rsidP="009E295F">
+          <w:p w14:paraId="0B1AEDE6" w14:textId="118807E6" w:rsidR="009E295F" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="009E295F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1473175949"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E295F" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E295F" w:rsidRPr="002A48CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2790,264 +2782,259 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type of business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="912" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="04FA9B4D" w14:textId="04E96592" w:rsidR="00775E15" w:rsidRDefault="00E51BE3" w:rsidP="00775E15">
+          <w:p w14:paraId="04FA9B4D" w14:textId="04E96592" w:rsidR="00775E15" w:rsidRDefault="00000000" w:rsidP="00775E15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2130544408"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F4C69">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00775E15" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DC1360">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Commercial</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03FD84B7" w14:textId="4F394F56" w:rsidR="008F4C69" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="03FD84B7" w14:textId="4F394F56" w:rsidR="008F4C69" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="704990043"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F4C69">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008F4C69" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F4C69">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Interior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="778C8356" w14:textId="77777777" w:rsidR="00775E15" w:rsidRDefault="00E51BE3" w:rsidP="00775E15">
+          <w:p w14:paraId="778C8356" w14:textId="77777777" w:rsidR="00775E15" w:rsidRDefault="00000000" w:rsidP="00775E15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="509188459"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F4C69">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00775E15" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F4C69" w:rsidRPr="008F4C69">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Retail</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FD914B5" w14:textId="0872E6E6" w:rsidR="008F4C69" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="2FD914B5" w14:textId="0872E6E6" w:rsidR="008F4C69" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-632091894"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00693F81">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008F4C69" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F4C69">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Exterior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="187C9988" w14:textId="4EABF6BA" w:rsidR="00775E15" w:rsidRDefault="00E51BE3" w:rsidP="00775E15">
+          <w:p w14:paraId="187C9988" w14:textId="4EABF6BA" w:rsidR="00775E15" w:rsidRDefault="00000000" w:rsidP="00775E15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="158432023"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00693F81">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DC1360" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F4C69" w:rsidRPr="008F4C69">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other (please specify)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35FC2E62" w14:textId="1AF02405" w:rsidR="00DC1360" w:rsidRDefault="00DC1360" w:rsidP="00775E15">
@@ -3075,71 +3062,70 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you provide pay slips?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2667597A" w14:textId="2091B731" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00E51BE3" w:rsidP="00FA6FE8">
+          <w:p w14:paraId="2667597A" w14:textId="2091B731" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1804612814"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3154,70 +3140,69 @@
               <w:tblW w:w="2257" w:type="dxa"/>
               <w:tblCellSpacing w:w="14" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2257"/>
             </w:tblGrid>
             <w:tr w:rsidR="00CF57FF" w:rsidRPr="00DB7275" w14:paraId="2EFF2D91" w14:textId="77777777" w:rsidTr="00CF57FF">
               <w:trPr>
                 <w:trHeight w:val="340"/>
                 <w:tblCellSpacing w:w="14" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4876" w:type="pct"/>
                 </w:tcPr>
-                <w:p w14:paraId="15520E47" w14:textId="27EBC589" w:rsidR="00CF57FF" w:rsidRDefault="00E51BE3" w:rsidP="00FA6FE8">
+                <w:p w14:paraId="15520E47" w14:textId="27EBC589" w:rsidR="00CF57FF" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="237604576"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CF57FF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00CF57FF" w:rsidRPr="009E295F">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00CF57FF">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>NO</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -3247,174 +3232,171 @@
           </w:tcPr>
           <w:p w14:paraId="5D60E117" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00FA6FE8" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If YES, how often?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00E51BE3" w:rsidP="00FA6FE8">
+          <w:p w14:paraId="68A8212B" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-347793826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00E51BE3" w:rsidP="00FA6FE8">
+          <w:p w14:paraId="150D6B74" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1372421007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fortnightly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00E51BE3" w:rsidP="00FA6FE8">
+          <w:p w14:paraId="3EE00C25" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1996837821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3433,122 +3415,120 @@
           <w:p w14:paraId="65842498" w14:textId="5586C217" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00FA6FE8" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If NO, do you direct deposit wages to the participant under sub-contracting arrangements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78E4E2DF" w14:textId="73B2411B" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00E51BE3" w:rsidP="00FA6FE8">
+          <w:p w14:paraId="78E4E2DF" w14:textId="73B2411B" w:rsidR="00FA6FE8" w:rsidRPr="009E295F" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-837995270"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2916" w:type="pct"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="0B280E52" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRDefault="00E51BE3" w:rsidP="00FA6FE8">
+          <w:p w14:paraId="0B280E52" w14:textId="77777777" w:rsidR="00FA6FE8" w:rsidRDefault="00000000" w:rsidP="00FA6FE8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1097871753"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CF57FF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA6FE8" w:rsidRPr="009E295F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E4B7757" w14:textId="77777777" w:rsidR="00DC1360" w:rsidRDefault="00DC1360" w:rsidP="00FA6FE8">
@@ -4118,123 +4098,121 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009131CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifying the occupational health and safety and workplace procedures required to complete different tasks efficiently and safely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BA62FF2" w14:textId="22A135F3" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="7BA62FF2" w14:textId="22A135F3" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-560094572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="318A5DA3" w14:textId="2904B894" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="318A5DA3" w14:textId="2904B894" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1850444835"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CF553FE" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="009E295F" w:rsidRDefault="009131CD" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4259,119 +4237,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009131CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Using and understanding the required Personal Protective Equipment (PPE) needed to undertake all tasks and duties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="638BE118" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="638BE118" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-546994901"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0847412B" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="0847412B" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="826640340"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0AA3810C" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="009E295F" w:rsidRDefault="009131CD" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4401,123 +4377,121 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009131CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Studying drawings and specifications to determine materials required, dimensions and installation procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76C24181" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="76C24181" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1027485204"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1557F212" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="1557F212" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1318338816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="344BA7D3" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="009E295F" w:rsidRDefault="009131CD" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4542,119 +4516,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009131CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ordering and selecting timbers and materials, and preparing layouts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9928B4" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="3B9928B4" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1310774245"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBB5827" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="7DBB5827" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1675692574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18872350" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="009E295F" w:rsidRDefault="009131CD" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4684,123 +4656,121 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009131CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cutting materials, and assembling and nailing cut and shaped parts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6733F20B" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="6733F20B" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="920604103"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4ED96F4E" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="4ED96F4E" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="268591972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F405B94" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="009E295F" w:rsidRDefault="009131CD" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4825,119 +4795,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009131CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Erecting framework and roof framing, laying sub-flooring and floorboards, and verifying trueness of structures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4DF401" w14:textId="3A0C8EFA" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="1A4DF401" w14:textId="3A0C8EFA" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2097314321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96991D" w14:textId="48B7FBC2" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="3B96991D" w14:textId="48B7FBC2" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="497776637"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F24B29C" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="009E295F" w:rsidRDefault="009131CD" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -4967,123 +4935,121 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009131CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nailing fascia panels, and fitting exterior wall cladding and door and window frames</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75291671" w14:textId="150FE5CB" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="75291671" w14:textId="150FE5CB" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1556463532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="444EF426" w14:textId="786F9C48" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="444EF426" w14:textId="786F9C48" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1004405528"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B58E26B" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="009E295F" w:rsidRDefault="009131CD" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5106,119 +5072,117 @@
           <w:p w14:paraId="19D2AD2B" w14:textId="14AA9E20" w:rsidR="009131CD" w:rsidRPr="009131CD" w:rsidRDefault="009131CD" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009131CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assembling prepared wood to form structures and fittings ready-to-install</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="424A0990" w14:textId="6452D047" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="424A0990" w14:textId="6452D047" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1443960646"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A10719">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5DA2F8" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00E51BE3" w:rsidP="009131CD">
+          <w:p w14:paraId="2D5DA2F8" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="00294A8A" w:rsidRDefault="00000000" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="446350737"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009131CD" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21B987A4" w14:textId="77777777" w:rsidR="009131CD" w:rsidRPr="009E295F" w:rsidRDefault="009131CD" w:rsidP="009131CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5240,119 +5204,117 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009131CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cutting wood joints</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="072B1789" w14:textId="6D984480" w:rsidR="00A10719" w:rsidRDefault="00E51BE3" w:rsidP="00A10719">
+          <w:p w14:paraId="072B1789" w14:textId="6D984480" w:rsidR="00A10719" w:rsidRDefault="00000000" w:rsidP="00A10719">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-300772410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A10719">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B328CA8" w14:textId="0C87C7FE" w:rsidR="00A10719" w:rsidRDefault="00E51BE3" w:rsidP="00A10719">
+          <w:p w14:paraId="1B328CA8" w14:textId="0C87C7FE" w:rsidR="00A10719" w:rsidRDefault="00000000" w:rsidP="00A10719">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1978325531"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A10719" w:rsidRPr="00294A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7D4AD11C" w14:textId="77777777" w:rsidR="00A10719" w:rsidRPr="009E295F" w:rsidRDefault="00A10719" w:rsidP="00A10719">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -5568,123 +5530,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E55772">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>industry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="697CA677" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00E51BE3" w:rsidP="00294A8A">
+          <w:p w14:paraId="697CA677" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1836033295"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00294A8A" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E0B0C81" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00E51BE3" w:rsidP="00294A8A">
+          <w:p w14:paraId="6E0B0C81" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1987854080"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00294A8A" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2758C6B9" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00294A8A" w:rsidRDefault="00294A8A" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5709,119 +5669,117 @@
           <w:p w14:paraId="7463607F" w14:textId="749F2916" w:rsidR="00294A8A" w:rsidRPr="00294A8A" w:rsidRDefault="00294A8A" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Managing resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2379E5DE" w14:textId="6DDAD07E" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00E51BE3" w:rsidP="00294A8A">
+          <w:p w14:paraId="2379E5DE" w14:textId="6DDAD07E" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2020579311"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00294A8A" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="167447B3" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00E51BE3" w:rsidP="00294A8A">
+          <w:p w14:paraId="167447B3" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="78567421"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00294A8A" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D92DBF5" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00294A8A" w:rsidRDefault="00294A8A" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5843,119 +5801,117 @@
           <w:p w14:paraId="5E731B2C" w14:textId="05BD6EBE" w:rsidR="00294A8A" w:rsidRPr="00294A8A" w:rsidRDefault="00294A8A" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working effectively with others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00E646E6" w14:textId="3D62A3F9" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00E51BE3" w:rsidP="00294A8A">
+          <w:p w14:paraId="00E646E6" w14:textId="3D62A3F9" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-362209912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00294A8A" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3A85DA" w14:textId="29591A9E" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00E51BE3" w:rsidP="00294A8A">
+          <w:p w14:paraId="1D3A85DA" w14:textId="29591A9E" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="738681269"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00294A8A" w:rsidRPr="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="66E18108" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00294A8A" w:rsidRDefault="00294A8A" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5977,119 +5933,117 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Communicating effectively</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="278E0FB7" w14:textId="575A176A" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00E51BE3" w:rsidP="00294A8A">
+          <w:p w14:paraId="278E0FB7" w14:textId="575A176A" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1452202738"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFD9701" w14:textId="1F51F8D1" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00E51BE3" w:rsidP="00294A8A">
+          <w:p w14:paraId="0FFD9701" w14:textId="1F51F8D1" w:rsidR="00294A8A" w:rsidRPr="00A63372" w:rsidRDefault="00000000" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-258148925"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0EF86D57" w14:textId="77777777" w:rsidR="00294A8A" w:rsidRPr="00294A8A" w:rsidRDefault="00294A8A" w:rsidP="00294A8A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6123,119 +6077,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00A63372" w:rsidRPr="00294A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dentifying and resolving issues and problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60AA820C" w14:textId="2E84CEEC" w:rsidR="00A63372" w:rsidRDefault="00E51BE3" w:rsidP="00A63372">
+          <w:p w14:paraId="60AA820C" w14:textId="2E84CEEC" w:rsidR="00A63372" w:rsidRDefault="00000000" w:rsidP="00A63372">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1236599860"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="084BF615" w14:textId="1DA02C95" w:rsidR="00A63372" w:rsidRDefault="00E51BE3" w:rsidP="00A63372">
+          <w:p w14:paraId="084BF615" w14:textId="1DA02C95" w:rsidR="00A63372" w:rsidRDefault="00000000" w:rsidP="00A63372">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:eastAsia="MS Gothic" w:hAnsi="Verdana Pro Light" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1728840519"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A63372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="652C306F" w14:textId="77777777" w:rsidR="00A63372" w:rsidRPr="009E295F" w:rsidRDefault="00A63372" w:rsidP="00A63372">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
               </w:rPr>
             </w:pPr>
@@ -7092,61 +7044,61 @@
     <w:p w14:paraId="4709A6FA" w14:textId="77777777" w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidRDefault="007254B1" w:rsidP="009E295F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007254B1" w:rsidRPr="009E295F" w:rsidSect="00F240A0">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F3050FB" w14:textId="77777777" w:rsidR="00194305" w:rsidRDefault="00194305" w:rsidP="004A4586">
+    <w:p w14:paraId="7763911F" w14:textId="77777777" w:rsidR="00626A66" w:rsidRDefault="00626A66" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C07082C" w14:textId="77777777" w:rsidR="00194305" w:rsidRDefault="00194305" w:rsidP="004A4586">
+    <w:p w14:paraId="798ADBA7" w14:textId="77777777" w:rsidR="00626A66" w:rsidRDefault="00626A66" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7214,51 +7166,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1223372333"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-271405240"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:p w14:paraId="519D6C6B" w14:textId="6D751300" w:rsidR="0008291B" w:rsidRDefault="0008291B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="0033099E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana Pro Light" w:hAnsi="Verdana Pro Light"/>
                 <w:sz w:val="18"/>
@@ -7622,61 +7573,61 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Chef – 12/2021</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4717E428" w14:textId="77777777" w:rsidR="00194305" w:rsidRDefault="00194305" w:rsidP="004A4586">
+    <w:p w14:paraId="0CA6A873" w14:textId="77777777" w:rsidR="00626A66" w:rsidRDefault="00626A66" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50BD0BCB" w14:textId="77777777" w:rsidR="00194305" w:rsidRDefault="00194305" w:rsidP="004A4586">
+    <w:p w14:paraId="36F64E6D" w14:textId="77777777" w:rsidR="00626A66" w:rsidRDefault="00626A66" w:rsidP="004A4586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D712C01" w14:textId="4BEC873E" w:rsidR="00FF595B" w:rsidRDefault="00865C6A" w:rsidP="009346E0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
@@ -8859,116 +8810,121 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1095787248">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="694960446">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1555700987">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1344018012">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1922762704">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="813528213">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6038"/>
     <w:rsid w:val="000057AB"/>
     <w:rsid w:val="00007F59"/>
     <w:rsid w:val="00016A35"/>
     <w:rsid w:val="00021079"/>
     <w:rsid w:val="000216C7"/>
     <w:rsid w:val="000223DF"/>
     <w:rsid w:val="0002571D"/>
     <w:rsid w:val="000310E5"/>
     <w:rsid w:val="00037F89"/>
     <w:rsid w:val="00037FE4"/>
     <w:rsid w:val="0004408E"/>
     <w:rsid w:val="0005164D"/>
     <w:rsid w:val="0005773B"/>
     <w:rsid w:val="00062B56"/>
     <w:rsid w:val="00062E3B"/>
     <w:rsid w:val="0006778C"/>
     <w:rsid w:val="00080B1C"/>
     <w:rsid w:val="0008291B"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="00092884"/>
     <w:rsid w:val="000A198B"/>
+    <w:rsid w:val="000A612A"/>
     <w:rsid w:val="000B2D1A"/>
     <w:rsid w:val="000B448A"/>
     <w:rsid w:val="000B682D"/>
     <w:rsid w:val="000D53AF"/>
     <w:rsid w:val="000E7689"/>
     <w:rsid w:val="000F467C"/>
     <w:rsid w:val="00100777"/>
     <w:rsid w:val="001271CB"/>
     <w:rsid w:val="00131021"/>
     <w:rsid w:val="001342FE"/>
+    <w:rsid w:val="001437DE"/>
     <w:rsid w:val="00150E69"/>
     <w:rsid w:val="00163DA2"/>
     <w:rsid w:val="001840F9"/>
     <w:rsid w:val="0019144C"/>
     <w:rsid w:val="001920E9"/>
     <w:rsid w:val="00194305"/>
     <w:rsid w:val="0019615E"/>
     <w:rsid w:val="001A2B34"/>
     <w:rsid w:val="001A5098"/>
     <w:rsid w:val="001A7BF8"/>
     <w:rsid w:val="001B439E"/>
+    <w:rsid w:val="001C1C5C"/>
     <w:rsid w:val="001C54A0"/>
     <w:rsid w:val="001D1177"/>
     <w:rsid w:val="001D2D4D"/>
     <w:rsid w:val="001D3766"/>
     <w:rsid w:val="001E39F6"/>
     <w:rsid w:val="001F1D86"/>
     <w:rsid w:val="002042BF"/>
     <w:rsid w:val="002125E2"/>
     <w:rsid w:val="00223867"/>
     <w:rsid w:val="00224167"/>
     <w:rsid w:val="002321FD"/>
     <w:rsid w:val="00235878"/>
     <w:rsid w:val="00242086"/>
     <w:rsid w:val="0025157B"/>
     <w:rsid w:val="002556E5"/>
     <w:rsid w:val="002605CF"/>
     <w:rsid w:val="00266D08"/>
     <w:rsid w:val="002726F8"/>
     <w:rsid w:val="00276041"/>
     <w:rsid w:val="0027700D"/>
     <w:rsid w:val="00280659"/>
     <w:rsid w:val="00290508"/>
     <w:rsid w:val="00294A8A"/>
     <w:rsid w:val="002961E2"/>
     <w:rsid w:val="002A37F7"/>
@@ -9051,50 +9007,51 @@
     <w:rsid w:val="0057062F"/>
     <w:rsid w:val="00571266"/>
     <w:rsid w:val="005754B7"/>
     <w:rsid w:val="00580CA7"/>
     <w:rsid w:val="00583C2E"/>
     <w:rsid w:val="005850ED"/>
     <w:rsid w:val="00585665"/>
     <w:rsid w:val="0058704A"/>
     <w:rsid w:val="00592C52"/>
     <w:rsid w:val="00593823"/>
     <w:rsid w:val="005A03F0"/>
     <w:rsid w:val="005B12E6"/>
     <w:rsid w:val="005B3BFF"/>
     <w:rsid w:val="005B4811"/>
     <w:rsid w:val="005C4045"/>
     <w:rsid w:val="005C43CC"/>
     <w:rsid w:val="005C4CF4"/>
     <w:rsid w:val="005C570B"/>
     <w:rsid w:val="005D612F"/>
     <w:rsid w:val="005E0A72"/>
     <w:rsid w:val="005E728F"/>
     <w:rsid w:val="005F72C8"/>
     <w:rsid w:val="006071EA"/>
     <w:rsid w:val="00613D45"/>
     <w:rsid w:val="00623F2F"/>
+    <w:rsid w:val="00626A66"/>
     <w:rsid w:val="00632A6E"/>
     <w:rsid w:val="0064195C"/>
     <w:rsid w:val="00642BDB"/>
     <w:rsid w:val="00651019"/>
     <w:rsid w:val="00651217"/>
     <w:rsid w:val="0065700B"/>
     <w:rsid w:val="00660FD1"/>
     <w:rsid w:val="00661E42"/>
     <w:rsid w:val="00667FF9"/>
     <w:rsid w:val="0067247D"/>
     <w:rsid w:val="0067419B"/>
     <w:rsid w:val="0067478B"/>
     <w:rsid w:val="00675308"/>
     <w:rsid w:val="00680012"/>
     <w:rsid w:val="00686117"/>
     <w:rsid w:val="00687D3F"/>
     <w:rsid w:val="00693F81"/>
     <w:rsid w:val="006A4CBD"/>
     <w:rsid w:val="006A609C"/>
     <w:rsid w:val="006B7509"/>
     <w:rsid w:val="006C1AF7"/>
     <w:rsid w:val="006C27F2"/>
     <w:rsid w:val="006C7A9E"/>
     <w:rsid w:val="006D1CB1"/>
     <w:rsid w:val="006E459D"/>
@@ -9287,50 +9244,51 @@
     <w:rsid w:val="00CD4D35"/>
     <w:rsid w:val="00CD5D08"/>
     <w:rsid w:val="00CD7673"/>
     <w:rsid w:val="00CE586D"/>
     <w:rsid w:val="00CF57FF"/>
     <w:rsid w:val="00CF73FA"/>
     <w:rsid w:val="00D077BF"/>
     <w:rsid w:val="00D14697"/>
     <w:rsid w:val="00D14D7E"/>
     <w:rsid w:val="00D167B7"/>
     <w:rsid w:val="00D22BF2"/>
     <w:rsid w:val="00D25F21"/>
     <w:rsid w:val="00D4291D"/>
     <w:rsid w:val="00D520E5"/>
     <w:rsid w:val="00D561E8"/>
     <w:rsid w:val="00D5738C"/>
     <w:rsid w:val="00D621AF"/>
     <w:rsid w:val="00D6246A"/>
     <w:rsid w:val="00D66F2E"/>
     <w:rsid w:val="00D71E70"/>
     <w:rsid w:val="00D7450F"/>
     <w:rsid w:val="00D9186D"/>
     <w:rsid w:val="00D91D2F"/>
     <w:rsid w:val="00D94D9E"/>
     <w:rsid w:val="00DA5D01"/>
+    <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB0A44"/>
     <w:rsid w:val="00DB263E"/>
     <w:rsid w:val="00DB65B0"/>
     <w:rsid w:val="00DB7275"/>
     <w:rsid w:val="00DC0447"/>
     <w:rsid w:val="00DC1360"/>
     <w:rsid w:val="00DD0ADE"/>
     <w:rsid w:val="00DD3C3B"/>
     <w:rsid w:val="00DD55C8"/>
     <w:rsid w:val="00DD5EFD"/>
     <w:rsid w:val="00DE1220"/>
     <w:rsid w:val="00DE6495"/>
     <w:rsid w:val="00DE76D7"/>
     <w:rsid w:val="00DE7E83"/>
     <w:rsid w:val="00DF6EC8"/>
     <w:rsid w:val="00E07CDC"/>
     <w:rsid w:val="00E1114C"/>
     <w:rsid w:val="00E17D1E"/>
     <w:rsid w:val="00E20523"/>
     <w:rsid w:val="00E312D3"/>
     <w:rsid w:val="00E34B1C"/>
     <w:rsid w:val="00E353BA"/>
     <w:rsid w:val="00E37227"/>
     <w:rsid w:val="00E44DA7"/>
     <w:rsid w:val="00E508AC"/>
@@ -9389,60 +9347,59 @@
     <w:rsid w:val="00FD43F1"/>
     <w:rsid w:val="00FD4484"/>
     <w:rsid w:val="00FD7ACB"/>
     <w:rsid w:val="00FE35A7"/>
     <w:rsid w:val="00FE5C96"/>
     <w:rsid w:val="00FE61C0"/>
     <w:rsid w:val="00FF1B19"/>
     <w:rsid w:val="00FF595B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74C4A849"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{439D8CCB-B046-4CE4-8969-AC0E8B8DB9D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10651,96 +10608,98 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8868D232-9B99-4378-8767-7F756B73F2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>969</Words>
-  <Characters>5525</Characters>
+  <Words>1014</Words>
+  <Characters>5480</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>249</Lines>
+  <Paragraphs>166</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6482</CharactersWithSpaces>
+  <CharactersWithSpaces>6328</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>NEWTON-GREENE,Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-20T05:28:45Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-23T06:06:24Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>290ac7eb-c368-4139-9f2e-6e23bc4dcd0f</vt:lpwstr>
+    <vt:lpwstr>e38ee1dd-0d54-40dc-84d0-2d44acee860a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>