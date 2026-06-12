--- v0 (2026-04-05)
+++ v1 (2026-06-12)
@@ -1,36 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4066BC88" w14:textId="77777777" w:rsidR="00DA469C" w:rsidRDefault="00DA469C" w:rsidP="006D7F5C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
@@ -755,51 +752,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62C70D90" wp14:editId="54412557">
                   <wp:simplePos x="353568" y="390144"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:align>top</wp:align>
                   </wp:positionV>
                   <wp:extent cx="2950845" cy="536575"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="156041" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId7">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2950845" cy="536575"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
@@ -1978,51 +1975,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46FAD8C3" w14:textId="4B9705EC" w:rsidR="00A74763" w:rsidRPr="004D4FA2" w:rsidRDefault="00A74763" w:rsidP="00852030">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:anchor="ANZSCOcodechange" w:history="1">
+            <w:hyperlink r:id="rId8" w:anchor="ANZSCOcodechange" w:history="1">
               <w:r w:rsidRPr="004D4FA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>362212</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="205A78B3" w14:textId="77777777" w:rsidR="00A74763" w:rsidRPr="004D4FA2" w:rsidRDefault="00A74763" w:rsidP="00852030">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2719,51 +2716,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Bricklayer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F37733D" w14:textId="16E95F10" w:rsidR="00A74763" w:rsidRPr="004D4FA2" w:rsidRDefault="00A74763" w:rsidP="00852030">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:tooltip="View details for CPC33020" w:history="1">
+            <w:hyperlink r:id="rId9" w:tooltip="View details for CPC33020" w:history="1">
               <w:r w:rsidRPr="004D4FA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>Certificate III in Bricklaying and Blocklaying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A683978" w14:textId="5F812987" w:rsidR="00A74763" w:rsidRPr="00604B31" w:rsidRDefault="00A74763" w:rsidP="00852030">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -2858,51 +2855,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Broadcast Transmitter Operator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E3BB9D5" w14:textId="57673F66" w:rsidR="00A74763" w:rsidRPr="004D4FA2" w:rsidRDefault="00A74763" w:rsidP="00852030">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:tooltip="View details for CUA31020" w:history="1">
+            <w:hyperlink r:id="rId10" w:tooltip="View details for CUA31020" w:history="1">
               <w:r w:rsidRPr="004D4FA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>Certificate III in Screen and Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27835EF0" w14:textId="76E893A7" w:rsidR="00A74763" w:rsidRPr="00604B31" w:rsidRDefault="00A74763" w:rsidP="00852030">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -2997,51 +2994,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Business Machine Mechanic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C389673" w14:textId="381D1EB6" w:rsidR="00A74763" w:rsidRPr="004D4FA2" w:rsidRDefault="00A74763" w:rsidP="00852030">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:tooltip="View details for UEE30120" w:history="1">
+            <w:hyperlink r:id="rId11" w:tooltip="View details for UEE30120" w:history="1">
               <w:r w:rsidRPr="004D4FA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>Certificate III in Business Equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CE7F568" w14:textId="03368ED3" w:rsidR="00A74763" w:rsidRPr="00604B31" w:rsidRDefault="00A74763" w:rsidP="00852030">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -3217,51 +3214,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D0BA148" w14:textId="1AC2D105" w:rsidR="00A74763" w:rsidRPr="004D4FA2" w:rsidRDefault="00A74763" w:rsidP="00852030">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:anchor="ANZSCOcodechange" w:history="1">
+            <w:hyperlink r:id="rId12" w:anchor="ANZSCOcodechange" w:history="1">
               <w:r w:rsidRPr="004D4FA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>394111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="223722CC" w14:textId="77777777" w:rsidR="00A74763" w:rsidRPr="004D4FA2" w:rsidRDefault="00A74763" w:rsidP="00852030">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11566,51 +11563,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F52ACA4" w14:textId="62F9AA3E" w:rsidR="00D870FC" w:rsidRPr="004D4FA2" w:rsidRDefault="00D870FC" w:rsidP="00D870FC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:anchor="ANZSCOcodechange" w:history="1">
+            <w:hyperlink r:id="rId13" w:anchor="ANZSCOcodechange" w:history="1">
               <w:r w:rsidRPr="004D4FA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>362213</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41B5D3EA" w14:textId="77777777" w:rsidR="00D870FC" w:rsidRPr="004D4FA2" w:rsidRDefault="00D870FC" w:rsidP="00D870FC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -14697,51 +14694,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38AC98BD" w14:textId="22BA43EC" w:rsidR="00D870FC" w:rsidRPr="004D4FA2" w:rsidRDefault="00D870FC" w:rsidP="00D870FC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:anchor="CODECHANGE2" w:history="1">
+            <w:hyperlink r:id="rId14" w:anchor="CODECHANGE2" w:history="1">
               <w:r w:rsidRPr="004D4FA2">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>334111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="506C6745" w14:textId="77777777" w:rsidR="00D870FC" w:rsidRPr="004D4FA2" w:rsidRDefault="00D870FC" w:rsidP="00D870FC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
@@ -20382,51 +20379,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47AC4A72" w14:textId="77777777" w:rsidR="00B01821" w:rsidRDefault="00B01821" w:rsidP="004D4FA2"/>
     <w:p w14:paraId="24A1873A" w14:textId="54BFA9A5" w:rsidR="00A222EE" w:rsidRPr="00ED55C4" w:rsidRDefault="00B93E7F" w:rsidP="004D4FA2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED55C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A222EE" w:rsidRPr="00ED55C4" w:rsidSect="009D73C5">
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="1440" w:bottom="709" w:left="1440" w:header="567" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5A9937F5" w14:textId="77777777" w:rsidR="000A4C95" w:rsidRDefault="000A4C95" w:rsidP="002C1E4A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="23610D85" w14:textId="77777777" w:rsidR="000A4C95" w:rsidRDefault="000A4C95" w:rsidP="002C1E4A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -20517,51 +20514,53 @@
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2BE8FA7D" w14:textId="77777777" w:rsidR="000A4C95" w:rsidRDefault="000A4C95" w:rsidP="002C1E4A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="21A5680B" w14:textId="77777777" w:rsidR="000A4C95" w:rsidRDefault="000A4C95" w:rsidP="002C1E4A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="32CCFE23" w14:textId="77777777" w:rsidR="000A4C95" w:rsidRDefault="000A4C95"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="170"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -20633,50 +20632,51 @@
     <w:rsid w:val="002E5158"/>
     <w:rsid w:val="002F14E4"/>
     <w:rsid w:val="002F225E"/>
     <w:rsid w:val="002F5541"/>
     <w:rsid w:val="00304FBF"/>
     <w:rsid w:val="0030557A"/>
     <w:rsid w:val="00310B5C"/>
     <w:rsid w:val="00311FE6"/>
     <w:rsid w:val="00312E45"/>
     <w:rsid w:val="00314BE8"/>
     <w:rsid w:val="00322390"/>
     <w:rsid w:val="00332FE1"/>
     <w:rsid w:val="00351985"/>
     <w:rsid w:val="00355F15"/>
     <w:rsid w:val="00355FCD"/>
     <w:rsid w:val="00357EF8"/>
     <w:rsid w:val="0036147E"/>
     <w:rsid w:val="00365960"/>
     <w:rsid w:val="00365E94"/>
     <w:rsid w:val="003726B2"/>
     <w:rsid w:val="003879C3"/>
     <w:rsid w:val="0039441C"/>
     <w:rsid w:val="003A2FDA"/>
     <w:rsid w:val="003A3D93"/>
     <w:rsid w:val="003C34E3"/>
+    <w:rsid w:val="003C6985"/>
     <w:rsid w:val="003C77AC"/>
     <w:rsid w:val="003D5A82"/>
     <w:rsid w:val="003E6515"/>
     <w:rsid w:val="003F0690"/>
     <w:rsid w:val="004056EB"/>
     <w:rsid w:val="00406188"/>
     <w:rsid w:val="00406A3F"/>
     <w:rsid w:val="0042117B"/>
     <w:rsid w:val="00433EE4"/>
     <w:rsid w:val="00444056"/>
     <w:rsid w:val="004440DE"/>
     <w:rsid w:val="00444438"/>
     <w:rsid w:val="00450CBB"/>
     <w:rsid w:val="004601C6"/>
     <w:rsid w:val="004636C5"/>
     <w:rsid w:val="004751D4"/>
     <w:rsid w:val="00492AFD"/>
     <w:rsid w:val="004A5BE8"/>
     <w:rsid w:val="004B11DD"/>
     <w:rsid w:val="004B379B"/>
     <w:rsid w:val="004B3FD8"/>
     <w:rsid w:val="004C148A"/>
     <w:rsid w:val="004C3F54"/>
     <w:rsid w:val="004C3F55"/>
     <w:rsid w:val="004D4FA2"/>
@@ -20765,50 +20765,51 @@
     <w:rsid w:val="0083301E"/>
     <w:rsid w:val="00833EC6"/>
     <w:rsid w:val="0083514B"/>
     <w:rsid w:val="00842343"/>
     <w:rsid w:val="00842BB8"/>
     <w:rsid w:val="0084605E"/>
     <w:rsid w:val="00847ED2"/>
     <w:rsid w:val="00851E8F"/>
     <w:rsid w:val="00851FA0"/>
     <w:rsid w:val="00852030"/>
     <w:rsid w:val="00854B4F"/>
     <w:rsid w:val="00865671"/>
     <w:rsid w:val="00866D90"/>
     <w:rsid w:val="00872C1D"/>
     <w:rsid w:val="008749B3"/>
     <w:rsid w:val="00877259"/>
     <w:rsid w:val="00877ED9"/>
     <w:rsid w:val="00880F4F"/>
     <w:rsid w:val="008825E3"/>
     <w:rsid w:val="00883B41"/>
     <w:rsid w:val="008927DF"/>
     <w:rsid w:val="00897B1F"/>
     <w:rsid w:val="008A7CAC"/>
     <w:rsid w:val="008B04D2"/>
     <w:rsid w:val="008B0564"/>
+    <w:rsid w:val="008B775A"/>
     <w:rsid w:val="008D19F9"/>
     <w:rsid w:val="008D7A12"/>
     <w:rsid w:val="008E633D"/>
     <w:rsid w:val="008F009D"/>
     <w:rsid w:val="008F01AB"/>
     <w:rsid w:val="008F2F94"/>
     <w:rsid w:val="00915DD0"/>
     <w:rsid w:val="009269F1"/>
     <w:rsid w:val="00927BEE"/>
     <w:rsid w:val="009306D2"/>
     <w:rsid w:val="00931936"/>
     <w:rsid w:val="009332DA"/>
     <w:rsid w:val="00933599"/>
     <w:rsid w:val="00937BFF"/>
     <w:rsid w:val="00953405"/>
     <w:rsid w:val="00970BA1"/>
     <w:rsid w:val="00982814"/>
     <w:rsid w:val="0099053A"/>
     <w:rsid w:val="00996D33"/>
     <w:rsid w:val="009A12F7"/>
     <w:rsid w:val="009A2718"/>
     <w:rsid w:val="009A59CF"/>
     <w:rsid w:val="009B3D12"/>
     <w:rsid w:val="009C3648"/>
     <w:rsid w:val="009C59A2"/>
@@ -20896,132 +20897,134 @@
     <w:rsid w:val="00D239F8"/>
     <w:rsid w:val="00D31411"/>
     <w:rsid w:val="00D349AC"/>
     <w:rsid w:val="00D3564A"/>
     <w:rsid w:val="00D4284B"/>
     <w:rsid w:val="00D46FF7"/>
     <w:rsid w:val="00D478E0"/>
     <w:rsid w:val="00D5563A"/>
     <w:rsid w:val="00D84F19"/>
     <w:rsid w:val="00D870FC"/>
     <w:rsid w:val="00D950E7"/>
     <w:rsid w:val="00D96BBC"/>
     <w:rsid w:val="00D975C1"/>
     <w:rsid w:val="00DA469C"/>
     <w:rsid w:val="00DB027A"/>
     <w:rsid w:val="00DB7CFF"/>
     <w:rsid w:val="00DC1040"/>
     <w:rsid w:val="00DC1E2B"/>
     <w:rsid w:val="00DC7A59"/>
     <w:rsid w:val="00DD5010"/>
     <w:rsid w:val="00DE68B0"/>
     <w:rsid w:val="00DF447C"/>
     <w:rsid w:val="00E03AE1"/>
     <w:rsid w:val="00E145C1"/>
     <w:rsid w:val="00E2022C"/>
+    <w:rsid w:val="00E215E5"/>
     <w:rsid w:val="00E21788"/>
     <w:rsid w:val="00E23063"/>
     <w:rsid w:val="00E231EA"/>
     <w:rsid w:val="00E32603"/>
     <w:rsid w:val="00E45314"/>
     <w:rsid w:val="00E506E8"/>
     <w:rsid w:val="00E57FBC"/>
     <w:rsid w:val="00E6008C"/>
     <w:rsid w:val="00E60179"/>
     <w:rsid w:val="00E6469D"/>
     <w:rsid w:val="00E64B4B"/>
     <w:rsid w:val="00E761B8"/>
     <w:rsid w:val="00E8583C"/>
     <w:rsid w:val="00E86B7C"/>
     <w:rsid w:val="00E90733"/>
     <w:rsid w:val="00E91520"/>
     <w:rsid w:val="00EA3BB7"/>
     <w:rsid w:val="00EA5E89"/>
     <w:rsid w:val="00EA79A3"/>
     <w:rsid w:val="00EB27C5"/>
     <w:rsid w:val="00EB3036"/>
     <w:rsid w:val="00EB3230"/>
     <w:rsid w:val="00EC32B7"/>
     <w:rsid w:val="00ED55C4"/>
     <w:rsid w:val="00ED79D4"/>
     <w:rsid w:val="00EE2B48"/>
     <w:rsid w:val="00EE2D49"/>
     <w:rsid w:val="00EE6D1B"/>
+    <w:rsid w:val="00EF6293"/>
     <w:rsid w:val="00F02B76"/>
     <w:rsid w:val="00F03FD5"/>
     <w:rsid w:val="00F102BD"/>
     <w:rsid w:val="00F2357C"/>
     <w:rsid w:val="00F23970"/>
     <w:rsid w:val="00F273E5"/>
     <w:rsid w:val="00F4095B"/>
     <w:rsid w:val="00F41421"/>
     <w:rsid w:val="00F53A9B"/>
     <w:rsid w:val="00F54485"/>
     <w:rsid w:val="00F81E91"/>
     <w:rsid w:val="00FA27C7"/>
     <w:rsid w:val="00FA43F2"/>
     <w:rsid w:val="00FA7A9F"/>
     <w:rsid w:val="00FB0357"/>
+    <w:rsid w:val="00FB1C0F"/>
     <w:rsid w:val="00FC5D8A"/>
     <w:rsid w:val="00FC6B94"/>
     <w:rsid w:val="00FC6E4C"/>
     <w:rsid w:val="00FD3AF2"/>
     <w:rsid w:val="00FE1B31"/>
     <w:rsid w:val="00FE7330"/>
     <w:rsid w:val="00FF2C55"/>
     <w:rsid w:val="00FF6C65"/>
     <w:rsid w:val="08A029AF"/>
     <w:rsid w:val="2F828E5F"/>
     <w:rsid w:val="4D4C6449"/>
     <w:rsid w:val="79022E4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D7721F6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F2E31068-2575-4A82-9FF4-64242EDE9268}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -23466,51 +23469,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1480220865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.gov.au/Training/Details/CUA31020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.gov.au/Training/Details/CPC33020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\BB0436\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\591A7F15.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\BB0436\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\591A7F15.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\BB0436\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\591A7F15.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\BB0436\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\591A7F15.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.gov.au/Training/Details/UEE30120" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\BB0436\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\591A7F15.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\BB0436\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\591A7F15.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\BB0436\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\591A7F15.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.gov.au/Training/Details/UEE30120" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.gov.au/Training/Details/CUA31020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.gov.au/Training/Details/CPC33020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\BB0436\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\591A7F15.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23768,397 +23771,92 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-</file>
-[...253 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0755866-0F9A-43F5-AFAC-58B34D7D5986}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...36 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1852</Words>
-  <Characters>11763</Characters>
+  <Words>1706</Words>
+  <Characters>10857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>784</Lines>
-  <Paragraphs>850</Paragraphs>
+  <Lines>723</Lines>
+  <Paragraphs>686</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12765</CharactersWithSpaces>
+  <CharactersWithSpaces>11917</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>2883674</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>C:\Users\BB0436\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\591A7F15.xlsx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>CODECHANGE2</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6160418</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -24255,67 +23953,63 @@
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>C:\Users\BB0436\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\591A7F15.xlsx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>ANZSCOcodechange</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>PETERSON,Michael</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2023-10-23T00:48:10Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-23T04:42:35Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>66ce6133-04ff-4298-8b2d-b1d5293e16ad</vt:lpwstr>
+    <vt:lpwstr>d459c9c5-e10f-450d-ab9d-3781fc567fda</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-[...3 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>