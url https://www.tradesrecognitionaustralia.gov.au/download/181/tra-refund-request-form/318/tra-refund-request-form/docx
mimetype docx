--- v0 (2025-10-05)
+++ v1 (2026-05-09)
@@ -1,53 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6D1D915E" w14:textId="2E5EA409" w:rsidR="00722ED2" w:rsidRPr="001B578F" w:rsidRDefault="00B200E4" w:rsidP="001B578F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001B578F">
         <w:t xml:space="preserve">Trades Recognition Australia </w:t>
       </w:r>
       <w:r w:rsidR="001B578F" w:rsidRPr="001B578F">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="001B578F">
         <w:t xml:space="preserve">Refund Request Form </w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -974,516 +973,525 @@
               <w:keepNext/>
               <w:spacing w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554404">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Reason for refund</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="52749692" w14:textId="77777777" w:rsidTr="00991FAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4135DEF0" w14:textId="655A8C9F" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="00BB64C7">
+          <w:p w14:paraId="4135DEF0" w14:textId="655A8C9F" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="00BB64C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-1680725106"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00393467" w:rsidRPr="008E4ADC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00010DF8" w:rsidRPr="008E4ADC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Duplicate Payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4139" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB66604" w14:textId="6ECEADDA" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="003216B6">
+          <w:p w14:paraId="4AB66604" w14:textId="6ECEADDA" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="003216B6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="705066457"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A25DC8" w:rsidRPr="008E4ADC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00010DF8" w:rsidRPr="008E4ADC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Wrong name on application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="34F053A7" w14:textId="77777777" w:rsidTr="00991FAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC14730" w14:textId="79A1C0D2" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="003216B6">
+          <w:p w14:paraId="5DC14730" w14:textId="79A1C0D2" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="003216B6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-1675497049"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A25DC8" w:rsidRPr="008E4ADC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00010DF8" w:rsidRPr="008E4ADC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Applied for wrong program/step of program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4139" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD4E8B5" w14:textId="6AD9254E" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="704FA3C7">
+          <w:p w14:paraId="5AD4E8B5" w14:textId="6AD9254E" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="704FA3C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-364830174"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="4D1F0394" w:rsidRPr="704FA3C7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00010DF8" w:rsidRPr="704FA3C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Overturn of a Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="5D3CC470" w14:textId="77777777" w:rsidTr="00991FAA">
         <w:trPr>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="67C1886C" w14:textId="081DC881" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="00726192">
+          <w:p w14:paraId="67C1886C" w14:textId="081DC881" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="00726192">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-255677961"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00393467" w:rsidRPr="008E4ADC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00010DF8" w:rsidRPr="008E4ADC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ineligible for program/step of program</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58C322DE" w14:textId="31C5AFB5" w:rsidR="00726192" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="00726192">
+          <w:p w14:paraId="58C322DE" w14:textId="31C5AFB5" w:rsidR="00726192" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="00726192">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="616872348"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A25DC8" w:rsidRPr="008E4ADC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="2B187871" w:rsidRPr="008E4ADC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Duplicate application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02C5F6BA" w14:textId="68F4D2E5" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="00726192">
+          <w:p w14:paraId="02C5F6BA" w14:textId="68F4D2E5" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="00726192">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-2096545504"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A25DC8" w:rsidRPr="008E4ADC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="281CD39B" w:rsidRPr="008E4ADC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other (</w:t>
             </w:r>
             <w:r w:rsidR="006237FD" w:rsidRPr="008E4ADC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="281CD39B" w:rsidRPr="008E4ADC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>lease provide details below)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4139" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74A662C1" w14:textId="2C0B07C7" w:rsidR="3DC8097B" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="704FA3C7">
+          <w:p w14:paraId="74A662C1" w14:textId="2C0B07C7" w:rsidR="3DC8097B" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="704FA3C7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-824426124"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="7E02593C" w:rsidRPr="704FA3C7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="3DC8097B" w:rsidRPr="704FA3C7">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Applicant withdrawal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F526E05" w14:textId="5C75CCEA" w:rsidR="46018FDA" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="433FFCDD">
+          <w:p w14:paraId="3F526E05" w14:textId="5C75CCEA" w:rsidR="46018FDA" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="433FFCDD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-1385104197"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="6E25207A" w:rsidRPr="704FA3C7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="490FD03B" w:rsidRPr="704FA3C7">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Applicant/agent error</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F96F4DD" w14:textId="5B2C0C0C" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00010DF8" w:rsidP="704FA3C7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -1613,319 +1621,325 @@
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
               <w:ind w:hanging="105"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Please tick which program your refund relates to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="45238D55" w14:textId="77777777" w:rsidTr="00991FAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20EBFE53" w14:textId="51C356F6" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00000000" w:rsidP="00B504E6">
+          <w:p w14:paraId="20EBFE53" w14:textId="51C356F6" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00C17782" w:rsidP="00B504E6">
             <w:pPr>
               <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="105"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="610858853"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A25DC8" w:rsidRPr="00A25DC8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00010DF8" w:rsidRPr="00062F1F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Job Ready Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18886F53" w14:textId="380EB8F9" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00000000" w:rsidP="00B504E6">
+          <w:p w14:paraId="18886F53" w14:textId="380EB8F9" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00C17782" w:rsidP="00B504E6">
             <w:pPr>
               <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="105"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="882136999"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A25DC8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00010DF8" w:rsidRPr="00062F1F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Offshore Skills Assessment Program </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="1E92422F" w14:textId="77777777" w:rsidTr="00991FAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF1C8F9" w14:textId="1A9716B5" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00000000" w:rsidP="00B504E6">
+          <w:p w14:paraId="7FF1C8F9" w14:textId="1A9716B5" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00C17782" w:rsidP="00B504E6">
             <w:pPr>
               <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="105"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-732149331"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A25DC8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00010DF8" w:rsidRPr="00062F1F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Provisional Skills Assessment </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79B7E327" w14:textId="0DDFEFBE" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00000000" w:rsidP="00B504E6">
+          <w:p w14:paraId="79B7E327" w14:textId="0DDFEFBE" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00C17782" w:rsidP="00B504E6">
             <w:pPr>
               <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="105"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="298656352"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A25DC8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00074973" w:rsidRPr="00062F1F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Migration Skills Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="462746CF" w14:textId="77777777" w:rsidTr="00991FAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C01D804" w14:textId="17060579" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00000000" w:rsidP="00B504E6">
+          <w:p w14:paraId="6C01D804" w14:textId="17060579" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00C17782" w:rsidP="00B504E6">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:ind w:hanging="105"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="1915345361"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A25DC8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00010DF8" w:rsidRPr="00062F1F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Migration Points Advice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC91494" w14:textId="372FBB94" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00000000" w:rsidP="00B504E6">
+          <w:p w14:paraId="1DC91494" w14:textId="372FBB94" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00C17782" w:rsidP="00B504E6">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:ind w:hanging="105"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-12451793"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A25DC8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00010DF8" w:rsidRPr="00062F1F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> TSS Skills Assessment Program </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72A77999" w14:textId="1F747D13" w:rsidR="00E05316" w:rsidRPr="00554404" w:rsidRDefault="7EF6494B" w:rsidP="28C7AA91">
       <w:pPr>
@@ -3221,51 +3235,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A88618A" wp14:editId="0E1A050C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3701762" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="840934881" name="Picture 840934881"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3701762" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -3404,51 +3418,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0435FA3A" wp14:editId="44CB742C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3705225" cy="1790700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1703438197" name="Picture 1703438197"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3705225" cy="1790700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -3721,51 +3735,51 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please sign below to confirm you agree with the statements listed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D55929" w14:textId="31769DD1" w:rsidR="00E10B6D" w:rsidRDefault="06FC17A4" w:rsidP="00C3136B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I hereby acknowledge that I have accessed a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="003C1A0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Trades Recognition Australia (TRA), Australian Privacy </w:t>
         </w:r>
         <w:r w:rsidR="2EBF3CFF" w:rsidRPr="003C1A0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Principle </w:t>
         </w:r>
         <w:r w:rsidR="7D18B89D" w:rsidRPr="003C1A0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">(APP) </w:t>
         </w:r>
         <w:r w:rsidRPr="003C1A0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5 Notice</w:t>
         </w:r>
       </w:hyperlink>
@@ -3964,51 +3978,51 @@
     <w:p w14:paraId="7878CBAE" w14:textId="77777777" w:rsidR="00E10B6D" w:rsidRPr="00742E0E" w:rsidRDefault="00E10B6D" w:rsidP="00CF6EE4">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00E10B6D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Disclosure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2AD137" w14:textId="0DE890A8" w:rsidR="00E10B6D" w:rsidRPr="00E10B6D" w:rsidRDefault="00E10B6D" w:rsidP="00CF6EE4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E10B6D">
         <w:t xml:space="preserve">I understand that by providing my consent in this form, I am authorising TRA to disclose my personal </w:t>
       </w:r>
       <w:r w:rsidRPr="00E10B6D">
         <w:br/>
         <w:t xml:space="preserve">information to any of the entities listed in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="003C1A0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>APP 5 notice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E10B6D">
         <w:t>, for any of the purposes listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA90052" w14:textId="77777777" w:rsidR="00E10B6D" w:rsidRDefault="00E10B6D" w:rsidP="00E10B6D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="347E45B9" w14:textId="28DB2523" w:rsidR="00E10B6D" w:rsidRDefault="30A7A2B0" w:rsidP="00E10B6D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I understand that TRA may disclose my personal information to overseas recipients, for the purposes of </w:t>
       </w:r>
       <w:r w:rsidR="00E10B6D">
         <w:br/>
@@ -4203,59 +4217,61 @@
       <w:r w:rsidRPr="3DD9CD61">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">digital signature will be accepted) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74468504" w14:textId="02615B5C" w:rsidR="79FF5C44" w:rsidRDefault="79FF5C44" w:rsidP="31941912">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31941912">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Date (DD/MM/</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Int_migkQMj4"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="5823C24D" w:rsidRPr="31941912">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">YY)   </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="5823C24D" w:rsidRPr="31941912">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="14E726D5" w:rsidRPr="31941912">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                  _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E2C3DB" w14:textId="0A1BBAD9" w:rsidR="002B278C" w:rsidRDefault="00722ED2" w:rsidP="31941912">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31941912">
@@ -4552,60 +4568,62 @@
       <w:r w:rsidRPr="3DD9CD61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>digital signature will be accepted)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F7169A" w14:textId="67CB939F" w:rsidR="094923A7" w:rsidRDefault="094923A7" w:rsidP="31941912">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31941912">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Date (DD/MM/</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Int_NvAIX0Tc"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="31941912">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">YY)   </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="31941912">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                       </w:t>
       </w:r>
       <w:r w:rsidRPr="31941912">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D0EE1DC" w14:textId="75215019" w:rsidR="00722ED2" w:rsidRDefault="00722ED2" w:rsidP="00E10B6D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4700,83 +4718,83 @@
       </w:r>
       <w:r w:rsidRPr="144A245B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>PDF attachment</w:t>
       </w:r>
       <w:r w:rsidR="28844114" w:rsidRPr="144A245B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="144A245B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="144A245B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="002060"/>
           </w:rPr>
           <w:t>TRAAdminSupport@dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04C4474D" w14:textId="77777777" w:rsidR="00774468" w:rsidRPr="00F534A5" w:rsidRDefault="00774468" w:rsidP="41427120">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BE870CC" w14:textId="14C85215" w:rsidR="00774468" w:rsidRPr="00F534A5" w:rsidRDefault="00774468" w:rsidP="495CCD68">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00774468" w:rsidRPr="00F534A5" w:rsidSect="00EC45A3">
-      <w:headerReference w:type="default" r:id="rId16"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2C7A8A4C" w14:textId="77777777" w:rsidR="001C35AD" w:rsidRDefault="001C35AD" w:rsidP="00B200E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="63CDEA92" w14:textId="77777777" w:rsidR="001C35AD" w:rsidRDefault="001C35AD" w:rsidP="00B200E4">
       <w:pPr>
@@ -4849,51 +4867,50 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3485"/>
       <w:gridCol w:w="3485"/>
       <w:gridCol w:w="3485"/>
     </w:tblGrid>
     <w:tr w:rsidR="28C7AA91" w14:paraId="295E4238" w14:textId="77777777" w:rsidTr="28C7AA91">
       <w:trPr>
         <w:trHeight w:val="300"/>
@@ -5153,65 +5170,50 @@
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2330633" cy="711051"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="702CE792" w14:textId="77777777" w:rsidR="00975FB9" w:rsidRDefault="00975FB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01037434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C262B56"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5961,52 +5963,54 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1759250846">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="361907177">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="862093043">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1505703074">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2082018990">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1262223660">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B200E4"/>
@@ -6102,50 +6106,52 @@
     <w:rsid w:val="0031604B"/>
     <w:rsid w:val="00316556"/>
     <w:rsid w:val="00320B7B"/>
     <w:rsid w:val="00320E15"/>
     <w:rsid w:val="003216B6"/>
     <w:rsid w:val="00324548"/>
     <w:rsid w:val="00333284"/>
     <w:rsid w:val="00346FBE"/>
     <w:rsid w:val="00364F3F"/>
     <w:rsid w:val="003802A3"/>
     <w:rsid w:val="00382235"/>
     <w:rsid w:val="00391EBE"/>
     <w:rsid w:val="00393467"/>
     <w:rsid w:val="00394444"/>
     <w:rsid w:val="00394C05"/>
     <w:rsid w:val="00395CA4"/>
     <w:rsid w:val="003B238A"/>
     <w:rsid w:val="003C0B70"/>
     <w:rsid w:val="003C13B3"/>
     <w:rsid w:val="003C1A0C"/>
     <w:rsid w:val="003C5729"/>
     <w:rsid w:val="003D30CF"/>
     <w:rsid w:val="00414DA7"/>
     <w:rsid w:val="00416D34"/>
     <w:rsid w:val="00424FC4"/>
+    <w:rsid w:val="00427ADA"/>
+    <w:rsid w:val="00430010"/>
     <w:rsid w:val="00430636"/>
     <w:rsid w:val="0043165B"/>
     <w:rsid w:val="00436503"/>
     <w:rsid w:val="00442708"/>
     <w:rsid w:val="00443BE5"/>
     <w:rsid w:val="00446F31"/>
     <w:rsid w:val="0045202B"/>
     <w:rsid w:val="00454E35"/>
     <w:rsid w:val="00455057"/>
     <w:rsid w:val="00456256"/>
     <w:rsid w:val="00463481"/>
     <w:rsid w:val="0046D03A"/>
     <w:rsid w:val="00476E58"/>
     <w:rsid w:val="004817BA"/>
     <w:rsid w:val="00481E7E"/>
     <w:rsid w:val="004A6B68"/>
     <w:rsid w:val="004B00A4"/>
     <w:rsid w:val="004B1073"/>
     <w:rsid w:val="004B7E3A"/>
     <w:rsid w:val="004C606A"/>
     <w:rsid w:val="004D33A7"/>
     <w:rsid w:val="004D490C"/>
     <w:rsid w:val="004D6FBE"/>
     <w:rsid w:val="004D7D3A"/>
     <w:rsid w:val="004E051D"/>
@@ -6901,51 +6907,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="036A8CDB"/>
-  <w15:docId w15:val="{8A07E6AE-B00E-4168-AD58-9502DBBDE622}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7757,51 +7762,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1165392476">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharedservicescentre.sharepoint.com/:w:/r/sites/dewr-legal/_layouts/15/Doc.aspx?sourcedoc=%7B887655CA-F787-4353-9B78-39397A86E321%7D&amp;file=DEWR%20-%20Privacy%20overview%20fact%20sheet%20(Final).docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRAAdminSupport@DEWR.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharedservicescentre.sharepoint.com/:w:/r/sites/dewr-legal/_layouts/15/Doc.aspx?sourcedoc=%7B887655CA-F787-4353-9B78-39397A86E321%7D&amp;file=DEWR%20-%20Privacy%20overview%20fact%20sheet%20(Final).docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRAAdminSupport@DEWR.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharedservicescentre.sharepoint.com/:w:/r/sites/dewr-legal/_layouts/15/Doc.aspx?sourcedoc=%7B887655CA-F787-4353-9B78-39397A86E321%7D&amp;file=DEWR%20-%20Privacy%20overview%20fact%20sheet%20(Final).docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharedservicescentre.sharepoint.com/:w:/r/sites/dewr-legal/_layouts/15/Doc.aspx?sourcedoc=%7B887655CA-F787-4353-9B78-39397A86E321%7D&amp;file=DEWR%20-%20Privacy%20overview%20fact%20sheet%20(Final).docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -8070,198 +8075,155 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...15 lines deleted...]
-    <xsd:import namespace="ff963874-ade7-4a4c-b152-d1740ddc0e12"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f336038c2e659fc61d4c06200f1ecab6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ebf974b-c227-44a5-857d-b2e1c62850af" xmlns:ns3="e359b447-d7b2-46dd-8a26-50e74bbf44bd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87afce543211b888e33e198561a52244" ns2:_="" ns3:_="">
+    <xsd:import namespace="7ebf974b-c227-44a5-857d-b2e1c62850af"/>
+    <xsd:import namespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:OrderNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:Block_x0020_Type" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6124cd39-c226-41eb-aea5-dfa74cca6d9a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ebf974b-c227-44a5-857d-b2e1c62850af" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7147e460-a74b-4414-8224-31362e5846fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7147e460-a74b-4414-8224-31362e5846fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
-    </xsd:element>
-[...3 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="OrderNumber" ma:index="19" nillable="true" ma:displayName="Order Number" ma:format="Dropdown" ma:internalName="OrderNumber" ma:percentage="FALSE">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="Block_x0020_Type" ma:index="20" nillable="true" ma:displayName="Block Type" ma:default="Reason" ma:format="Dropdown" ma:internalName="Block_x0020_Type">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...9 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Reason"/>
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Important"/>
+          <xsd:enumeration value="Signature"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ff963874-ade7-4a4c-b152-d1740ddc0e12" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{db684331-49c7-47dd-855c-c654a89960b0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ff963874-ade7-4a4c-b152-d1740ddc0e12">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9ca3b681-5898-4f39-8435-b9e5450a70e4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e359b447-d7b2-46dd-8a26-50e74bbf44bd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -8328,170 +8290,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Block_x0020_Type xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">Reason</Block_x0020_Type>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e359b447-d7b2-46dd-8a26-50e74bbf44bd" xsi:nil="true"/>
+    <OrderNumber xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA674459-B9F4-4B97-99F3-8E5D36586A2C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4D14688-0F90-40C0-B08E-E67037E397BD}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF1FE2FA-BFDA-4796-8810-2417F870737E}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75A7B53B-00BC-4062-AE99-286DED7247EF}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DDE4B59-CD69-4600-945F-9B22098CE072}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1072</Words>
-  <Characters>6114</Characters>
+  <Words>908</Words>
+  <Characters>5261</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>175</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>INDUSTRY</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7172</CharactersWithSpaces>
+  <CharactersWithSpaces>6414</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>TRARefundRequestForm</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Newton-Greene, Michelle</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="VersionNumber">
-[...14 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-15T06:42:25Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
+    <vt:lpwstr>2026-04-24T00:42:41Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>d15e95ec-fab7-4264-a7fc-aad8596dc854</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
+    <vt:lpwstr>12369dea-670d-463d-b677-34ec492aa967</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_ProgID">
-[...18 lines deleted...]
-    <vt:r8>89900</vt:r8>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F</vt:lpwstr>
   </property>
 </Properties>
 </file>