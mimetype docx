--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -13,4643 +13,4094 @@
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6D1D915E" w14:textId="2E5EA409" w:rsidR="00722ED2" w:rsidRPr="001B578F" w:rsidRDefault="00B200E4" w:rsidP="001B578F">
+    <w:p w14:paraId="6D1D915E" w14:textId="2E5EA409" w:rsidR="00722ED2" w:rsidRDefault="00B200E4" w:rsidP="00B519EE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001B578F">
         <w:t xml:space="preserve">Trades Recognition Australia </w:t>
       </w:r>
       <w:r w:rsidR="001B578F" w:rsidRPr="001B578F">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="001B578F">
         <w:t xml:space="preserve">Refund Request Form </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="506C50F8" w14:textId="71DEEA36" w:rsidR="00C5669D" w:rsidRDefault="00B6727F" w:rsidP="00B519EE">
+      <w:r w:rsidRPr="00B6727F">
+        <w:t>Please complete all sections of the form. You must complete all sections for the refund request to be valid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E6AB33" w14:textId="112EBECF" w:rsidR="00302513" w:rsidRPr="00C5669D" w:rsidRDefault="00302513" w:rsidP="00AC5E7C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="284" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I have read</w:t>
+      </w:r>
+      <w:r w:rsidR="000424B3">
+        <w:t xml:space="preserve"> and understand the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="000424B3" w:rsidRPr="00390C49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">TRA </w:t>
+        </w:r>
+        <w:r w:rsidR="42F45B3C" w:rsidRPr="00390C49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Fees, Payment</w:t>
+        </w:r>
+        <w:r w:rsidR="000424B3" w:rsidRPr="00390C49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> and Refund Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10571" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3652"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4139"/>
+        <w:gridCol w:w="3870"/>
+        <w:gridCol w:w="1233"/>
+        <w:gridCol w:w="5468"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B200E4" w:rsidRPr="0053472B" w14:paraId="66599F22" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00B200E4" w:rsidRPr="0053472B" w14:paraId="66599F22" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="225EBD49" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00D42D34" w:rsidP="00726192">
-[...1 lines deleted...]
-              <w:spacing w:beforeAutospacing="1"/>
+          <w:p w14:paraId="225EBD49" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00D42D34" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Applicant </w:t>
             </w:r>
             <w:r w:rsidR="00B200E4" w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:tcW w:w="6701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27904FFF" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00B200E4" w:rsidP="00726192">
+          <w:p w14:paraId="27904FFF" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00B200E4" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B200E4" w:rsidRPr="0053472B" w14:paraId="0C9F6AA5" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00B200E4" w:rsidRPr="0053472B" w14:paraId="0C9F6AA5" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="173ACFB8" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00D42D34" w:rsidP="00726192">
-[...1 lines deleted...]
-              <w:spacing w:beforeAutospacing="1"/>
+          <w:p w14:paraId="173ACFB8" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00D42D34" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Applicant </w:t>
             </w:r>
             <w:r w:rsidR="00B200E4" w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Last Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:tcW w:w="6701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="463F7CB1" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00B200E4" w:rsidP="00726192">
+          <w:p w14:paraId="463F7CB1" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00B200E4" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B200E4" w:rsidRPr="0053472B" w14:paraId="317C3440" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00B200E4" w:rsidRPr="0053472B" w14:paraId="317C3440" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5ACAF556" w14:textId="2D35CFAD" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00B200E4" w:rsidP="61037C4A">
+          <w:p w14:paraId="5ACAF556" w14:textId="2D35CFAD" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00B200E4" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="61037C4A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">TRA reference number </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:tcW w:w="6701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3732C354" w14:textId="77777777" w:rsidR="000760A6" w:rsidRPr="0053472B" w:rsidRDefault="000760A6" w:rsidP="00726192">
+          <w:p w14:paraId="3732C354" w14:textId="77777777" w:rsidR="000760A6" w:rsidRPr="0053472B" w:rsidRDefault="000760A6" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000760A6" w:rsidRPr="0053472B" w14:paraId="3056D4AC" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="000760A6" w:rsidRPr="0053472B" w14:paraId="3056D4AC" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="04ED40B6" w14:textId="77777777" w:rsidR="000760A6" w:rsidRPr="0053472B" w:rsidRDefault="000760A6" w:rsidP="00726192">
+          <w:p w14:paraId="04ED40B6" w14:textId="77777777" w:rsidR="000760A6" w:rsidRPr="0053472B" w:rsidRDefault="000760A6" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:tcW w:w="6701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD84835" w14:textId="77777777" w:rsidR="000760A6" w:rsidRPr="00A61593" w:rsidRDefault="00A61593" w:rsidP="00726192">
+          <w:p w14:paraId="1CD84835" w14:textId="77777777" w:rsidR="000760A6" w:rsidRPr="00A61593" w:rsidRDefault="00A61593" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Residential Address (PO Box will </w:t>
             </w:r>
             <w:r w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>NOT</w:t>
             </w:r>
             <w:r w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> be accepted)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416D34" w:rsidRPr="0053472B" w14:paraId="3F09DDA1" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00416D34" w:rsidRPr="0053472B" w14:paraId="3F09DDA1" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0E34E1" w14:textId="77777777" w:rsidR="00416D34" w:rsidRDefault="00A61593" w:rsidP="00B74EF6">
+          <w:p w14:paraId="2C0E34E1" w14:textId="77777777" w:rsidR="00416D34" w:rsidRDefault="00A61593" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Unit/Street Number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ECE331B" w14:textId="00F75896" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00A61593" w:rsidP="00B74EF6">
+          <w:p w14:paraId="6ECE331B" w14:textId="00F75896" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00A61593" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Street Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:tcW w:w="6701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="778B88BE" w14:textId="77777777" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00416D34" w:rsidP="00FB6537">
+          <w:p w14:paraId="778B88BE" w14:textId="77777777" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00416D34" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416D34" w:rsidRPr="0053472B" w14:paraId="7419520A" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00416D34" w:rsidRPr="0053472B" w14:paraId="7419520A" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:trPr>
           <w:trHeight w:val="217"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78884606" w14:textId="77777777" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00416D34" w:rsidP="00B74EF6">
+          <w:p w14:paraId="78884606" w14:textId="77777777" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00416D34" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:tcW w:w="6701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF33A89" w14:textId="77777777" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00416D34" w:rsidP="00FB6537">
+          <w:p w14:paraId="1EF33A89" w14:textId="77777777" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00416D34" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D509C" w:rsidRPr="0053472B" w14:paraId="510BC28C" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="005D509C" w:rsidRPr="0053472B" w14:paraId="510BC28C" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6D3349" w14:textId="77777777" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00416D34" w:rsidP="00B74EF6">
+          <w:p w14:paraId="0A6D3349" w14:textId="77777777" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00416D34" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>City/Suburb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:tcW w:w="6701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A552F7E" w14:textId="77777777" w:rsidR="005D509C" w:rsidRPr="00416D34" w:rsidRDefault="005D509C" w:rsidP="00FB6537">
+          <w:p w14:paraId="1A552F7E" w14:textId="77777777" w:rsidR="005D509C" w:rsidRPr="00416D34" w:rsidRDefault="005D509C" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C7273" w:rsidRPr="0053472B" w14:paraId="393B7C06" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="006C7273" w:rsidRPr="0053472B" w14:paraId="393B7C06" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B336387" w14:textId="77777777" w:rsidR="006C7273" w:rsidRPr="00416D34" w:rsidRDefault="006C7273" w:rsidP="00B74EF6">
+          <w:p w14:paraId="4B336387" w14:textId="77777777" w:rsidR="006C7273" w:rsidRPr="00416D34" w:rsidRDefault="006C7273" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:tcW w:w="6701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7E16C0" w14:textId="11EA0D06" w:rsidR="006C7273" w:rsidRPr="001D65FF" w:rsidRDefault="006C7273" w:rsidP="00FB6537">
+          <w:p w14:paraId="0D7E16C0" w14:textId="0D1C2449" w:rsidR="006C7273" w:rsidRPr="001D65FF" w:rsidRDefault="006C7273" w:rsidP="00B519EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3294"/>
               </w:tabs>
               <w:spacing w:beforeAutospacing="1"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">                                                          </w:t>
             </w:r>
             <w:r w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Postcode    </w:t>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416D34" w:rsidRPr="0053472B" w14:paraId="395DECB6" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00363995" w:rsidRPr="0053472B" w14:paraId="4F326C8F" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A11B577" w14:textId="77777777" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00416D34" w:rsidP="00B74EF6">
+          <w:p w14:paraId="6BE84E9D" w14:textId="0BA8C32A" w:rsidR="00363995" w:rsidRPr="46018FDA" w:rsidRDefault="00363995" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Country</w:t>
+              <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:tcW w:w="6701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1CD55F" w14:textId="77777777" w:rsidR="00363995" w:rsidRDefault="00363995" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3294"/>
+              </w:tabs>
+              <w:spacing w:beforeAutospacing="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00416D34" w:rsidRPr="0053472B" w14:paraId="395DECB6" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A11B577" w14:textId="77777777" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00416D34" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="46018FDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="546B746A" w14:textId="77777777" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00416D34" w:rsidP="00FB6537">
+          <w:p w14:paraId="546B746A" w14:textId="77777777" w:rsidR="00416D34" w:rsidRPr="00416D34" w:rsidRDefault="00416D34" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000760A6" w:rsidRPr="0053472B" w14:paraId="01D2D6CD" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="000760A6" w:rsidRPr="0053472B" w14:paraId="01D2D6CD" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="634ED2AA" w14:textId="77777777" w:rsidR="000760A6" w:rsidRDefault="000760A6" w:rsidP="00726192">
+          <w:p w14:paraId="634ED2AA" w14:textId="77777777" w:rsidR="000760A6" w:rsidRDefault="000760A6" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:tcW w:w="6701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61F4A7B6" w14:textId="77777777" w:rsidR="000760A6" w:rsidRPr="00416D34" w:rsidRDefault="000760A6" w:rsidP="00FB6537">
+          <w:p w14:paraId="61F4A7B6" w14:textId="77777777" w:rsidR="000760A6" w:rsidRPr="00416D34" w:rsidRDefault="000760A6" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B200E4" w:rsidRPr="0053472B" w14:paraId="5AE3316D" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00B200E4" w:rsidRPr="0053472B" w14:paraId="5AE3316D" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1087163F" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="00D841BB" w:rsidRDefault="00B200E4" w:rsidP="00726192">
+          <w:p w14:paraId="1087163F" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="00D841BB" w:rsidRDefault="00B200E4" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="46018FDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:tcW w:w="6701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="296D22F7" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00B200E4" w:rsidP="00FB6537">
+          <w:p w14:paraId="296D22F7" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00B200E4" w:rsidP="00B519EE">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B200E4" w:rsidRPr="0053472B" w14:paraId="36EBB0D3" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00B200E4" w:rsidRPr="0053472B" w14:paraId="36EBB0D3" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58EBF850" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="00D841BB" w:rsidRDefault="00B200E4" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="1"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="46018FDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Telephone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA20D78" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00B200E4" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F5766F0" w14:paraId="0525E7D9" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D9E894" w14:textId="0820A593" w:rsidR="3F5766F0" w:rsidRDefault="3F5766F0" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A2B9F6" w14:textId="2CB71D8E" w:rsidR="3F5766F0" w:rsidRDefault="3F5766F0" w:rsidP="00B519EE"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F5766F0" w14:paraId="3C982EA7" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58EBF850" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="00D841BB" w:rsidRDefault="00B200E4" w:rsidP="00726192">
-[...12 lines deleted...]
-              <w:t>Telephone</w:t>
+          <w:p w14:paraId="6E67A3E8" w14:textId="5B48637A" w:rsidR="4D33895D" w:rsidRDefault="4D33895D" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F5766F0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Registered Migration Agent/Authorised Representative Name</w:t>
+            </w:r>
+            <w:r w:rsidR="72E4C3D6" w:rsidRPr="3F5766F0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:tcW w:w="6701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA20D78" w14:textId="77777777" w:rsidR="00B200E4" w:rsidRPr="0053472B" w:rsidRDefault="00B200E4" w:rsidP="00FB6537">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="1A260FB9" w14:textId="4A2D591A" w:rsidR="3F5766F0" w:rsidRDefault="3F5766F0" w:rsidP="00B519EE"/>
+          <w:p w14:paraId="672EAF51" w14:textId="739D93A0" w:rsidR="3F5766F0" w:rsidRDefault="3F5766F0" w:rsidP="00B519EE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00391EBE" w:rsidRPr="0053472B" w14:paraId="0505F096" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00391EBE" w:rsidRPr="0053472B" w14:paraId="0505F096" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:tcW w:w="10571" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0AEB6ECA" w14:textId="77777777" w:rsidR="00391EBE" w:rsidRPr="0053472B" w:rsidRDefault="00391EBE" w:rsidP="00726192">
-[...1 lines deleted...]
-              <w:spacing w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="0AEB6ECA" w14:textId="77777777" w:rsidR="00391EBE" w:rsidRPr="0053472B" w:rsidRDefault="00391EBE" w:rsidP="000C484E">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00391EBE" w:rsidRPr="0053472B" w14:paraId="134D0719" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="002577CB" w:rsidRPr="0053472B" w14:paraId="4F4C67C5" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9242" w:type="dxa"/>
-[...133 lines deleted...]
-            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:tcW w:w="10571" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="18508BA5" w14:textId="77777777" w:rsidR="002577CB" w:rsidRPr="00554404" w:rsidRDefault="002577CB" w:rsidP="007F719A">
-[...143 lines deleted...]
-          <w:p w14:paraId="6246C04E" w14:textId="77777777" w:rsidR="002577CB" w:rsidRPr="00554404" w:rsidRDefault="002577CB" w:rsidP="00726192">
+          <w:p w14:paraId="2BD2175D" w14:textId="77777777" w:rsidR="0009238C" w:rsidRDefault="0009238C" w:rsidP="2E9750B4">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00554404">
+          </w:p>
+          <w:p w14:paraId="6246C04E" w14:textId="77777777" w:rsidR="002577CB" w:rsidRPr="00554404" w:rsidRDefault="59A19D47" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Reason for refund</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="52749692" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="52749692" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4135DEF0" w14:textId="655A8C9F" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="00BB64C7">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4135DEF0" w14:textId="1478ECF2" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-1680725106"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00393467" w:rsidRPr="008E4ADC">
+                <w:r w:rsidR="2810720E" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:sz w:val="21"/>
-                    <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00010DF8" w:rsidRPr="008E4ADC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Duplicate Payment</w:t>
+            <w:r w:rsidR="2832CB15" w:rsidRPr="2E9750B4">
+              <w:t xml:space="preserve"> Duplicate </w:t>
+            </w:r>
+            <w:r w:rsidR="75B3669F" w:rsidRPr="2E9750B4">
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="2832CB15" w:rsidRPr="2E9750B4">
+              <w:t>ayment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcW w:w="5468" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB66604" w14:textId="6ECEADDA" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="003216B6">
+          <w:p w14:paraId="4AB66604" w14:textId="36386C82" w:rsidR="00BF5017" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...5 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="705066457"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A25DC8" w:rsidRPr="008E4ADC">
+                <w:r w:rsidR="6DD0D5DB" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:sz w:val="21"/>
-                    <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00010DF8" w:rsidRPr="008E4ADC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Wrong name on application</w:t>
+            <w:r w:rsidR="2832CB15" w:rsidRPr="2E9750B4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="29B69898" w:rsidRPr="2E9750B4">
+              <w:t xml:space="preserve">Program </w:t>
+            </w:r>
+            <w:r w:rsidR="78DA34E9" w:rsidRPr="2E9750B4">
+              <w:t>timing and delays</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="34F053A7" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="34F053A7" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC14730" w14:textId="79A1C0D2" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="003216B6">
+          <w:p w14:paraId="5DC14730" w14:textId="64AF1576" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-1675497049"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A25DC8" w:rsidRPr="008E4ADC">
+                <w:r w:rsidR="3745C0F3" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:sz w:val="21"/>
-                    <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00010DF8" w:rsidRPr="008E4ADC">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="2832CB15" w:rsidRPr="2E9750B4">
               <w:t xml:space="preserve"> Applied for wrong program/step of program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcW w:w="5468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD4E8B5" w14:textId="6AD9254E" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="704FA3C7">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p w14:paraId="5AD4E8B5" w14:textId="24D26D8D" w:rsidR="00010DF8" w:rsidRPr="00C31122" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-364830174"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="4D1F0394" w:rsidRPr="704FA3C7">
+                <w:r w:rsidR="2232AE4D" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:sz w:val="21"/>
-                    <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00010DF8" w:rsidRPr="704FA3C7">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="2832CB15" w:rsidRPr="2E9750B4">
+              <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Overturn of a Review</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="30130A44" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skills </w:t>
+            </w:r>
+            <w:r w:rsidR="3F0EE860" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Assessment no longer required for visa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="5D3CC470" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="5D3CC470" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:trPr>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="67C1886C" w14:textId="081DC881" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="00726192">
+          <w:p w14:paraId="67C1886C" w14:textId="265A3B87" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-255677961"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00393467" w:rsidRPr="008E4ADC">
+                <w:r w:rsidR="4A26CCC1" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:sz w:val="21"/>
-                    <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00010DF8" w:rsidRPr="008E4ADC">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="2832CB15" w:rsidRPr="2E9750B4">
               <w:t xml:space="preserve"> Ineligible for program/step of program</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58C322DE" w14:textId="31C5AFB5" w:rsidR="00726192" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="00726192">
+          <w:p w14:paraId="58C322DE" w14:textId="4E13F125" w:rsidR="00726192" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="616872348"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A25DC8" w:rsidRPr="008E4ADC">
+                <w:r w:rsidR="4A26CCC1" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:sz w:val="21"/>
-                    <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="2B187871" w:rsidRPr="008E4ADC">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="01B05CBD" w:rsidRPr="2E9750B4">
               <w:t xml:space="preserve"> Duplicate application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02C5F6BA" w14:textId="68F4D2E5" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="00726192">
+          <w:p w14:paraId="7FDA250E" w14:textId="629CA83D" w:rsidR="00372052" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...5 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
-                <w:id w:val="-2096545504"/>
+                <w:id w:val="-586690715"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A25DC8" w:rsidRPr="008E4ADC">
+                <w:r w:rsidR="2232AE4D" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:sz w:val="21"/>
-                    <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="281CD39B" w:rsidRPr="008E4ADC">
-[...22 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="41B77F55" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Overturn of a </w:t>
+            </w:r>
+            <w:r w:rsidR="753DEAC7" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="41B77F55" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>eview</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53EFCFBD" w14:textId="798C7ED0" w:rsidR="004B7F2B" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                  <w:lang w:eastAsia="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1079139073"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="2232AE4D" w:rsidRPr="2E9750B4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="4FFCC367" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Visa expiry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C5F6BA" w14:textId="447892BC" w:rsidR="00010DF8" w:rsidRPr="00C31122" w:rsidRDefault="00010DF8" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcW w:w="5468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74A662C1" w14:textId="2C0B07C7" w:rsidR="3DC8097B" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="704FA3C7">
+          <w:p w14:paraId="74A662C1" w14:textId="13267A40" w:rsidR="3DC8097B" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-824426124"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="7E02593C" w:rsidRPr="704FA3C7">
+                <w:r w:rsidR="79500AB1" w:rsidRPr="2E9750B4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:sz w:val="21"/>
-                    <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="3DC8097B" w:rsidRPr="704FA3C7">
-[...7 lines deleted...]
-          <w:p w14:paraId="3F526E05" w14:textId="5C75CCEA" w:rsidR="46018FDA" w:rsidRPr="008E4ADC" w:rsidRDefault="00C17782" w:rsidP="433FFCDD">
+            <w:r w:rsidR="4FD680E4" w:rsidRPr="2E9750B4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="2C2EFE68" w:rsidRPr="2E9750B4">
+              <w:t xml:space="preserve">Financial </w:t>
+            </w:r>
+            <w:r w:rsidR="75B3669F" w:rsidRPr="2E9750B4">
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidR="2C2EFE68" w:rsidRPr="2E9750B4">
+              <w:t>ardship</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F526E05" w14:textId="37116452" w:rsidR="46018FDA" w:rsidRPr="008E4ADC" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-1385104197"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="6E25207A" w:rsidRPr="704FA3C7">
+                <w:r w:rsidR="2232AE4D" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:sz w:val="21"/>
-                    <w:szCs w:val="21"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="490FD03B" w:rsidRPr="704FA3C7">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="6FA27FED" w:rsidRPr="2E9750B4">
               <w:t xml:space="preserve"> Applicant/agent error</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F96F4DD" w14:textId="5B2C0C0C" w:rsidR="00010DF8" w:rsidRPr="008E4ADC" w:rsidRDefault="00010DF8" w:rsidP="704FA3C7">
+          <w:p w14:paraId="1C0726D0" w14:textId="7C2723FD" w:rsidR="00010DF8" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="21"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                  <w:lang w:eastAsia="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-881476917"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="2232AE4D" w:rsidRPr="2E9750B4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="6F5F399D" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cancelled qualifications</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="448B5DCD" w14:textId="2298E306" w:rsidR="004B7F2B" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                  <w:lang w:eastAsia="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-2096545504"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="2232AE4D" w:rsidRPr="2E9750B4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="4FFCC367" w:rsidRPr="2E9750B4">
+              <w:t xml:space="preserve"> Other (please provide details below)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F96F4DD" w14:textId="38855FDB" w:rsidR="00BF5017" w:rsidRPr="00C31122" w:rsidRDefault="00BF5017" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52539" w:rsidRPr="0053472B" w14:paraId="28FBC379" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00B52539" w:rsidRPr="0053472B" w14:paraId="28FBC379" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:tcW w:w="10571" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F48DAB8" w14:textId="40AC9C1E" w:rsidR="00B52539" w:rsidRPr="0053472B" w:rsidRDefault="00B52539" w:rsidP="003216B6"/>
+          <w:p w14:paraId="7F48DAB8" w14:textId="40AC9C1E" w:rsidR="00B52539" w:rsidRPr="0053472B" w:rsidRDefault="00B52539" w:rsidP="00B519EE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52539" w:rsidRPr="0053472B" w14:paraId="182F2F56" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00B52539" w:rsidRPr="0053472B" w14:paraId="182F2F56" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:tcW w:w="10571" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B065179" w14:textId="77777777" w:rsidR="00B52539" w:rsidRDefault="00B52539" w:rsidP="003216B6">
-[...47 lines deleted...]
-          <w:p w14:paraId="5D86D1E5" w14:textId="77777777" w:rsidR="00F25124" w:rsidRPr="0053472B" w:rsidRDefault="00F25124" w:rsidP="003216B6">
+          <w:p w14:paraId="1B065179" w14:textId="77777777" w:rsidR="00B52539" w:rsidRDefault="00B52539" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25912404" w14:textId="77777777" w:rsidR="003F1EAE" w:rsidRDefault="003F1EAE" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FB30422" w14:textId="77777777" w:rsidR="003F1EAE" w:rsidRDefault="003F1EAE" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DD05E88" w14:textId="77777777" w:rsidR="00F25124" w:rsidRDefault="00F25124" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CAD07C8" w14:textId="77777777" w:rsidR="005B11A6" w:rsidRDefault="005B11A6" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D9EC84B" w14:textId="77777777" w:rsidR="00F25124" w:rsidRDefault="00F25124" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48F247A6" w14:textId="77777777" w:rsidR="00F25124" w:rsidRDefault="00F25124" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CB72A9F" w14:textId="31844974" w:rsidR="3F5766F0" w:rsidRDefault="3F5766F0" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D86D1E5" w14:textId="77777777" w:rsidR="00F25124" w:rsidRPr="0053472B" w:rsidRDefault="00F25124" w:rsidP="00B519EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BE474F4" w14:textId="1340A95A" w:rsidR="46018FDA" w:rsidRDefault="46018FDA" w:rsidP="46018FDA"/>
+    <w:p w14:paraId="674FCA45" w14:textId="0AF9E201" w:rsidR="37D17FD5" w:rsidRDefault="37D17FD5" w:rsidP="37D17FD5"/>
+    <w:p w14:paraId="60FA08A0" w14:textId="77777777" w:rsidR="00A11E26" w:rsidRDefault="00A11E26" w:rsidP="37D17FD5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4621"/>
-        <w:gridCol w:w="4621"/>
+        <w:gridCol w:w="5103"/>
+        <w:gridCol w:w="5387"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="1B76356B" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="1B76356B" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40125C92" w14:textId="384A055D" w:rsidR="00010DF8" w:rsidRPr="0053472B" w:rsidRDefault="00010DF8" w:rsidP="00B504E6">
+          <w:p w14:paraId="40125C92" w14:textId="384A055D" w:rsidR="00010DF8" w:rsidRPr="0053472B" w:rsidRDefault="2832CB15" w:rsidP="2E9750B4">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
-              <w:ind w:hanging="105"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="46018FDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Please tick which program your refund relates to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="45238D55" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="45238D55" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20EBFE53" w14:textId="51C356F6" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00C17782" w:rsidP="00B504E6">
+          <w:p w14:paraId="20EBFE53" w14:textId="2549BBA2" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
-              <w:ind w:hanging="105"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="180" w:hanging="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="610858853"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A25DC8" w:rsidRPr="00A25DC8">
+                <w:r w:rsidR="226B3A7D" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00010DF8" w:rsidRPr="00062F1F">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> Job Ready Program</w:t>
+            <w:r w:rsidR="2832CB15" w:rsidRPr="2E9750B4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="47580B9D" w:rsidRPr="2E9750B4">
+              <w:t>Provisional Skills Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18886F53" w14:textId="380EB8F9" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00C17782" w:rsidP="00B504E6">
+          <w:p w14:paraId="18886F53" w14:textId="380EB8F9" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
-              <w:ind w:hanging="105"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="180" w:hanging="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="882136999"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A25DC8">
+                <w:r w:rsidR="226B3A7D" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00010DF8" w:rsidRPr="00062F1F">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="2832CB15" w:rsidRPr="2E9750B4">
               <w:t xml:space="preserve"> Offshore Skills Assessment Program </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="1E92422F" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="1E92422F" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF1C8F9" w14:textId="1A9716B5" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00C17782" w:rsidP="00B504E6">
+          <w:p w14:paraId="7FF1C8F9" w14:textId="726E0D99" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
-              <w:ind w:hanging="105"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="180" w:hanging="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-732149331"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A25DC8">
+                <w:r w:rsidR="226B3A7D" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00010DF8" w:rsidRPr="00062F1F">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> Provisional Skills Assessment </w:t>
+            <w:r w:rsidR="2832CB15" w:rsidRPr="2E9750B4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="47580B9D" w:rsidRPr="2E9750B4">
+              <w:t>Job Ready Program</w:t>
+            </w:r>
+            <w:r w:rsidR="2832CB15" w:rsidRPr="2E9750B4">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79B7E327" w14:textId="0DDFEFBE" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00C17782" w:rsidP="00B504E6">
+          <w:p w14:paraId="79B7E327" w14:textId="0DDFEFBE" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
-              <w:ind w:hanging="105"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="180" w:hanging="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="298656352"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A25DC8">
+                <w:r w:rsidR="226B3A7D" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00074973" w:rsidRPr="00062F1F">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="73FE50E3" w:rsidRPr="2E9750B4">
               <w:t xml:space="preserve"> Migration Skills Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="462746CF" w14:textId="77777777" w:rsidTr="00991FAA">
+      <w:tr w:rsidR="00010DF8" w:rsidRPr="0053472B" w14:paraId="462746CF" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C01D804" w14:textId="17060579" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00C17782" w:rsidP="00B504E6">
+          <w:p w14:paraId="6C01D804" w14:textId="17060579" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:after="40"/>
-              <w:ind w:hanging="105"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="180" w:hanging="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="1915345361"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A25DC8">
+                <w:r w:rsidR="226B3A7D" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00010DF8" w:rsidRPr="00062F1F">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="2832CB15" w:rsidRPr="2E9750B4">
               <w:t xml:space="preserve"> Migration Points Advice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC91494" w14:textId="372FBB94" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00C17782" w:rsidP="00B504E6">
+          <w:p w14:paraId="1DC91494" w14:textId="372FBB94" w:rsidR="00010DF8" w:rsidRPr="00062F1F" w:rsidRDefault="00000000" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:after="40"/>
-              <w:ind w:hanging="105"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="180" w:hanging="105"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-12451793"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A25DC8">
+                <w:r w:rsidR="226B3A7D" w:rsidRPr="2E9750B4">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00010DF8" w:rsidRPr="00062F1F">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="2832CB15" w:rsidRPr="2E9750B4">
               <w:t xml:space="preserve"> TSS Skills Assessment Program </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72A77999" w14:textId="1F747D13" w:rsidR="00E05316" w:rsidRPr="00554404" w:rsidRDefault="7EF6494B" w:rsidP="28C7AA91">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="72A77999" w14:textId="0C17B0FB" w:rsidR="00E05316" w:rsidRPr="00554404" w:rsidRDefault="00E05316" w:rsidP="00B519EE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="28C7AA91">
-[...152 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9270" w:type="dxa"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4635"/>
-        <w:gridCol w:w="4635"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="5954"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="029BF995" w14:textId="77777777" w:rsidTr="3DD9CD61">
+      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="029BF995" w14:textId="77777777" w:rsidTr="2E9750B4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9270" w:type="dxa"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="63A43349" w14:textId="727454CB" w:rsidR="00EC5586" w:rsidRPr="00554404" w:rsidRDefault="02E8085A" w:rsidP="00B504E6">
-[...98 lines deleted...]
-            <w:r w:rsidRPr="28C7AA91">
+          <w:p w14:paraId="7582CC97" w14:textId="13FDA2C1" w:rsidR="007649FE" w:rsidRPr="00554404" w:rsidRDefault="1EFBCF17" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t>VALID</w:t>
             </w:r>
-            <w:r w:rsidR="2D928490" w:rsidRPr="28C7AA91">
+            <w:r w:rsidR="1C98CCF4" w:rsidRPr="2E9750B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> DEB</w:t>
             </w:r>
-            <w:r w:rsidR="324CF2C1" w:rsidRPr="28C7AA91">
+            <w:r w:rsidR="50E1FB84" w:rsidRPr="2E9750B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="2D928490" w:rsidRPr="28C7AA91">
+            <w:r w:rsidR="1C98CCF4" w:rsidRPr="2E9750B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t>T/CR</w:t>
             </w:r>
-            <w:r w:rsidR="324CF2C1" w:rsidRPr="28C7AA91">
+            <w:r w:rsidR="50E1FB84" w:rsidRPr="2E9750B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t>ED</w:t>
             </w:r>
-            <w:r w:rsidR="2D928490" w:rsidRPr="28C7AA91">
+            <w:r w:rsidR="1C98CCF4" w:rsidRPr="2E9750B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t>IT CARD</w:t>
             </w:r>
-            <w:r w:rsidR="7BEA7F82" w:rsidRPr="28C7AA91">
+            <w:r w:rsidR="1C188F39" w:rsidRPr="2E9750B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> REFUND</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73C5B41F" w14:textId="5BD88796" w:rsidR="00E1611D" w:rsidRPr="00554404" w:rsidRDefault="271A6B92" w:rsidP="27EBC9A0">
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p w14:paraId="73C5B41F" w14:textId="272C2E69" w:rsidR="007649FE" w:rsidRPr="00554404" w:rsidRDefault="6A3A1A70" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide the </w:t>
             </w:r>
-            <w:r w:rsidR="379D031E" w:rsidRPr="3DD9CD61">
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="6785EF7D" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve">original </w:t>
             </w:r>
-            <w:r w:rsidR="53248852" w:rsidRPr="3DD9CD61">
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="24D87DD0" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t>payment details</w:t>
             </w:r>
-            <w:r w:rsidR="2158C84F" w:rsidRPr="3DD9CD61">
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="27DB01F7" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="5EC778D4" w14:textId="77777777" w:rsidTr="3DD9CD61">
+      <w:tr w:rsidR="00B36748" w:rsidRPr="00554404" w14:paraId="6183055A" w14:textId="77777777" w:rsidTr="00E60435">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="34C28765" w14:textId="02DD9B1A" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="24A681A2" w:rsidP="00B504E6">
+          <w:p w14:paraId="173F5697" w14:textId="30B797F3" w:rsidR="00B36748" w:rsidRPr="00554404" w:rsidRDefault="47DE876C" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:afterAutospacing="1"/>
-              <w:ind w:hanging="105"/>
-[...76 lines deleted...]
-              <w:t>)</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Refund Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="25D1055D" w14:textId="6CD3D2DB" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="00726192">
+          <w:p w14:paraId="73E98AE9" w14:textId="17F4018C" w:rsidR="00B36748" w:rsidRPr="00554404" w:rsidRDefault="00B36748" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:afterAutospacing="1"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="434EF547" w14:textId="77777777" w:rsidTr="3DD9CD61">
+      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="5EC778D4" w14:textId="77777777" w:rsidTr="00E60435">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="25735820" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="3BEF0F1B" w:rsidP="00B504E6">
-[...15 lines deleted...]
-              <w:t>Receipt number</w:t>
+          <w:p w14:paraId="34C28765" w14:textId="02DD9B1A" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="40A8047E" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="5B3A4CD2" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ayment </w:t>
+            </w:r>
+            <w:r w:rsidR="367F97C0" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="5B3A4CD2" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">eference </w:t>
+            </w:r>
+            <w:r w:rsidR="367F97C0" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="5B3A4CD2" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+            <w:r w:rsidR="51E41575" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (CRN</w:t>
+            </w:r>
+            <w:r w:rsidR="0E9E7258" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or OR</w:t>
+            </w:r>
+            <w:r w:rsidR="51E41575" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="550887CF" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="00726192">
+          <w:p w14:paraId="25D1055D" w14:textId="6CD3D2DB" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:afterAutospacing="1"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="1A849C37" w14:textId="77777777" w:rsidTr="3DD9CD61">
+      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="434EF547" w14:textId="77777777" w:rsidTr="00E60435">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47247FE8" w14:textId="18CD39B8" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="3BEF0F1B" w:rsidP="00B504E6">
+          <w:p w14:paraId="25735820" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="5B3A4CD2" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:afterAutospacing="1"/>
-              <w:ind w:hanging="105"/>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> card</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Receipt number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4BBC53" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="00726192">
+          <w:p w14:paraId="550887CF" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:afterAutospacing="1"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="0A0A9A65" w14:textId="77777777" w:rsidTr="3DD9CD61">
+      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="1A849C37" w14:textId="77777777" w:rsidTr="00E60435">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C699835" w14:textId="786CDACE" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="3BEF0F1B" w:rsidP="00B504E6">
+          <w:p w14:paraId="47247FE8" w14:textId="18CD39B8" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="5B3A4CD2" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:afterAutospacing="1"/>
-              <w:ind w:hanging="105"/>
-[...18 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name on credit</w:t>
+            </w:r>
+            <w:r w:rsidR="39DC2BE0" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>/debit</w:t>
             </w:r>
-            <w:r w:rsidRPr="00554404">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> card number</w:t>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> card</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A012C3B" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="00726192">
+          <w:p w14:paraId="5E4BBC53" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:afterAutospacing="1"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="39545ADF" w14:textId="77777777" w:rsidTr="3DD9CD61">
+      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="0A0A9A65" w14:textId="77777777" w:rsidTr="00E60435">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="53D1C8B1" w14:textId="5CB17460" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="001478E2" w:rsidP="00B504E6">
+          <w:p w14:paraId="6C699835" w14:textId="786CDACE" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="5B3A4CD2" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:afterAutospacing="1"/>
-              <w:ind w:hanging="105"/>
-[...44 lines deleted...]
-              <w:t>expiry date</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Last 4 digits of credit</w:t>
+            </w:r>
+            <w:r w:rsidR="39DC2BE0" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/debit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> card number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="320D0A64" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="00726192">
+          <w:p w14:paraId="2A012C3B" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:afterAutospacing="1"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="7897AD4E" w14:textId="77777777" w:rsidTr="3DD9CD61">
+      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="39545ADF" w14:textId="77777777" w:rsidTr="00E60435">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="742EEDDB" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="3BEF0F1B" w:rsidP="00B504E6">
+          <w:p w14:paraId="53D1C8B1" w14:textId="5CB17460" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0A1E696B" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:afterAutospacing="1"/>
-              <w:ind w:hanging="105"/>
-[...12 lines deleted...]
-              <w:t>Approximate time when payment was made</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="39DC2BE0" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ebit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/credit card</w:t>
+            </w:r>
+            <w:r w:rsidR="5B3A4CD2" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="70F7439B" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>expiry date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4767EA63" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="00726192">
+          <w:p w14:paraId="320D0A64" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:afterAutospacing="1"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="22F99847" w14:textId="77777777" w:rsidTr="3DD9CD61">
+      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="7897AD4E" w14:textId="77777777" w:rsidTr="00E60435">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE08544" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="3BEF0F1B" w:rsidP="00B504E6">
+          <w:p w14:paraId="742EEDDB" w14:textId="1BC13AFD" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="50F2D414" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:afterAutospacing="1"/>
-              <w:ind w:hanging="105"/>
-[...12 lines deleted...]
-              <w:t>Approximate date when payment was made</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Time of payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4635" w:type="dxa"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59656C53" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="00726192">
+          <w:p w14:paraId="4767EA63" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="2E9750B4">
             <w:pPr>
               <w:spacing w:afterAutospacing="1"/>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017657A" w:rsidRPr="00554404" w14:paraId="22F99847" w14:textId="77777777" w:rsidTr="00E60435">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE08544" w14:textId="3AF88628" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="50F2D414" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date of payment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59656C53" w14:textId="77777777" w:rsidR="0017657A" w:rsidRPr="00554404" w:rsidRDefault="0017657A" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60B988B1" w14:textId="77777777" w:rsidR="00BD6B4B" w:rsidRDefault="00BD6B4B" w:rsidP="00BD6B4B">
-[...1 lines deleted...]
-        <w:spacing w:before="6"/>
+    <w:p w14:paraId="2C9BD000" w14:textId="77777777" w:rsidR="00310D98" w:rsidRDefault="00310D98" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:spacing w:before="6" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="060D989B" w14:textId="21A2D0A5" w:rsidR="1ADED63A" w:rsidRPr="00BD6B4B" w:rsidRDefault="7ABFCC32" w:rsidP="00BD6B4B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="28C7AA91">
+    <w:p w14:paraId="2481E31B" w14:textId="78DFFDC0" w:rsidR="00C54B95" w:rsidRPr="00DB3D6D" w:rsidRDefault="091225A3" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:spacing w:before="6" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Please note</w:t>
+        <w:t xml:space="preserve">DOMESTIC </w:t>
       </w:r>
-      <w:r w:rsidRPr="28C7AA91">
-[...55 lines deleted...]
-      <w:r w:rsidR="0285316B" w:rsidRPr="28C7AA91">
+      <w:r w:rsidR="50E1FB84" w:rsidRPr="2E9750B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the </w:t>
+        <w:t>BANK TRANSFER</w:t>
       </w:r>
-      <w:r w:rsidR="6EC625D4" w:rsidRPr="28C7AA91">
+      <w:r w:rsidR="1C188F39" w:rsidRPr="2E9750B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">debit/credit </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0285316B" w:rsidRPr="28C7AA91">
-[...8 lines deleted...]
-        <w:t>card was</w:t>
+      <w:r w:rsidR="358E2E3B">
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="02D47142" w:rsidRPr="28C7AA91">
-[...96 lines deleted...]
-        <w:t>titution advising the card/account is now closed.</w:t>
+      <w:r w:rsidR="358E2E3B">
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1346D283" w14:textId="3A50F49A" w:rsidR="00840C99" w:rsidRPr="00840C99" w:rsidRDefault="358E2E3B" w:rsidP="28C7AA91">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="5920"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C54B95" w14:paraId="36C830CC" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DCE1CC9" w14:textId="0998FFA5" w:rsidR="00C54B95" w:rsidRDefault="0C9E4DC6" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:ind w:hanging="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Bank Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67335170" w14:textId="77777777" w:rsidR="00C54B95" w:rsidRDefault="00C54B95" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C54B95" w14:paraId="0CD71B45" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3904C64B" w14:textId="72D16538" w:rsidR="00C54B95" w:rsidRPr="00C54B95" w:rsidRDefault="0C9E4DC6" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:ind w:hanging="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Account name </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07381054" w14:textId="77777777" w:rsidR="00C54B95" w:rsidRDefault="00C54B95" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C54B95" w14:paraId="2F1A8102" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="333DD4BF" w14:textId="358B5FE2" w:rsidR="00C54B95" w:rsidRPr="00C54B95" w:rsidRDefault="0C9E4DC6" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="6"/>
+              <w:ind w:hanging="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Account Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66178371" w14:textId="77777777" w:rsidR="00C54B95" w:rsidRDefault="00C54B95" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C54B95" w14:paraId="4749B4AD" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26D40657" w14:textId="1DA8422D" w:rsidR="00C54B95" w:rsidRPr="00C54B95" w:rsidRDefault="0C9E4DC6" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="6"/>
+              <w:ind w:hanging="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>BSB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F03FE90" w14:textId="77777777" w:rsidR="00C54B95" w:rsidRDefault="00C54B95" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="039B7B1B" w14:textId="77777777" w:rsidR="00FC74FB" w:rsidRDefault="00FC74FB" w:rsidP="2E9750B4">
       <w:pPr>
         <w:spacing w:before="6" w:after="0"/>
-        <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0046D03A">
-[...49 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="545F671F" w14:textId="6FFD85A6" w:rsidR="003216B6" w:rsidRPr="00840C99" w:rsidRDefault="0A2FBFEB" w:rsidP="5E348DF3">
-[...180 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+    <w:p w14:paraId="084519D6" w14:textId="4F18C070" w:rsidR="00840C99" w:rsidRPr="00470BDB" w:rsidRDefault="091225A3" w:rsidP="7144AA4B">
+      <w:pPr>
         <w:spacing w:before="6" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5E348DF3">
+      <w:r w:rsidRPr="2E9750B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Account Number</w:t>
+        <w:t>INTERNATIONAL BANK TRANSFER</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="6" w:after="0"/>
+      <w:r w:rsidRPr="2E9750B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>BSB</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084519D6" w14:textId="6E62A495" w:rsidR="00840C99" w:rsidRPr="00840C99" w:rsidRDefault="358E2E3B" w:rsidP="28C7AA91">
-[...24 lines deleted...]
-    <w:p w14:paraId="37C56603" w14:textId="21F16EE8" w:rsidR="003216B6" w:rsidRDefault="0A2FBFEB" w:rsidP="28C7AA91">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="10461" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4572"/>
+        <w:gridCol w:w="5889"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005552CE" w14:paraId="5B8D338D" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22549757" w14:textId="37E78A21" w:rsidR="005552CE" w:rsidRPr="00470BDB" w:rsidRDefault="664F2147" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Account Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="223EBAB3" w14:textId="77777777" w:rsidR="005552CE" w:rsidRDefault="005552CE" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="3401"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005552CE" w14:paraId="40039752" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52FF8FD9" w14:textId="621F118B" w:rsidR="005552CE" w:rsidRPr="00470BDB" w:rsidRDefault="664F2147" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Account</w:t>
+            </w:r>
+            <w:r w:rsidR="016181A8" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+            <w:r w:rsidR="016181A8" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="0CAB2423" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>IBAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="313E59B1" w14:textId="77777777" w:rsidR="005552CE" w:rsidRDefault="005552CE" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="3401"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005552CE" w14:paraId="57CB349A" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64D0EB38" w14:textId="53A7AFD2" w:rsidR="005552CE" w:rsidRPr="00470BDB" w:rsidRDefault="5B8238F9" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Bank Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DDCB9A8" w14:textId="77777777" w:rsidR="005552CE" w:rsidRDefault="005552CE" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="3401"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00842B61" w14:paraId="72A8024F" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EC06229" w14:textId="59BB2D9E" w:rsidR="00842B61" w:rsidRPr="00470BDB" w:rsidRDefault="5CF20185" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Branch Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3582B6B5" w14:textId="77777777" w:rsidR="00842B61" w:rsidRDefault="00842B61" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="3401"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005552CE" w14:paraId="60CE3B49" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29ADD83B" w14:textId="4E5D1F05" w:rsidR="005552CE" w:rsidRPr="00470BDB" w:rsidRDefault="5B8238F9" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Branch Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D4D1293" w14:textId="77777777" w:rsidR="005552CE" w:rsidRDefault="005552CE" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="3401"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005552CE" w14:paraId="0B4F420B" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62C54DF6" w14:textId="598C07AD" w:rsidR="005552CE" w:rsidRPr="00470BDB" w:rsidRDefault="5B8238F9" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="464CCC87" w14:textId="77777777" w:rsidR="005552CE" w:rsidRDefault="005552CE" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="3401"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005552CE" w14:paraId="42737E99" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AA56228" w14:textId="56393352" w:rsidR="005552CE" w:rsidRPr="00470BDB" w:rsidRDefault="5B8238F9" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Bank SWIFT Code Bank Local Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35B38148" w14:textId="77777777" w:rsidR="005552CE" w:rsidRDefault="005552CE" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="3401"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005552CE" w14:paraId="2498679A" w14:textId="77777777" w:rsidTr="2E9750B4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69B690E2" w14:textId="39E38E36" w:rsidR="005552CE" w:rsidRPr="00470BDB" w:rsidRDefault="5CF20185" w:rsidP="2E9750B4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="-68"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>CNIC/SNIC</w:t>
+            </w:r>
+            <w:r w:rsidR="1B81DCDF" w:rsidRPr="2E9750B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/IFSC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BE112BC" w14:textId="77777777" w:rsidR="005552CE" w:rsidRDefault="005552CE" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="3401"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5B27A001" w14:textId="1BDC0889" w:rsidR="00892A42" w:rsidRDefault="00892A42" w:rsidP="00B519EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="132" w:right="3401" w:hanging="132"/>
+        <w:ind w:right="3401"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="654AE1AE">
+    </w:p>
+    <w:p w14:paraId="0743E739" w14:textId="1050E9B6" w:rsidR="001436CB" w:rsidRDefault="001436CB" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411EE5EA" w14:textId="22EBBC63" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="5527" w:hanging="132"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E31F4E8" w14:textId="25E95247" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1793AC35" w14:textId="19BC5DF6" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D39685" w14:textId="3E00332B" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4"/>
+    <w:p w14:paraId="3CCC4B0F" w14:textId="5A97DE68" w:rsidR="1D569147" w:rsidRDefault="339FBAC1" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="005677"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="005677"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">PRIVACY </w:t>
+      </w:r>
+      <w:r w:rsidR="3C10F662" w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="005677"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>NOTICE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="005677"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND DECLARATION </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3EEA38" w14:textId="2C1B7AFD" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Accoun</w:t>
+        <w:t>Privacy Notice</w:t>
       </w:r>
-      <w:r w:rsidR="53909902" w:rsidRPr="654AE1AE">
+    </w:p>
+    <w:p w14:paraId="7DA3C149" w14:textId="39182A9A" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438E1009" w14:textId="6BBA0F3A" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:t xml:space="preserve">Your personal information is protected by law, including the Privacy Act 1988. The Department of Employment and Workplace Relations (the department) collects your information to run Trades Recognition Australia programs. To do this, the department may collect, use, and share your personal information, including sensitive information.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451B9D96" w14:textId="68669B70" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E71C9D1" w14:textId="682CA8B0" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:t xml:space="preserve">Sometimes, the department may need to share information with other organisations to deliver these programs. This may include organisations outside Australia. Some overseas organisations are covered by different privacy laws that do not provide the same protections as Australian laws. By submitting this form, you agree that the department may collect your sensitive information and share your personal information with overseas recipients. The department will not make sure that any overseas recipients follow Australia’s privacy laws. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE3304D" w14:textId="524C429C" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F0F8D3" w14:textId="7D4A4EA2" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:t xml:space="preserve">The department may also get your personal information from or share it with, other people or organisations. This may include service providers who help deliver Trades Recognition Australia programs, or someone you have authorised to act on your behalf. You can learn more about how the department handles your personal information, including how to access or correct it, or how to make a privacy complaint, by reading our full privacy policy at dewr.gov.au/using-site/privacy-notice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA00DE1" w14:textId="2BCF508A" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC15F5C" w14:textId="110778E6" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r w:rsidR="5989A294" w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>can also request a copy by emailing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="2E9750B4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>privacy@dewr.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1416CA7E" w14:textId="687C9F53" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">t </w:t>
-[...61 lines deleted...]
-      <w:r w:rsidRPr="1B620289">
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...654 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316F6F59" w14:textId="77777777" w:rsidR="00E10B6D" w:rsidRDefault="00E10B6D" w:rsidP="00E10B6D">
+    <w:p w14:paraId="0085E366" w14:textId="44187999" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B0F4FAD" w14:textId="0DCDF652" w:rsidR="00E10B6D" w:rsidRPr="00A97F7A" w:rsidRDefault="00E10B6D" w:rsidP="00A97F7A">
-[...22 lines deleted...]
-        <w:spacing w:before="20" w:after="0" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3EBA7377" w14:textId="6210A403" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="31941912">
+      <w:r w:rsidRPr="2E9750B4">
+        <w:t xml:space="preserve">This declaration is made by the person submitting the form. If you are an authorised representative or employer, the declaration applies to the information you provide on behalf of the customer named in this form.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA46287" w14:textId="0D843FCB" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601B0F32" w14:textId="47535CE4" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By submitting this form to Trades Recognition Australia, I confirm that: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581DB37B" w14:textId="33A500A1" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202E86D6" w14:textId="596EE93E" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the information provided, including any supporting documentation is complete and correct </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A13ED16" w14:textId="312D02C3" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I can access the department’s privacy policy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE102CE" w14:textId="10E1D4B4" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have read and understand the Privacy Notice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0235A52D" w14:textId="60DEA7A0" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I consent to the department collecting my sensitive information for the purposes explained in the Privacy Notice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35803831" w14:textId="2D6DBDE3" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>I consent to the department sharing my personal information with overseas recipients. I understand the department will not make sure that any overseas recipients follow Australia’s privacy laws for the purposes outlined in the Privacy Notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8BAB41" w14:textId="333DDF9E" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A0AA2F" w14:textId="4D2F7127" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E061A0E" w14:textId="38CFB5B0" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52EE45A5" w14:textId="46E5B6BA" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409B0711" w14:textId="7802EC28" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456D8D6C" w14:textId="302918A9" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51261DD9" w14:textId="6E70FF53" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>I understand that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AB78DA" w14:textId="31348914" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">giving false or misleading information is a serious offence and may lead to penalties under Australian law </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710111D6" w14:textId="65F4745A" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if any information provided is found to be false or misleading, the skills assessment application or outcome may be cancelled </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EEB982" w14:textId="54FDACDF" w:rsidR="6156B49E" w:rsidRDefault="6156B49E" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I must tell Trades Recognition Australia if any of my information changes within 14 days of the change  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5416C62D" w14:textId="14E5CA13" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5387"/>
+        <w:gridCol w:w="4394"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007025AB" w14:paraId="5E750D62" w14:textId="77777777" w:rsidTr="00FB06C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B873199" w14:textId="198438D1" w:rsidR="00C42699" w:rsidRPr="000B3B34" w:rsidRDefault="007025AB" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007025AB">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Applicant Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C867CF8" w14:textId="77777777" w:rsidR="00576BDD" w:rsidRDefault="00576BDD" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007025AB" w14:paraId="08C39C61" w14:textId="77777777" w:rsidTr="00FB06C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FF46244" w14:textId="77777777" w:rsidR="0070699D" w:rsidRDefault="0070699D" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B8F59E5" w14:textId="7AA0A339" w:rsidR="00C42699" w:rsidRPr="000B3B34" w:rsidRDefault="007025AB" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007025AB">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date (DD/MM/YY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="130DF117" w14:textId="77777777" w:rsidR="00576BDD" w:rsidRDefault="00576BDD" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5578723E" w14:textId="77777777" w:rsidR="009D70A9" w:rsidRDefault="009D70A9" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="51210CCF" w14:textId="79BFFCAE" w:rsidR="31941912" w:rsidRPr="0051711F" w:rsidRDefault="388386C9" w:rsidP="0070699D">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E9750B4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Applicant signature                        </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">                                               _________________________________________</w:t>
+        <w:t xml:space="preserve">(typed or digital signature will be accepted) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FCBAB9" w14:textId="103A6D0F" w:rsidR="79FF5C44" w:rsidRDefault="79FF5C44" w:rsidP="3DD9CD61">
-[...1 lines deleted...]
-        <w:spacing w:before="20" w:after="0" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1E44FCB2" w14:textId="77777777" w:rsidR="008D5DF3" w:rsidRDefault="008D5DF3" w:rsidP="00B519EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="100B9622" w14:textId="727A9EFF" w:rsidR="2E9750B4" w:rsidRDefault="2E9750B4" w:rsidP="2E9750B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5387"/>
+        <w:gridCol w:w="4394"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A0206B" w14:paraId="4C2FD115" w14:textId="77777777" w:rsidTr="00FB06C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C2DF0F3" w14:textId="7A082DBF" w:rsidR="00A0206B" w:rsidRPr="000B3B34" w:rsidRDefault="00A0206B" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42699">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Registered agent / Authorised representative signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09819B4F" w14:textId="77777777" w:rsidR="00576BDD" w:rsidRDefault="00576BDD" w:rsidP="00B519EE"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A0206B" w14:paraId="6CACCB94" w14:textId="77777777" w:rsidTr="00FB06C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E4904D0" w14:textId="77777777" w:rsidR="006F07DA" w:rsidRDefault="006F07DA" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6174F2FC" w14:textId="5C3D7F49" w:rsidR="00A0206B" w:rsidRPr="000B3B34" w:rsidRDefault="00C42699" w:rsidP="00B519EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="31941912">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Date (DD/MM/YY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E319C53" w14:textId="77777777" w:rsidR="00A0206B" w:rsidRDefault="00A0206B" w:rsidP="00B519EE"/>
+          <w:p w14:paraId="5E9A9E03" w14:textId="77777777" w:rsidR="00576BDD" w:rsidRDefault="00576BDD" w:rsidP="00B519EE"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E1C148F" w14:textId="6D829976" w:rsidR="094923A7" w:rsidRPr="0051711F" w:rsidRDefault="094923A7" w:rsidP="00B519EE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3DD9CD61">
+      <w:r w:rsidRPr="0051711F">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="44253490" w:rsidRPr="3DD9CD61">
+      <w:r w:rsidR="543CC968" w:rsidRPr="0051711F">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">typed or </w:t>
       </w:r>
-      <w:r w:rsidRPr="3DD9CD61">
+      <w:r w:rsidRPr="0051711F">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">digital signature will be accepted) </w:t>
+        <w:t>digital signature will be accepted)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74468504" w14:textId="02615B5C" w:rsidR="79FF5C44" w:rsidRDefault="79FF5C44" w:rsidP="31941912">
-[...216 lines deleted...]
-    <w:p w14:paraId="16209A3C" w14:textId="78DD1E5D" w:rsidR="00AF2D78" w:rsidRPr="00E10B6D" w:rsidRDefault="00AF2D78" w:rsidP="00AF2D78">
+    <w:p w14:paraId="6D0EE1DC" w14:textId="75215019" w:rsidR="00722ED2" w:rsidRDefault="00722ED2" w:rsidP="00B519EE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10B6D">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7BC9A524" w14:textId="77777777" w:rsidR="00AF2D78" w:rsidRPr="00BC5746" w:rsidRDefault="00AF2D78" w:rsidP="00C16632">
-[...172 lines deleted...]
-    <w:p w14:paraId="17912732" w14:textId="0A61FC44" w:rsidR="002577CB" w:rsidRDefault="7123E744" w:rsidP="41427120">
+    <w:p w14:paraId="17912732" w14:textId="0A61FC44" w:rsidR="002577CB" w:rsidRDefault="7123E744" w:rsidP="00B519EE">
       <w:r w:rsidRPr="144A245B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Please send</w:t>
       </w:r>
       <w:r w:rsidR="40FD00FF" w:rsidRPr="144A245B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="144A245B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> completed </w:t>
       </w:r>
       <w:r w:rsidR="7F1C6A93" w:rsidRPr="144A245B">
@@ -4718,117 +4169,117 @@
       </w:r>
       <w:r w:rsidRPr="144A245B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>PDF attachment</w:t>
       </w:r>
       <w:r w:rsidR="28844114" w:rsidRPr="144A245B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="144A245B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="144A245B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="002060"/>
           </w:rPr>
           <w:t>TRAAdminSupport@dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04C4474D" w14:textId="77777777" w:rsidR="00774468" w:rsidRPr="00F534A5" w:rsidRDefault="00774468" w:rsidP="41427120">
+    <w:p w14:paraId="04C4474D" w14:textId="77777777" w:rsidR="00774468" w:rsidRPr="00F534A5" w:rsidRDefault="00774468" w:rsidP="00B519EE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE870CC" w14:textId="14C85215" w:rsidR="00774468" w:rsidRPr="00F534A5" w:rsidRDefault="00774468" w:rsidP="495CCD68">
+    <w:p w14:paraId="2BE870CC" w14:textId="14C85215" w:rsidR="00774468" w:rsidRPr="00F534A5" w:rsidRDefault="00774468" w:rsidP="00B519EE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00774468" w:rsidRPr="00F534A5" w:rsidSect="00EC45A3">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="00774468" w:rsidRPr="00F534A5" w:rsidSect="00B519EE">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C7A8A4C" w14:textId="77777777" w:rsidR="001C35AD" w:rsidRDefault="001C35AD" w:rsidP="00B200E4">
+    <w:p w14:paraId="2AE9D794" w14:textId="77777777" w:rsidR="00667CF7" w:rsidRDefault="00667CF7" w:rsidP="00B200E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63CDEA92" w14:textId="77777777" w:rsidR="001C35AD" w:rsidRDefault="001C35AD" w:rsidP="00B200E4">
+    <w:p w14:paraId="6878C343" w14:textId="77777777" w:rsidR="00667CF7" w:rsidRDefault="00667CF7" w:rsidP="00B200E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1ACAA7E4" w14:textId="77777777" w:rsidR="001C35AD" w:rsidRDefault="001C35AD">
+    <w:p w14:paraId="083A94E4" w14:textId="77777777" w:rsidR="00667CF7" w:rsidRDefault="00667CF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4858,57 +4309,50 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3485"/>
       <w:gridCol w:w="3485"/>
       <w:gridCol w:w="3485"/>
     </w:tblGrid>
     <w:tr w:rsidR="28C7AA91" w14:paraId="295E4238" w14:textId="77777777" w:rsidTr="28C7AA91">
@@ -5019,181 +4463,185 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3485" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0A36FAEB" w14:textId="28181900" w:rsidR="28C7AA91" w:rsidRDefault="28C7AA91" w:rsidP="28C7AA91">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4263DE37" w14:textId="6867CDB6" w:rsidR="28C7AA91" w:rsidRDefault="28C7AA91" w:rsidP="28C7AA91">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73451303" w14:textId="77777777" w:rsidR="001C35AD" w:rsidRDefault="001C35AD" w:rsidP="00B200E4">
+    <w:p w14:paraId="5073A0EA" w14:textId="77777777" w:rsidR="00667CF7" w:rsidRDefault="00667CF7" w:rsidP="00B200E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16EEB36F" w14:textId="77777777" w:rsidR="001C35AD" w:rsidRDefault="001C35AD" w:rsidP="00B200E4">
+    <w:p w14:paraId="7ECFC8CC" w14:textId="77777777" w:rsidR="00667CF7" w:rsidRDefault="00667CF7" w:rsidP="00B200E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1861D1E1" w14:textId="77777777" w:rsidR="001C35AD" w:rsidRDefault="001C35AD">
+    <w:p w14:paraId="1EA7805E" w14:textId="77777777" w:rsidR="00667CF7" w:rsidRDefault="00667CF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C85D993" w14:textId="7DD52E66" w:rsidR="00010DF8" w:rsidRDefault="00EC45A3">
+  <w:p w14:paraId="2C85D993" w14:textId="769AD00C" w:rsidR="00010DF8" w:rsidRDefault="00423BE6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7662083F" wp14:editId="29E34935">
-          <wp:extent cx="2383155" cy="727075"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74119396" wp14:editId="6157D52E">
+          <wp:extent cx="3365500" cy="1010285"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="23" name="Graphic 23" descr="Australian Government Department of Employment and Workplace Relations."/>
+          <wp:docPr id="1242167414" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2383155" cy="727075"/>
+                    <a:ext cx="3365500" cy="1010285"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F68BF5F" w14:textId="77777777" w:rsidR="00975FB9" w:rsidRDefault="00975FB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D143134" w14:textId="37D4C2D6" w:rsidR="00010DF8" w:rsidRDefault="00EC45A3">
+  <w:p w14:paraId="7D143134" w14:textId="4BAF64A9" w:rsidR="00010DF8" w:rsidRDefault="00423BE6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7843571E" wp14:editId="6577AD21">
-          <wp:extent cx="2324100" cy="709058"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D9854FF" wp14:editId="48017AB3">
+          <wp:extent cx="3365500" cy="1010285"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="22" name="Graphic 22" descr="Australian Government Department of Employment and Workplace Relations."/>
+          <wp:docPr id="1" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2330633" cy="711051"/>
+                    <a:ext cx="3365500" cy="1010285"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="702CE792" w14:textId="77777777" w:rsidR="00975FB9" w:rsidRDefault="00975FB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01037434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -5286,50 +4734,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ED068D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26C0E530"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13736173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6E4EDB2"/>
     <w:lvl w:ilvl="0" w:tplc="D7882542">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5397,51 +4958,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C580710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E923A36"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5510,51 +5071,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="230C4C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="230E5C80"/>
     <w:lvl w:ilvl="0" w:tplc="5502BD74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5623,51 +5184,616 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A1527C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67D033DC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C976393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A127C4C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F237221"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93E6607A"/>
+    <w:lvl w:ilvl="0" w:tplc="80B4E898">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CE507ACE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="953CB44A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F1B42FE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3A24E5A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="097C2D22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D0864D92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2ADA6D26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EC307922">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E51467"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C4F8E316"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BC85A1D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12304078"/>
+    <w:lvl w:ilvl="0" w:tplc="A22E44B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3CC48D86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E718062C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1C24D992">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5AA27018">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B9F0D04A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5C14ED4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C8CCC9C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2714A278">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F3827EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE96E280"/>
     <w:lvl w:ilvl="0" w:tplc="B1A0D55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -5712,51 +5838,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621341B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76F61BAE"/>
     <w:lvl w:ilvl="0" w:tplc="D7882542">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5824,51 +5950,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="664BC90D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FD380B52"/>
+    <w:lvl w:ilvl="0" w:tplc="A0DE016A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="981CD2B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6504B5C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1326EB3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3FFC2A24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1BF60CE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F17CCD36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="19E0FD5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2BF48C9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C67073E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B20129A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5937,994 +6176,1942 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1703555013">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="718FD71C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC5CBB94"/>
+    <w:lvl w:ilvl="0" w:tplc="937CA800">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="819003EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F2BC97F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D7B02EBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2E76D0EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CBB473D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6DE21284">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AF944E6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5B2043A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74672A20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="139CCEB0"/>
+    <w:lvl w:ilvl="0" w:tplc="B120BC0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FF0E41CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C8D8AE12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="66DA30C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="53321FEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CEC86E06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="385476C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3FF4C040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D318DB92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78064E9A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5ABEAF92"/>
+    <w:lvl w:ilvl="0" w:tplc="80B4E898">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EA5A5CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F21809EC"/>
+    <w:lvl w:ilvl="0" w:tplc="14BCD31E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1582" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C7744118">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B1C8CAF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C10AAFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FF982AC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4BB0357E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="958A63F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C0E83C14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="14C06A50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1268848373">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1780753573">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="315765081">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1557084879">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1027563047">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="365761606">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1703555013">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1759250846">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="361907177">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="862093043">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1505703074">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2082018990">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1262223660">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2086761114">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1743065362">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1759250846">
-[...11 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="2082018990">
+  <w:num w:numId="16" w16cid:durableId="1981181269">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1262223660">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="17" w16cid:durableId="1380201057">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="547300378">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B200E4"/>
+    <w:rsid w:val="00002177"/>
     <w:rsid w:val="0000763A"/>
     <w:rsid w:val="00010B34"/>
     <w:rsid w:val="00010DF8"/>
     <w:rsid w:val="000118F4"/>
+    <w:rsid w:val="000145AB"/>
     <w:rsid w:val="0002173B"/>
     <w:rsid w:val="000231DB"/>
+    <w:rsid w:val="00033F92"/>
     <w:rsid w:val="000344B2"/>
+    <w:rsid w:val="000351CF"/>
+    <w:rsid w:val="000370CD"/>
     <w:rsid w:val="000415EB"/>
+    <w:rsid w:val="00041625"/>
+    <w:rsid w:val="000424B3"/>
+    <w:rsid w:val="0004659B"/>
     <w:rsid w:val="00053AE6"/>
     <w:rsid w:val="000574B2"/>
     <w:rsid w:val="00062F1F"/>
     <w:rsid w:val="00064A02"/>
     <w:rsid w:val="00074973"/>
     <w:rsid w:val="000749FD"/>
     <w:rsid w:val="00075A46"/>
     <w:rsid w:val="000760A6"/>
+    <w:rsid w:val="000766E3"/>
+    <w:rsid w:val="0008160A"/>
+    <w:rsid w:val="000818DE"/>
+    <w:rsid w:val="00081D95"/>
     <w:rsid w:val="00081EB7"/>
+    <w:rsid w:val="00082582"/>
+    <w:rsid w:val="00084206"/>
     <w:rsid w:val="000867DD"/>
+    <w:rsid w:val="000873CF"/>
     <w:rsid w:val="0008BDC9"/>
+    <w:rsid w:val="0009238C"/>
+    <w:rsid w:val="00097DB3"/>
+    <w:rsid w:val="000A04C4"/>
     <w:rsid w:val="000A7091"/>
     <w:rsid w:val="000A728D"/>
+    <w:rsid w:val="000B0A19"/>
     <w:rsid w:val="000B390F"/>
+    <w:rsid w:val="000B3B34"/>
+    <w:rsid w:val="000C484E"/>
     <w:rsid w:val="000D5483"/>
+    <w:rsid w:val="000D58DE"/>
+    <w:rsid w:val="000D64AA"/>
     <w:rsid w:val="000D7350"/>
     <w:rsid w:val="000D7E4C"/>
     <w:rsid w:val="000E441B"/>
     <w:rsid w:val="000E6A8D"/>
     <w:rsid w:val="000F3761"/>
     <w:rsid w:val="00106431"/>
     <w:rsid w:val="00110637"/>
+    <w:rsid w:val="00110E16"/>
     <w:rsid w:val="00115614"/>
     <w:rsid w:val="00115A39"/>
+    <w:rsid w:val="00117F3A"/>
+    <w:rsid w:val="0012018D"/>
+    <w:rsid w:val="001207E9"/>
     <w:rsid w:val="00134B38"/>
+    <w:rsid w:val="0013592A"/>
+    <w:rsid w:val="001429EA"/>
+    <w:rsid w:val="001436CB"/>
     <w:rsid w:val="0014471A"/>
+    <w:rsid w:val="00147527"/>
     <w:rsid w:val="001478E2"/>
     <w:rsid w:val="00151FA1"/>
     <w:rsid w:val="00156823"/>
+    <w:rsid w:val="00156A78"/>
     <w:rsid w:val="0017134C"/>
     <w:rsid w:val="0017611F"/>
     <w:rsid w:val="0017657A"/>
+    <w:rsid w:val="00176ABE"/>
     <w:rsid w:val="00180943"/>
+    <w:rsid w:val="001826E5"/>
     <w:rsid w:val="0018308B"/>
     <w:rsid w:val="001843C0"/>
     <w:rsid w:val="00184C8B"/>
     <w:rsid w:val="00185B3F"/>
+    <w:rsid w:val="00185C2D"/>
     <w:rsid w:val="001A19FF"/>
+    <w:rsid w:val="001A238C"/>
     <w:rsid w:val="001A7F55"/>
     <w:rsid w:val="001B1161"/>
+    <w:rsid w:val="001B1860"/>
     <w:rsid w:val="001B578F"/>
     <w:rsid w:val="001C35AD"/>
+    <w:rsid w:val="001D0ADE"/>
     <w:rsid w:val="001D2117"/>
     <w:rsid w:val="001D65FF"/>
     <w:rsid w:val="001E3174"/>
     <w:rsid w:val="001E38BE"/>
+    <w:rsid w:val="001E66A3"/>
+    <w:rsid w:val="001E6E65"/>
+    <w:rsid w:val="001F10D1"/>
     <w:rsid w:val="001F47B9"/>
+    <w:rsid w:val="001F7403"/>
+    <w:rsid w:val="00205300"/>
     <w:rsid w:val="00207E6E"/>
     <w:rsid w:val="00213040"/>
     <w:rsid w:val="0021737F"/>
+    <w:rsid w:val="002217D2"/>
     <w:rsid w:val="00221CC6"/>
     <w:rsid w:val="002279AD"/>
     <w:rsid w:val="00234110"/>
     <w:rsid w:val="00234E56"/>
     <w:rsid w:val="00235510"/>
+    <w:rsid w:val="00237263"/>
     <w:rsid w:val="00241015"/>
     <w:rsid w:val="00241423"/>
     <w:rsid w:val="0024315A"/>
+    <w:rsid w:val="00244AB3"/>
+    <w:rsid w:val="002466C9"/>
     <w:rsid w:val="00247266"/>
+    <w:rsid w:val="00250768"/>
+    <w:rsid w:val="00250E59"/>
     <w:rsid w:val="002577CB"/>
     <w:rsid w:val="002626A0"/>
     <w:rsid w:val="0026373F"/>
+    <w:rsid w:val="00264017"/>
     <w:rsid w:val="00264C13"/>
     <w:rsid w:val="00264C3D"/>
     <w:rsid w:val="002654D9"/>
     <w:rsid w:val="00270D1C"/>
+    <w:rsid w:val="00275730"/>
     <w:rsid w:val="00284ACD"/>
     <w:rsid w:val="002922AE"/>
     <w:rsid w:val="00293CAB"/>
     <w:rsid w:val="00294F05"/>
     <w:rsid w:val="00296B06"/>
+    <w:rsid w:val="002A432F"/>
     <w:rsid w:val="002A482C"/>
     <w:rsid w:val="002B0262"/>
+    <w:rsid w:val="002B081D"/>
     <w:rsid w:val="002B278C"/>
+    <w:rsid w:val="002C38BD"/>
+    <w:rsid w:val="002D6B1A"/>
     <w:rsid w:val="002E1E10"/>
     <w:rsid w:val="002E3E80"/>
     <w:rsid w:val="002E6D4B"/>
     <w:rsid w:val="002F1C57"/>
     <w:rsid w:val="002F28A6"/>
     <w:rsid w:val="002F66EB"/>
     <w:rsid w:val="00300646"/>
+    <w:rsid w:val="00301B71"/>
+    <w:rsid w:val="00302513"/>
+    <w:rsid w:val="00306A9B"/>
+    <w:rsid w:val="00310D98"/>
+    <w:rsid w:val="00312A7E"/>
     <w:rsid w:val="0031604B"/>
     <w:rsid w:val="00316556"/>
     <w:rsid w:val="00320B7B"/>
     <w:rsid w:val="00320E15"/>
     <w:rsid w:val="003216B6"/>
     <w:rsid w:val="00324548"/>
+    <w:rsid w:val="00332B6F"/>
     <w:rsid w:val="00333284"/>
+    <w:rsid w:val="003335A0"/>
     <w:rsid w:val="00346FBE"/>
+    <w:rsid w:val="00363995"/>
     <w:rsid w:val="00364F3F"/>
+    <w:rsid w:val="00365A4F"/>
+    <w:rsid w:val="00372052"/>
     <w:rsid w:val="003802A3"/>
     <w:rsid w:val="00382235"/>
+    <w:rsid w:val="00390C49"/>
     <w:rsid w:val="00391EBE"/>
+    <w:rsid w:val="00392474"/>
     <w:rsid w:val="00393467"/>
     <w:rsid w:val="00394444"/>
     <w:rsid w:val="00394C05"/>
     <w:rsid w:val="00395CA4"/>
     <w:rsid w:val="003B238A"/>
     <w:rsid w:val="003C0B70"/>
     <w:rsid w:val="003C13B3"/>
+    <w:rsid w:val="003C18FC"/>
     <w:rsid w:val="003C1A0C"/>
     <w:rsid w:val="003C5729"/>
     <w:rsid w:val="003D30CF"/>
+    <w:rsid w:val="003D6C0D"/>
+    <w:rsid w:val="003D7C3C"/>
+    <w:rsid w:val="003F1EAE"/>
+    <w:rsid w:val="003F4BC2"/>
     <w:rsid w:val="00414DA7"/>
     <w:rsid w:val="00416D34"/>
+    <w:rsid w:val="00417D4D"/>
+    <w:rsid w:val="004218C6"/>
+    <w:rsid w:val="00422AE2"/>
+    <w:rsid w:val="00423BE6"/>
+    <w:rsid w:val="0042480A"/>
     <w:rsid w:val="00424FC4"/>
-    <w:rsid w:val="00427ADA"/>
-    <w:rsid w:val="00430010"/>
     <w:rsid w:val="00430636"/>
     <w:rsid w:val="0043165B"/>
     <w:rsid w:val="00436503"/>
+    <w:rsid w:val="004370A4"/>
     <w:rsid w:val="00442708"/>
     <w:rsid w:val="00443BE5"/>
+    <w:rsid w:val="00446E1F"/>
     <w:rsid w:val="00446F31"/>
     <w:rsid w:val="0045202B"/>
     <w:rsid w:val="00454E35"/>
     <w:rsid w:val="00455057"/>
     <w:rsid w:val="00456256"/>
+    <w:rsid w:val="0045713A"/>
+    <w:rsid w:val="00461FC6"/>
+    <w:rsid w:val="00462975"/>
+    <w:rsid w:val="00462BCC"/>
     <w:rsid w:val="00463481"/>
     <w:rsid w:val="0046D03A"/>
+    <w:rsid w:val="00470BDB"/>
+    <w:rsid w:val="0047154F"/>
     <w:rsid w:val="00476E58"/>
     <w:rsid w:val="004817BA"/>
     <w:rsid w:val="00481E7E"/>
+    <w:rsid w:val="004A1700"/>
+    <w:rsid w:val="004A42BD"/>
+    <w:rsid w:val="004A6386"/>
     <w:rsid w:val="004A6B68"/>
     <w:rsid w:val="004B00A4"/>
     <w:rsid w:val="004B1073"/>
+    <w:rsid w:val="004B3F46"/>
     <w:rsid w:val="004B7E3A"/>
+    <w:rsid w:val="004B7F2B"/>
     <w:rsid w:val="004C606A"/>
     <w:rsid w:val="004D33A7"/>
     <w:rsid w:val="004D490C"/>
     <w:rsid w:val="004D6FBE"/>
     <w:rsid w:val="004D7D3A"/>
     <w:rsid w:val="004E051D"/>
+    <w:rsid w:val="004E1663"/>
+    <w:rsid w:val="004E2821"/>
+    <w:rsid w:val="004E504C"/>
     <w:rsid w:val="004F2864"/>
     <w:rsid w:val="004F417B"/>
+    <w:rsid w:val="0050097E"/>
+    <w:rsid w:val="005058BA"/>
+    <w:rsid w:val="00505E1E"/>
     <w:rsid w:val="00507BA0"/>
+    <w:rsid w:val="005104DC"/>
+    <w:rsid w:val="0051711F"/>
     <w:rsid w:val="00522705"/>
+    <w:rsid w:val="005241B5"/>
     <w:rsid w:val="00525CFF"/>
     <w:rsid w:val="00526CFD"/>
+    <w:rsid w:val="005320AC"/>
+    <w:rsid w:val="00534293"/>
     <w:rsid w:val="0053472B"/>
     <w:rsid w:val="00536074"/>
     <w:rsid w:val="00536186"/>
     <w:rsid w:val="0053628F"/>
     <w:rsid w:val="00540AFB"/>
     <w:rsid w:val="00540C7C"/>
     <w:rsid w:val="005410FB"/>
+    <w:rsid w:val="005447D3"/>
     <w:rsid w:val="00546358"/>
     <w:rsid w:val="005465A4"/>
+    <w:rsid w:val="00546D62"/>
+    <w:rsid w:val="00550655"/>
     <w:rsid w:val="005528CE"/>
+    <w:rsid w:val="00553D64"/>
     <w:rsid w:val="00554404"/>
+    <w:rsid w:val="005552CE"/>
+    <w:rsid w:val="00572451"/>
     <w:rsid w:val="005749FE"/>
+    <w:rsid w:val="00576BDD"/>
     <w:rsid w:val="0057703B"/>
     <w:rsid w:val="00581C2F"/>
+    <w:rsid w:val="005852FD"/>
+    <w:rsid w:val="0058781F"/>
     <w:rsid w:val="00595043"/>
+    <w:rsid w:val="00595C05"/>
     <w:rsid w:val="005A088D"/>
+    <w:rsid w:val="005A39E0"/>
+    <w:rsid w:val="005B11A6"/>
+    <w:rsid w:val="005B40B9"/>
     <w:rsid w:val="005B7110"/>
     <w:rsid w:val="005D509C"/>
     <w:rsid w:val="005E3327"/>
     <w:rsid w:val="005E4682"/>
     <w:rsid w:val="005E57BB"/>
     <w:rsid w:val="005E622D"/>
     <w:rsid w:val="005F2B07"/>
     <w:rsid w:val="005F3C29"/>
+    <w:rsid w:val="00607B7C"/>
+    <w:rsid w:val="006157A9"/>
     <w:rsid w:val="006237FD"/>
     <w:rsid w:val="006263B7"/>
     <w:rsid w:val="0064147A"/>
     <w:rsid w:val="006423C1"/>
     <w:rsid w:val="00646551"/>
+    <w:rsid w:val="00650FD5"/>
     <w:rsid w:val="00657756"/>
     <w:rsid w:val="00659DB6"/>
+    <w:rsid w:val="00661422"/>
     <w:rsid w:val="00662721"/>
     <w:rsid w:val="006653A4"/>
     <w:rsid w:val="00666E9E"/>
+    <w:rsid w:val="00667CF7"/>
+    <w:rsid w:val="006722E6"/>
     <w:rsid w:val="006730A6"/>
     <w:rsid w:val="00677997"/>
+    <w:rsid w:val="00682B46"/>
+    <w:rsid w:val="006841B8"/>
     <w:rsid w:val="006842D7"/>
     <w:rsid w:val="006929FE"/>
+    <w:rsid w:val="00695E26"/>
+    <w:rsid w:val="006966CB"/>
     <w:rsid w:val="006972BC"/>
+    <w:rsid w:val="006B181F"/>
     <w:rsid w:val="006B32B8"/>
+    <w:rsid w:val="006B7876"/>
     <w:rsid w:val="006B7936"/>
     <w:rsid w:val="006B7F72"/>
     <w:rsid w:val="006C06E1"/>
     <w:rsid w:val="006C2990"/>
     <w:rsid w:val="006C7273"/>
     <w:rsid w:val="006D151A"/>
+    <w:rsid w:val="006D4F56"/>
     <w:rsid w:val="006E15EF"/>
     <w:rsid w:val="006E1F59"/>
+    <w:rsid w:val="006E3153"/>
+    <w:rsid w:val="006F07DA"/>
     <w:rsid w:val="006F0BAD"/>
+    <w:rsid w:val="006F0D8E"/>
     <w:rsid w:val="006F23C4"/>
+    <w:rsid w:val="006F4DA1"/>
+    <w:rsid w:val="006F5F85"/>
     <w:rsid w:val="006F7245"/>
     <w:rsid w:val="0070027C"/>
+    <w:rsid w:val="007008CF"/>
+    <w:rsid w:val="007025AB"/>
     <w:rsid w:val="00703E9D"/>
     <w:rsid w:val="00704907"/>
+    <w:rsid w:val="0070699D"/>
     <w:rsid w:val="0071136F"/>
     <w:rsid w:val="0071691E"/>
     <w:rsid w:val="007207B6"/>
     <w:rsid w:val="00722ED2"/>
     <w:rsid w:val="00726192"/>
+    <w:rsid w:val="00730749"/>
     <w:rsid w:val="00733B0F"/>
     <w:rsid w:val="00734715"/>
     <w:rsid w:val="007360F6"/>
+    <w:rsid w:val="0073655D"/>
+    <w:rsid w:val="00742486"/>
     <w:rsid w:val="00742E0E"/>
+    <w:rsid w:val="00744784"/>
     <w:rsid w:val="00751639"/>
     <w:rsid w:val="007520AC"/>
+    <w:rsid w:val="00752383"/>
+    <w:rsid w:val="00761298"/>
     <w:rsid w:val="00761539"/>
     <w:rsid w:val="007621A1"/>
     <w:rsid w:val="007625E4"/>
     <w:rsid w:val="00762B17"/>
+    <w:rsid w:val="007649FE"/>
     <w:rsid w:val="00766386"/>
     <w:rsid w:val="00772366"/>
+    <w:rsid w:val="00772B3A"/>
     <w:rsid w:val="00774468"/>
+    <w:rsid w:val="00776A05"/>
     <w:rsid w:val="007925CC"/>
+    <w:rsid w:val="0079341E"/>
     <w:rsid w:val="00793FC0"/>
+    <w:rsid w:val="007A44C9"/>
     <w:rsid w:val="007B4810"/>
+    <w:rsid w:val="007B48FD"/>
     <w:rsid w:val="007B7C73"/>
     <w:rsid w:val="007C0E32"/>
     <w:rsid w:val="007C1861"/>
     <w:rsid w:val="007C2DCE"/>
     <w:rsid w:val="007C306A"/>
     <w:rsid w:val="007D15F4"/>
+    <w:rsid w:val="007D5221"/>
+    <w:rsid w:val="007E0608"/>
     <w:rsid w:val="007E1980"/>
     <w:rsid w:val="007E313E"/>
     <w:rsid w:val="007E3A14"/>
+    <w:rsid w:val="007F1E4F"/>
     <w:rsid w:val="007F2051"/>
+    <w:rsid w:val="007F2872"/>
     <w:rsid w:val="007F719A"/>
     <w:rsid w:val="0081152C"/>
     <w:rsid w:val="00840C99"/>
+    <w:rsid w:val="00842B61"/>
     <w:rsid w:val="008436F2"/>
     <w:rsid w:val="00847BD5"/>
     <w:rsid w:val="00850FFF"/>
     <w:rsid w:val="00852640"/>
     <w:rsid w:val="00852A0C"/>
+    <w:rsid w:val="00852E7B"/>
     <w:rsid w:val="00857E31"/>
+    <w:rsid w:val="0086142B"/>
+    <w:rsid w:val="00866F87"/>
     <w:rsid w:val="00872532"/>
+    <w:rsid w:val="008746D7"/>
     <w:rsid w:val="0088180E"/>
+    <w:rsid w:val="00892A42"/>
+    <w:rsid w:val="0089429F"/>
     <w:rsid w:val="008A3B18"/>
     <w:rsid w:val="008A6F34"/>
     <w:rsid w:val="008A7457"/>
     <w:rsid w:val="008B1624"/>
+    <w:rsid w:val="008C8534"/>
     <w:rsid w:val="008D28E2"/>
+    <w:rsid w:val="008D3BBA"/>
     <w:rsid w:val="008D3CB4"/>
+    <w:rsid w:val="008D4395"/>
+    <w:rsid w:val="008D5DF3"/>
     <w:rsid w:val="008DB202"/>
+    <w:rsid w:val="008E001F"/>
     <w:rsid w:val="008E4ADC"/>
+    <w:rsid w:val="008E55FC"/>
+    <w:rsid w:val="008F18F9"/>
     <w:rsid w:val="008F4AE4"/>
     <w:rsid w:val="008F5A49"/>
     <w:rsid w:val="008F5A70"/>
+    <w:rsid w:val="0091130C"/>
+    <w:rsid w:val="00917601"/>
+    <w:rsid w:val="009220DD"/>
+    <w:rsid w:val="009234B9"/>
     <w:rsid w:val="00937A2F"/>
+    <w:rsid w:val="00950B7A"/>
     <w:rsid w:val="00953EEB"/>
     <w:rsid w:val="00954D7D"/>
     <w:rsid w:val="00957C72"/>
     <w:rsid w:val="00961A6E"/>
     <w:rsid w:val="00966E1B"/>
     <w:rsid w:val="00975FB9"/>
+    <w:rsid w:val="00984914"/>
+    <w:rsid w:val="00985AFC"/>
+    <w:rsid w:val="00990F42"/>
     <w:rsid w:val="00991FAA"/>
+    <w:rsid w:val="00993B4E"/>
+    <w:rsid w:val="0099428A"/>
     <w:rsid w:val="00997032"/>
     <w:rsid w:val="00997B7F"/>
     <w:rsid w:val="009A1B11"/>
     <w:rsid w:val="009A473A"/>
+    <w:rsid w:val="009A6D73"/>
     <w:rsid w:val="009B0B60"/>
     <w:rsid w:val="009C084F"/>
+    <w:rsid w:val="009C0BBE"/>
+    <w:rsid w:val="009C79B7"/>
+    <w:rsid w:val="009D16D2"/>
     <w:rsid w:val="009D6BE3"/>
+    <w:rsid w:val="009D70A9"/>
+    <w:rsid w:val="009D7726"/>
     <w:rsid w:val="009E85D9"/>
+    <w:rsid w:val="009F1CF9"/>
     <w:rsid w:val="009F57DF"/>
+    <w:rsid w:val="00A00726"/>
+    <w:rsid w:val="00A01666"/>
+    <w:rsid w:val="00A0206B"/>
+    <w:rsid w:val="00A06100"/>
+    <w:rsid w:val="00A10E81"/>
+    <w:rsid w:val="00A11E26"/>
     <w:rsid w:val="00A1234E"/>
     <w:rsid w:val="00A24719"/>
     <w:rsid w:val="00A25DC8"/>
     <w:rsid w:val="00A261CD"/>
+    <w:rsid w:val="00A41AAB"/>
+    <w:rsid w:val="00A444DD"/>
     <w:rsid w:val="00A446A6"/>
     <w:rsid w:val="00A46A83"/>
     <w:rsid w:val="00A55B25"/>
     <w:rsid w:val="00A61593"/>
+    <w:rsid w:val="00A61ADB"/>
+    <w:rsid w:val="00A61C48"/>
     <w:rsid w:val="00A65EA3"/>
     <w:rsid w:val="00A66541"/>
     <w:rsid w:val="00A764D1"/>
     <w:rsid w:val="00A823B8"/>
+    <w:rsid w:val="00A84AC7"/>
     <w:rsid w:val="00A85B4E"/>
+    <w:rsid w:val="00A9146D"/>
     <w:rsid w:val="00A96E39"/>
     <w:rsid w:val="00A97293"/>
     <w:rsid w:val="00A97F7A"/>
     <w:rsid w:val="00AA0596"/>
     <w:rsid w:val="00AA2237"/>
     <w:rsid w:val="00AA2D9A"/>
+    <w:rsid w:val="00AB00C5"/>
     <w:rsid w:val="00AC0571"/>
+    <w:rsid w:val="00AC07CA"/>
     <w:rsid w:val="00AC5792"/>
+    <w:rsid w:val="00AC5E7C"/>
     <w:rsid w:val="00AD1DEE"/>
+    <w:rsid w:val="00AD4612"/>
     <w:rsid w:val="00AD62A4"/>
     <w:rsid w:val="00AE67F3"/>
+    <w:rsid w:val="00AF048B"/>
     <w:rsid w:val="00AF25DD"/>
     <w:rsid w:val="00AF2D78"/>
     <w:rsid w:val="00AF72AA"/>
+    <w:rsid w:val="00B04FB6"/>
     <w:rsid w:val="00B0597F"/>
+    <w:rsid w:val="00B178C7"/>
     <w:rsid w:val="00B200E4"/>
     <w:rsid w:val="00B22915"/>
     <w:rsid w:val="00B327C3"/>
     <w:rsid w:val="00B3306B"/>
     <w:rsid w:val="00B36077"/>
+    <w:rsid w:val="00B36748"/>
+    <w:rsid w:val="00B43A5A"/>
     <w:rsid w:val="00B46A74"/>
     <w:rsid w:val="00B475AF"/>
     <w:rsid w:val="00B47C53"/>
     <w:rsid w:val="00B504E6"/>
+    <w:rsid w:val="00B519EE"/>
     <w:rsid w:val="00B52539"/>
     <w:rsid w:val="00B546F0"/>
+    <w:rsid w:val="00B6103C"/>
     <w:rsid w:val="00B625F8"/>
     <w:rsid w:val="00B63A2B"/>
     <w:rsid w:val="00B65C49"/>
+    <w:rsid w:val="00B6727F"/>
     <w:rsid w:val="00B74EF6"/>
+    <w:rsid w:val="00B8233A"/>
     <w:rsid w:val="00B9092B"/>
+    <w:rsid w:val="00B950EB"/>
     <w:rsid w:val="00B965C6"/>
+    <w:rsid w:val="00BA0FF6"/>
     <w:rsid w:val="00BB15A6"/>
     <w:rsid w:val="00BB32FA"/>
     <w:rsid w:val="00BB64C7"/>
     <w:rsid w:val="00BB6D76"/>
     <w:rsid w:val="00BC063D"/>
     <w:rsid w:val="00BC1328"/>
     <w:rsid w:val="00BC2D04"/>
     <w:rsid w:val="00BC5746"/>
     <w:rsid w:val="00BD4F1B"/>
     <w:rsid w:val="00BD6B4B"/>
+    <w:rsid w:val="00BD7658"/>
+    <w:rsid w:val="00BE0331"/>
     <w:rsid w:val="00BE0DCA"/>
+    <w:rsid w:val="00BE4C7D"/>
+    <w:rsid w:val="00BE5FB5"/>
     <w:rsid w:val="00BF43E5"/>
+    <w:rsid w:val="00BF5017"/>
     <w:rsid w:val="00BF7D53"/>
     <w:rsid w:val="00C001F3"/>
+    <w:rsid w:val="00C00F2F"/>
     <w:rsid w:val="00C03E47"/>
+    <w:rsid w:val="00C07674"/>
+    <w:rsid w:val="00C102AF"/>
     <w:rsid w:val="00C1176A"/>
     <w:rsid w:val="00C12CCE"/>
     <w:rsid w:val="00C16632"/>
+    <w:rsid w:val="00C224BA"/>
+    <w:rsid w:val="00C31122"/>
     <w:rsid w:val="00C3136B"/>
+    <w:rsid w:val="00C35D9D"/>
+    <w:rsid w:val="00C41B76"/>
+    <w:rsid w:val="00C42699"/>
     <w:rsid w:val="00C436C1"/>
+    <w:rsid w:val="00C5135F"/>
+    <w:rsid w:val="00C54716"/>
+    <w:rsid w:val="00C54B95"/>
+    <w:rsid w:val="00C5669D"/>
+    <w:rsid w:val="00C574DE"/>
     <w:rsid w:val="00C5B679"/>
+    <w:rsid w:val="00C60919"/>
+    <w:rsid w:val="00C63EFC"/>
     <w:rsid w:val="00C80D9F"/>
+    <w:rsid w:val="00C8181A"/>
+    <w:rsid w:val="00C92B25"/>
     <w:rsid w:val="00C95DF7"/>
     <w:rsid w:val="00CA2162"/>
     <w:rsid w:val="00CA41EA"/>
+    <w:rsid w:val="00CA5DD8"/>
     <w:rsid w:val="00CB0563"/>
+    <w:rsid w:val="00CB12C5"/>
+    <w:rsid w:val="00CB3454"/>
+    <w:rsid w:val="00CB5BF4"/>
     <w:rsid w:val="00CB60A2"/>
     <w:rsid w:val="00CC1F23"/>
+    <w:rsid w:val="00CD30BD"/>
+    <w:rsid w:val="00CD456D"/>
+    <w:rsid w:val="00CD540F"/>
+    <w:rsid w:val="00CD7FCA"/>
     <w:rsid w:val="00CE23A7"/>
     <w:rsid w:val="00CE5079"/>
+    <w:rsid w:val="00CE5FB6"/>
+    <w:rsid w:val="00CF170A"/>
     <w:rsid w:val="00CF1880"/>
+    <w:rsid w:val="00CF690C"/>
     <w:rsid w:val="00CF6EE4"/>
     <w:rsid w:val="00D00F4D"/>
     <w:rsid w:val="00D015F8"/>
     <w:rsid w:val="00D0272D"/>
+    <w:rsid w:val="00D14FD2"/>
     <w:rsid w:val="00D202FC"/>
+    <w:rsid w:val="00D21D12"/>
     <w:rsid w:val="00D24F59"/>
     <w:rsid w:val="00D257F9"/>
+    <w:rsid w:val="00D337C1"/>
+    <w:rsid w:val="00D36536"/>
+    <w:rsid w:val="00D41E91"/>
     <w:rsid w:val="00D42D34"/>
+    <w:rsid w:val="00D42E62"/>
+    <w:rsid w:val="00D47741"/>
     <w:rsid w:val="00D50A63"/>
     <w:rsid w:val="00D51779"/>
+    <w:rsid w:val="00D61EE1"/>
     <w:rsid w:val="00D63A14"/>
+    <w:rsid w:val="00D6429F"/>
+    <w:rsid w:val="00D67C29"/>
     <w:rsid w:val="00D71306"/>
     <w:rsid w:val="00D735EC"/>
+    <w:rsid w:val="00D775A9"/>
+    <w:rsid w:val="00D8393D"/>
     <w:rsid w:val="00D841BB"/>
+    <w:rsid w:val="00D93FF2"/>
+    <w:rsid w:val="00D9414C"/>
+    <w:rsid w:val="00D96297"/>
     <w:rsid w:val="00D9706F"/>
     <w:rsid w:val="00D977E5"/>
     <w:rsid w:val="00DA08D4"/>
     <w:rsid w:val="00DA5526"/>
     <w:rsid w:val="00DA57C8"/>
+    <w:rsid w:val="00DA5E87"/>
+    <w:rsid w:val="00DA66E5"/>
+    <w:rsid w:val="00DB2C89"/>
     <w:rsid w:val="00DB39F6"/>
+    <w:rsid w:val="00DB3D6D"/>
+    <w:rsid w:val="00DB47DD"/>
     <w:rsid w:val="00DD4559"/>
     <w:rsid w:val="00DD5054"/>
+    <w:rsid w:val="00DD7C3E"/>
     <w:rsid w:val="00DE0FD2"/>
     <w:rsid w:val="00DE1CB7"/>
     <w:rsid w:val="00DE4871"/>
     <w:rsid w:val="00DE4E6A"/>
     <w:rsid w:val="00E010B7"/>
+    <w:rsid w:val="00E01237"/>
+    <w:rsid w:val="00E033EB"/>
     <w:rsid w:val="00E05316"/>
     <w:rsid w:val="00E0601D"/>
     <w:rsid w:val="00E06293"/>
     <w:rsid w:val="00E10B6D"/>
     <w:rsid w:val="00E1597B"/>
+    <w:rsid w:val="00E15CDE"/>
     <w:rsid w:val="00E1611D"/>
+    <w:rsid w:val="00E218BD"/>
+    <w:rsid w:val="00E22C73"/>
     <w:rsid w:val="00E30290"/>
+    <w:rsid w:val="00E302B2"/>
     <w:rsid w:val="00E32A33"/>
+    <w:rsid w:val="00E37011"/>
     <w:rsid w:val="00E4751A"/>
     <w:rsid w:val="00E5332E"/>
     <w:rsid w:val="00E552AD"/>
     <w:rsid w:val="00E56EA5"/>
+    <w:rsid w:val="00E60435"/>
+    <w:rsid w:val="00E60959"/>
+    <w:rsid w:val="00E609D9"/>
+    <w:rsid w:val="00E60E05"/>
+    <w:rsid w:val="00E633A9"/>
     <w:rsid w:val="00E64683"/>
     <w:rsid w:val="00E72527"/>
     <w:rsid w:val="00E75838"/>
+    <w:rsid w:val="00E846D9"/>
+    <w:rsid w:val="00E858C4"/>
+    <w:rsid w:val="00E863D1"/>
+    <w:rsid w:val="00E865BC"/>
+    <w:rsid w:val="00E86A2A"/>
     <w:rsid w:val="00E86F26"/>
     <w:rsid w:val="00E930E3"/>
+    <w:rsid w:val="00E95BD1"/>
     <w:rsid w:val="00EA150D"/>
     <w:rsid w:val="00EB0B3C"/>
+    <w:rsid w:val="00EB62CF"/>
     <w:rsid w:val="00EC45A3"/>
     <w:rsid w:val="00EC5586"/>
+    <w:rsid w:val="00EC7889"/>
+    <w:rsid w:val="00ED28EF"/>
     <w:rsid w:val="00EE2054"/>
+    <w:rsid w:val="00EE2909"/>
     <w:rsid w:val="00EE5A48"/>
+    <w:rsid w:val="00EF29FA"/>
     <w:rsid w:val="00EF4015"/>
+    <w:rsid w:val="00EF5BDB"/>
     <w:rsid w:val="00EF5E7F"/>
     <w:rsid w:val="00F016E4"/>
+    <w:rsid w:val="00F0308C"/>
+    <w:rsid w:val="00F107E3"/>
     <w:rsid w:val="00F123CE"/>
     <w:rsid w:val="00F21717"/>
     <w:rsid w:val="00F25124"/>
     <w:rsid w:val="00F333D9"/>
+    <w:rsid w:val="00F375DB"/>
+    <w:rsid w:val="00F41DEF"/>
     <w:rsid w:val="00F461F3"/>
     <w:rsid w:val="00F534A5"/>
     <w:rsid w:val="00F54A70"/>
     <w:rsid w:val="00F55EA0"/>
+    <w:rsid w:val="00F617B1"/>
+    <w:rsid w:val="00F62D08"/>
     <w:rsid w:val="00F77136"/>
     <w:rsid w:val="00F9465D"/>
     <w:rsid w:val="00FA03D9"/>
+    <w:rsid w:val="00FA537D"/>
+    <w:rsid w:val="00FB06C9"/>
+    <w:rsid w:val="00FB2817"/>
     <w:rsid w:val="00FB33DC"/>
     <w:rsid w:val="00FB6537"/>
+    <w:rsid w:val="00FC2F16"/>
+    <w:rsid w:val="00FC74FB"/>
     <w:rsid w:val="00FC77A1"/>
     <w:rsid w:val="00FD57E2"/>
     <w:rsid w:val="00FD7C6C"/>
+    <w:rsid w:val="00FE2EF1"/>
+    <w:rsid w:val="00FE2F87"/>
     <w:rsid w:val="00FE466B"/>
+    <w:rsid w:val="00FE536C"/>
     <w:rsid w:val="00FE6F6B"/>
     <w:rsid w:val="00FF7E09"/>
+    <w:rsid w:val="016181A8"/>
+    <w:rsid w:val="01B05CBD"/>
+    <w:rsid w:val="01B352CA"/>
     <w:rsid w:val="01BD2F06"/>
     <w:rsid w:val="01E0DFFE"/>
     <w:rsid w:val="0260DA83"/>
     <w:rsid w:val="02730E09"/>
     <w:rsid w:val="0285316B"/>
     <w:rsid w:val="02D47142"/>
     <w:rsid w:val="02D514B8"/>
     <w:rsid w:val="02E8085A"/>
     <w:rsid w:val="031D74D3"/>
     <w:rsid w:val="03228BF3"/>
+    <w:rsid w:val="0341E4B8"/>
     <w:rsid w:val="03B3405F"/>
     <w:rsid w:val="03C5872A"/>
     <w:rsid w:val="03DB96A3"/>
     <w:rsid w:val="04024C3E"/>
     <w:rsid w:val="0434FBF1"/>
     <w:rsid w:val="0501A82F"/>
     <w:rsid w:val="051E541E"/>
     <w:rsid w:val="05439F3A"/>
     <w:rsid w:val="05E3383B"/>
     <w:rsid w:val="06A2F629"/>
     <w:rsid w:val="06B3DEE5"/>
     <w:rsid w:val="06DBDF86"/>
     <w:rsid w:val="06FB71EB"/>
     <w:rsid w:val="06FC17A4"/>
     <w:rsid w:val="078178A0"/>
     <w:rsid w:val="07C57C38"/>
     <w:rsid w:val="080B4F10"/>
+    <w:rsid w:val="08165BDE"/>
     <w:rsid w:val="081663CD"/>
     <w:rsid w:val="081D1D01"/>
     <w:rsid w:val="08D0C85E"/>
+    <w:rsid w:val="091225A3"/>
     <w:rsid w:val="094923A7"/>
+    <w:rsid w:val="0953CA69"/>
     <w:rsid w:val="098A5351"/>
     <w:rsid w:val="0A05CC82"/>
+    <w:rsid w:val="0A1E696B"/>
     <w:rsid w:val="0A2F4014"/>
     <w:rsid w:val="0A2FBFEB"/>
     <w:rsid w:val="0ACBD033"/>
     <w:rsid w:val="0AE72A31"/>
     <w:rsid w:val="0B831900"/>
+    <w:rsid w:val="0B8B2CC3"/>
     <w:rsid w:val="0C430363"/>
     <w:rsid w:val="0C98ED5B"/>
+    <w:rsid w:val="0C9E4DC6"/>
+    <w:rsid w:val="0CAB2423"/>
+    <w:rsid w:val="0CFF6884"/>
     <w:rsid w:val="0D1B96F3"/>
     <w:rsid w:val="0D2BF6B4"/>
     <w:rsid w:val="0D5D7CA7"/>
     <w:rsid w:val="0DFB6F25"/>
     <w:rsid w:val="0E194B52"/>
     <w:rsid w:val="0E26C827"/>
     <w:rsid w:val="0E71B92B"/>
     <w:rsid w:val="0E7B77A4"/>
+    <w:rsid w:val="0E9E7258"/>
     <w:rsid w:val="0EB0E905"/>
     <w:rsid w:val="0EE04BBB"/>
     <w:rsid w:val="0EFF196D"/>
     <w:rsid w:val="0F4541FA"/>
     <w:rsid w:val="0F4C121F"/>
     <w:rsid w:val="0FE917A6"/>
     <w:rsid w:val="0FEBDFAB"/>
     <w:rsid w:val="1003CAC4"/>
     <w:rsid w:val="1040CFD3"/>
+    <w:rsid w:val="10E1A221"/>
     <w:rsid w:val="10EF38EA"/>
     <w:rsid w:val="11533621"/>
     <w:rsid w:val="116C5E7E"/>
     <w:rsid w:val="117D1FB4"/>
     <w:rsid w:val="11B28362"/>
     <w:rsid w:val="1336F48B"/>
     <w:rsid w:val="1358783A"/>
     <w:rsid w:val="13824F0E"/>
     <w:rsid w:val="13AE938B"/>
     <w:rsid w:val="13DA4DA0"/>
+    <w:rsid w:val="1400B054"/>
     <w:rsid w:val="14145FC4"/>
     <w:rsid w:val="14163345"/>
+    <w:rsid w:val="14179E18"/>
     <w:rsid w:val="144A245B"/>
     <w:rsid w:val="146A14B2"/>
     <w:rsid w:val="14B76526"/>
     <w:rsid w:val="14E726D5"/>
     <w:rsid w:val="1515D699"/>
     <w:rsid w:val="15504977"/>
     <w:rsid w:val="155B6A23"/>
     <w:rsid w:val="1574F3E4"/>
     <w:rsid w:val="15F47221"/>
+    <w:rsid w:val="162FC01A"/>
     <w:rsid w:val="164CEBB8"/>
     <w:rsid w:val="1685F485"/>
+    <w:rsid w:val="168CFD40"/>
     <w:rsid w:val="16D2D8FA"/>
     <w:rsid w:val="16FB1B8A"/>
+    <w:rsid w:val="17225849"/>
     <w:rsid w:val="175EC564"/>
     <w:rsid w:val="17763B9F"/>
     <w:rsid w:val="17A46E0C"/>
     <w:rsid w:val="17DBA002"/>
+    <w:rsid w:val="17E01E0D"/>
+    <w:rsid w:val="17F35AE7"/>
     <w:rsid w:val="17FD17BC"/>
     <w:rsid w:val="185C3E09"/>
+    <w:rsid w:val="18627CEF"/>
     <w:rsid w:val="18961ACF"/>
+    <w:rsid w:val="18CFC5E5"/>
     <w:rsid w:val="19212872"/>
     <w:rsid w:val="198AD649"/>
     <w:rsid w:val="1A2FDA44"/>
     <w:rsid w:val="1A8DE640"/>
     <w:rsid w:val="1ABBA23F"/>
     <w:rsid w:val="1ACCE34C"/>
     <w:rsid w:val="1ADED63A"/>
     <w:rsid w:val="1B35FA06"/>
     <w:rsid w:val="1B620289"/>
+    <w:rsid w:val="1B81DCDF"/>
     <w:rsid w:val="1B8A7293"/>
     <w:rsid w:val="1B9F6C53"/>
     <w:rsid w:val="1BABA6F2"/>
     <w:rsid w:val="1BBBB2D9"/>
+    <w:rsid w:val="1C188F39"/>
     <w:rsid w:val="1C3990B2"/>
+    <w:rsid w:val="1C5C6E56"/>
+    <w:rsid w:val="1C60217D"/>
+    <w:rsid w:val="1C6D075E"/>
     <w:rsid w:val="1C757393"/>
+    <w:rsid w:val="1C98CCF4"/>
+    <w:rsid w:val="1CB6D510"/>
     <w:rsid w:val="1CD50CDB"/>
     <w:rsid w:val="1D08C428"/>
+    <w:rsid w:val="1D569147"/>
     <w:rsid w:val="1D58F901"/>
     <w:rsid w:val="1E7BCF84"/>
+    <w:rsid w:val="1EFBCF17"/>
     <w:rsid w:val="1F25EC8B"/>
     <w:rsid w:val="1F3A9076"/>
     <w:rsid w:val="1FA409CF"/>
     <w:rsid w:val="2008E0E0"/>
     <w:rsid w:val="20603D3A"/>
     <w:rsid w:val="2071D06B"/>
     <w:rsid w:val="20FC9B61"/>
+    <w:rsid w:val="20FCEB1A"/>
     <w:rsid w:val="2158C84F"/>
     <w:rsid w:val="21CDE554"/>
+    <w:rsid w:val="2232AE4D"/>
     <w:rsid w:val="226A422C"/>
+    <w:rsid w:val="226B3A7D"/>
+    <w:rsid w:val="227D49C7"/>
     <w:rsid w:val="22E02484"/>
     <w:rsid w:val="23189032"/>
+    <w:rsid w:val="233064DE"/>
     <w:rsid w:val="235EDD4F"/>
     <w:rsid w:val="236C6513"/>
     <w:rsid w:val="236EB85B"/>
     <w:rsid w:val="2374BFA6"/>
     <w:rsid w:val="238CAD39"/>
+    <w:rsid w:val="23F86008"/>
+    <w:rsid w:val="2404629F"/>
     <w:rsid w:val="24A681A2"/>
+    <w:rsid w:val="24D87DD0"/>
     <w:rsid w:val="2506D824"/>
     <w:rsid w:val="252A0E24"/>
     <w:rsid w:val="253154D9"/>
     <w:rsid w:val="255E14D3"/>
     <w:rsid w:val="25DC9674"/>
     <w:rsid w:val="261666D5"/>
     <w:rsid w:val="263F5040"/>
     <w:rsid w:val="2686E169"/>
     <w:rsid w:val="26ADF117"/>
     <w:rsid w:val="26FC47FF"/>
     <w:rsid w:val="271A6B92"/>
     <w:rsid w:val="27B33799"/>
     <w:rsid w:val="27C3975A"/>
+    <w:rsid w:val="27DB01F7"/>
     <w:rsid w:val="27EBC9A0"/>
     <w:rsid w:val="28051339"/>
+    <w:rsid w:val="2810720E"/>
     <w:rsid w:val="281818FC"/>
     <w:rsid w:val="281CD39B"/>
+    <w:rsid w:val="2832CB15"/>
     <w:rsid w:val="284A4EFD"/>
     <w:rsid w:val="287996C7"/>
     <w:rsid w:val="28819863"/>
     <w:rsid w:val="28844114"/>
     <w:rsid w:val="289DF494"/>
     <w:rsid w:val="28C7AA91"/>
     <w:rsid w:val="293D6913"/>
     <w:rsid w:val="2958E44F"/>
     <w:rsid w:val="29831ADF"/>
     <w:rsid w:val="29A52767"/>
+    <w:rsid w:val="29B69898"/>
     <w:rsid w:val="29CE1ED3"/>
     <w:rsid w:val="29DBA697"/>
     <w:rsid w:val="29F50C30"/>
     <w:rsid w:val="2A798C18"/>
     <w:rsid w:val="2A87AD46"/>
     <w:rsid w:val="2A943D08"/>
     <w:rsid w:val="2AFB381C"/>
     <w:rsid w:val="2B0352B6"/>
     <w:rsid w:val="2B187871"/>
     <w:rsid w:val="2B449830"/>
+    <w:rsid w:val="2B5A04EC"/>
     <w:rsid w:val="2B5B87FF"/>
     <w:rsid w:val="2C03FF24"/>
+    <w:rsid w:val="2C2B464A"/>
+    <w:rsid w:val="2C2EFE68"/>
     <w:rsid w:val="2C9B2399"/>
     <w:rsid w:val="2CB75402"/>
     <w:rsid w:val="2CC77260"/>
     <w:rsid w:val="2D20680B"/>
     <w:rsid w:val="2D492E78"/>
     <w:rsid w:val="2D685BF0"/>
     <w:rsid w:val="2D928490"/>
     <w:rsid w:val="2E07845E"/>
     <w:rsid w:val="2E095F0B"/>
     <w:rsid w:val="2E576EC3"/>
+    <w:rsid w:val="2E9750B4"/>
     <w:rsid w:val="2EAF17BA"/>
     <w:rsid w:val="2EB70E1A"/>
     <w:rsid w:val="2EBF3CFF"/>
     <w:rsid w:val="2F347699"/>
     <w:rsid w:val="2F400CC9"/>
+    <w:rsid w:val="2F512810"/>
+    <w:rsid w:val="2F582C07"/>
     <w:rsid w:val="2F7C799A"/>
+    <w:rsid w:val="2F84B210"/>
     <w:rsid w:val="2FB580E2"/>
     <w:rsid w:val="2FF71FA3"/>
+    <w:rsid w:val="30130A44"/>
+    <w:rsid w:val="3014D65C"/>
     <w:rsid w:val="3035154F"/>
     <w:rsid w:val="3048037E"/>
+    <w:rsid w:val="30A28220"/>
     <w:rsid w:val="30A7A2B0"/>
     <w:rsid w:val="30FE3E5A"/>
     <w:rsid w:val="316FD01D"/>
     <w:rsid w:val="31941912"/>
     <w:rsid w:val="31B824FA"/>
+    <w:rsid w:val="31B9A3A5"/>
     <w:rsid w:val="31CD6D2B"/>
     <w:rsid w:val="32440EBF"/>
     <w:rsid w:val="324CF2C1"/>
     <w:rsid w:val="327340A8"/>
     <w:rsid w:val="32CDE3AB"/>
     <w:rsid w:val="331BB2BD"/>
+    <w:rsid w:val="337423F8"/>
+    <w:rsid w:val="339FBAC1"/>
     <w:rsid w:val="33C3948A"/>
     <w:rsid w:val="34674DFA"/>
     <w:rsid w:val="3468C40C"/>
+    <w:rsid w:val="355A0AB5"/>
     <w:rsid w:val="358E2E3B"/>
     <w:rsid w:val="359DE181"/>
+    <w:rsid w:val="35E4780C"/>
+    <w:rsid w:val="367F97C0"/>
     <w:rsid w:val="3694BC3F"/>
     <w:rsid w:val="36AAA051"/>
+    <w:rsid w:val="36BE57CC"/>
     <w:rsid w:val="36D50B17"/>
+    <w:rsid w:val="3745C0F3"/>
     <w:rsid w:val="3768E0C4"/>
     <w:rsid w:val="377E0AE0"/>
     <w:rsid w:val="379D031E"/>
     <w:rsid w:val="37C5C5FB"/>
+    <w:rsid w:val="37D17FD5"/>
     <w:rsid w:val="37E654A7"/>
     <w:rsid w:val="383B569F"/>
     <w:rsid w:val="385CB3D4"/>
+    <w:rsid w:val="388386C9"/>
     <w:rsid w:val="38C70537"/>
     <w:rsid w:val="39191DC2"/>
     <w:rsid w:val="393EB0F6"/>
     <w:rsid w:val="394B4BA4"/>
     <w:rsid w:val="3959B3FB"/>
     <w:rsid w:val="3960ECC2"/>
+    <w:rsid w:val="39DC2BE0"/>
     <w:rsid w:val="3A2AC4DD"/>
     <w:rsid w:val="3A789016"/>
     <w:rsid w:val="3AA20291"/>
+    <w:rsid w:val="3AC111B6"/>
+    <w:rsid w:val="3AF57351"/>
     <w:rsid w:val="3AF5845C"/>
+    <w:rsid w:val="3AFF8E48"/>
     <w:rsid w:val="3B60DAC0"/>
+    <w:rsid w:val="3BBAFB5A"/>
+    <w:rsid w:val="3BE8D722"/>
     <w:rsid w:val="3BEF0F1B"/>
+    <w:rsid w:val="3C10F662"/>
     <w:rsid w:val="3C60A8E4"/>
+    <w:rsid w:val="3CAF4D92"/>
     <w:rsid w:val="3CB79086"/>
     <w:rsid w:val="3D0DE5E1"/>
     <w:rsid w:val="3DC8097B"/>
     <w:rsid w:val="3DD9CD61"/>
     <w:rsid w:val="3DE5FC04"/>
     <w:rsid w:val="3E1C0F3A"/>
     <w:rsid w:val="3E213F18"/>
     <w:rsid w:val="3ECD2448"/>
     <w:rsid w:val="3EF8CFC9"/>
+    <w:rsid w:val="3F0EE860"/>
     <w:rsid w:val="3F33D5F6"/>
+    <w:rsid w:val="3F5766F0"/>
     <w:rsid w:val="3F7A87BA"/>
     <w:rsid w:val="3FC8AC05"/>
     <w:rsid w:val="3FC8F57F"/>
     <w:rsid w:val="3FE09134"/>
     <w:rsid w:val="3FEC34D3"/>
     <w:rsid w:val="4027BAA1"/>
+    <w:rsid w:val="40A8047E"/>
     <w:rsid w:val="40FD00FF"/>
     <w:rsid w:val="4123DF83"/>
     <w:rsid w:val="412B9423"/>
     <w:rsid w:val="413BA67B"/>
     <w:rsid w:val="41427120"/>
     <w:rsid w:val="4178F37A"/>
+    <w:rsid w:val="41B77F55"/>
     <w:rsid w:val="41C84DBE"/>
     <w:rsid w:val="41EFE38D"/>
     <w:rsid w:val="42607437"/>
     <w:rsid w:val="429DB7BC"/>
+    <w:rsid w:val="42A0F90F"/>
+    <w:rsid w:val="42F45B3C"/>
     <w:rsid w:val="433FFCDD"/>
     <w:rsid w:val="43739FA0"/>
     <w:rsid w:val="439F565E"/>
     <w:rsid w:val="43F45934"/>
     <w:rsid w:val="44253490"/>
     <w:rsid w:val="444DF8DD"/>
+    <w:rsid w:val="44683005"/>
     <w:rsid w:val="4566CECB"/>
     <w:rsid w:val="4571D7C5"/>
     <w:rsid w:val="45902995"/>
     <w:rsid w:val="45F43AA1"/>
     <w:rsid w:val="46018FDA"/>
     <w:rsid w:val="4646F1E1"/>
     <w:rsid w:val="46599A9E"/>
     <w:rsid w:val="46ECDDA7"/>
     <w:rsid w:val="472EA923"/>
+    <w:rsid w:val="47580B9D"/>
     <w:rsid w:val="47900B02"/>
     <w:rsid w:val="4790DF9D"/>
     <w:rsid w:val="4792FA55"/>
+    <w:rsid w:val="47C5DD23"/>
+    <w:rsid w:val="47DE876C"/>
+    <w:rsid w:val="47F5D9FB"/>
     <w:rsid w:val="48014F0C"/>
     <w:rsid w:val="4854001C"/>
+    <w:rsid w:val="48ACD2C7"/>
     <w:rsid w:val="48ADE779"/>
     <w:rsid w:val="48BCBC05"/>
     <w:rsid w:val="48DBA593"/>
     <w:rsid w:val="490FD03B"/>
     <w:rsid w:val="49216A00"/>
     <w:rsid w:val="495CCD68"/>
+    <w:rsid w:val="498BA490"/>
     <w:rsid w:val="49FFA764"/>
+    <w:rsid w:val="4A26CCC1"/>
+    <w:rsid w:val="4A6BE9C4"/>
     <w:rsid w:val="4A97FD56"/>
     <w:rsid w:val="4AB0FDC2"/>
     <w:rsid w:val="4AC4C8AB"/>
     <w:rsid w:val="4AFA27F2"/>
+    <w:rsid w:val="4B5301F7"/>
     <w:rsid w:val="4BCB8720"/>
     <w:rsid w:val="4BCE8C3D"/>
     <w:rsid w:val="4C1CB749"/>
     <w:rsid w:val="4C2FAA77"/>
     <w:rsid w:val="4C70B61B"/>
     <w:rsid w:val="4D0121B0"/>
     <w:rsid w:val="4D1F0394"/>
+    <w:rsid w:val="4D33895D"/>
     <w:rsid w:val="4D353FCB"/>
+    <w:rsid w:val="4D3C6774"/>
     <w:rsid w:val="4D9CB783"/>
     <w:rsid w:val="4DF3236E"/>
     <w:rsid w:val="4E04F29D"/>
+    <w:rsid w:val="4E451B57"/>
     <w:rsid w:val="4E862F8A"/>
     <w:rsid w:val="4EC42AE2"/>
     <w:rsid w:val="4F00AD34"/>
     <w:rsid w:val="4F3F17DD"/>
+    <w:rsid w:val="4FD680E4"/>
     <w:rsid w:val="4FE7836B"/>
+    <w:rsid w:val="4FFCC367"/>
     <w:rsid w:val="50AF7A44"/>
     <w:rsid w:val="50CDA76D"/>
+    <w:rsid w:val="50E1FB84"/>
+    <w:rsid w:val="50F2D414"/>
+    <w:rsid w:val="5129ADDE"/>
     <w:rsid w:val="513C935F"/>
     <w:rsid w:val="514240F7"/>
     <w:rsid w:val="5182D730"/>
     <w:rsid w:val="518D91B3"/>
     <w:rsid w:val="51CC6E2A"/>
+    <w:rsid w:val="51E41575"/>
     <w:rsid w:val="51E63FF7"/>
+    <w:rsid w:val="5214F525"/>
+    <w:rsid w:val="5239F7E0"/>
     <w:rsid w:val="5261AAB9"/>
     <w:rsid w:val="52656A80"/>
     <w:rsid w:val="52895537"/>
     <w:rsid w:val="5293D593"/>
     <w:rsid w:val="529758D9"/>
+    <w:rsid w:val="529CD4BC"/>
     <w:rsid w:val="52A9E4AD"/>
     <w:rsid w:val="52D23B3C"/>
     <w:rsid w:val="53248852"/>
     <w:rsid w:val="5332454A"/>
     <w:rsid w:val="53593BF9"/>
     <w:rsid w:val="535EA5DD"/>
     <w:rsid w:val="536350AB"/>
     <w:rsid w:val="53909902"/>
     <w:rsid w:val="53F4BA1C"/>
+    <w:rsid w:val="5417A09A"/>
     <w:rsid w:val="541AAEA4"/>
     <w:rsid w:val="543CC968"/>
     <w:rsid w:val="545D542F"/>
     <w:rsid w:val="546F0B17"/>
     <w:rsid w:val="54BCDE42"/>
+    <w:rsid w:val="54FC5B6D"/>
+    <w:rsid w:val="54FCB66C"/>
     <w:rsid w:val="55492517"/>
     <w:rsid w:val="55CD7569"/>
     <w:rsid w:val="55F0F95D"/>
     <w:rsid w:val="56100482"/>
     <w:rsid w:val="56DA879E"/>
     <w:rsid w:val="5823C24D"/>
     <w:rsid w:val="586852A2"/>
+    <w:rsid w:val="5873DB46"/>
     <w:rsid w:val="587D068B"/>
+    <w:rsid w:val="58EEFA3C"/>
     <w:rsid w:val="58EFA05F"/>
     <w:rsid w:val="593A8887"/>
     <w:rsid w:val="593B4770"/>
+    <w:rsid w:val="5989A294"/>
+    <w:rsid w:val="59A19D47"/>
     <w:rsid w:val="59AA086E"/>
     <w:rsid w:val="59AA9F1D"/>
     <w:rsid w:val="5A470C2C"/>
+    <w:rsid w:val="5A57B2C3"/>
     <w:rsid w:val="5A9EF16A"/>
+    <w:rsid w:val="5B3A4CD2"/>
     <w:rsid w:val="5B570845"/>
     <w:rsid w:val="5B62430A"/>
     <w:rsid w:val="5B73F9E0"/>
+    <w:rsid w:val="5B8238F9"/>
     <w:rsid w:val="5BA2E5CA"/>
+    <w:rsid w:val="5BEF8CE2"/>
     <w:rsid w:val="5BF11FCB"/>
     <w:rsid w:val="5C18740E"/>
     <w:rsid w:val="5C3C14CE"/>
+    <w:rsid w:val="5C4A8AB0"/>
     <w:rsid w:val="5C6D8FBF"/>
     <w:rsid w:val="5C724ADC"/>
     <w:rsid w:val="5CCAB463"/>
     <w:rsid w:val="5CF0622F"/>
+    <w:rsid w:val="5CF20185"/>
     <w:rsid w:val="5D2C004D"/>
     <w:rsid w:val="5D3AC02B"/>
     <w:rsid w:val="5D3F58DE"/>
     <w:rsid w:val="5DA2CED8"/>
     <w:rsid w:val="5DC1A5A4"/>
     <w:rsid w:val="5DD2B0C8"/>
     <w:rsid w:val="5DF23505"/>
+    <w:rsid w:val="5E236F8B"/>
     <w:rsid w:val="5E2B17AF"/>
     <w:rsid w:val="5E348DF3"/>
     <w:rsid w:val="5E8EA907"/>
+    <w:rsid w:val="5EB46066"/>
     <w:rsid w:val="5EC9BEB9"/>
     <w:rsid w:val="5F0AE7E3"/>
     <w:rsid w:val="5F410B74"/>
     <w:rsid w:val="5F4FCB32"/>
+    <w:rsid w:val="5F56169A"/>
+    <w:rsid w:val="6071DCF2"/>
     <w:rsid w:val="607BA259"/>
+    <w:rsid w:val="60BBB66A"/>
     <w:rsid w:val="60CAEB6A"/>
+    <w:rsid w:val="60DB7CBF"/>
     <w:rsid w:val="61037C4A"/>
     <w:rsid w:val="6105BD3E"/>
     <w:rsid w:val="613164D8"/>
+    <w:rsid w:val="61319C5E"/>
     <w:rsid w:val="614CF5E4"/>
+    <w:rsid w:val="6156B49E"/>
     <w:rsid w:val="6184D338"/>
+    <w:rsid w:val="618AC0C4"/>
     <w:rsid w:val="61E33B64"/>
     <w:rsid w:val="61F5B6F3"/>
+    <w:rsid w:val="620423A6"/>
     <w:rsid w:val="62669029"/>
     <w:rsid w:val="62B3993F"/>
     <w:rsid w:val="62F5AB76"/>
+    <w:rsid w:val="6303FF7B"/>
     <w:rsid w:val="63052892"/>
+    <w:rsid w:val="6338E8AB"/>
     <w:rsid w:val="633A12C5"/>
     <w:rsid w:val="6342D5EB"/>
     <w:rsid w:val="63A749CD"/>
+    <w:rsid w:val="63C35E07"/>
     <w:rsid w:val="6401B55D"/>
+    <w:rsid w:val="64026036"/>
     <w:rsid w:val="6420CB41"/>
     <w:rsid w:val="64700D91"/>
     <w:rsid w:val="648D4881"/>
     <w:rsid w:val="649C61C4"/>
     <w:rsid w:val="654AE1AE"/>
+    <w:rsid w:val="654F38CE"/>
     <w:rsid w:val="6555CF3E"/>
+    <w:rsid w:val="656B5958"/>
     <w:rsid w:val="657E1ADE"/>
     <w:rsid w:val="65CD7DBD"/>
     <w:rsid w:val="65E5C044"/>
     <w:rsid w:val="6607985D"/>
+    <w:rsid w:val="664F2147"/>
     <w:rsid w:val="66AD8965"/>
     <w:rsid w:val="6719EB3F"/>
+    <w:rsid w:val="6785EF7D"/>
     <w:rsid w:val="6795E53B"/>
     <w:rsid w:val="67A0A65C"/>
     <w:rsid w:val="67A0EA03"/>
     <w:rsid w:val="67B4138C"/>
+    <w:rsid w:val="681913B0"/>
     <w:rsid w:val="68389929"/>
     <w:rsid w:val="688DD43E"/>
     <w:rsid w:val="689C9343"/>
     <w:rsid w:val="68A49E76"/>
     <w:rsid w:val="68E894FA"/>
     <w:rsid w:val="68F94731"/>
     <w:rsid w:val="691B6C96"/>
     <w:rsid w:val="699B2387"/>
     <w:rsid w:val="6A1E10C9"/>
     <w:rsid w:val="6A35D6B0"/>
+    <w:rsid w:val="6A3A1A70"/>
     <w:rsid w:val="6A43EB64"/>
     <w:rsid w:val="6AB05A5E"/>
+    <w:rsid w:val="6B0566ED"/>
     <w:rsid w:val="6B36B935"/>
+    <w:rsid w:val="6B590799"/>
     <w:rsid w:val="6B5D7A1E"/>
     <w:rsid w:val="6B99582C"/>
     <w:rsid w:val="6BA617E6"/>
     <w:rsid w:val="6BD359AE"/>
     <w:rsid w:val="6C7E3BB4"/>
     <w:rsid w:val="6CC0C22E"/>
+    <w:rsid w:val="6CC3F2D2"/>
+    <w:rsid w:val="6CC774D4"/>
     <w:rsid w:val="6CE1994C"/>
     <w:rsid w:val="6D329D9F"/>
     <w:rsid w:val="6D97BAC1"/>
+    <w:rsid w:val="6DA7F765"/>
+    <w:rsid w:val="6DD0D5DB"/>
+    <w:rsid w:val="6E0F406B"/>
     <w:rsid w:val="6E25207A"/>
     <w:rsid w:val="6E2E117E"/>
     <w:rsid w:val="6E827F71"/>
     <w:rsid w:val="6EC16C59"/>
     <w:rsid w:val="6EC625D4"/>
     <w:rsid w:val="6F3D3A51"/>
     <w:rsid w:val="6F56FC44"/>
+    <w:rsid w:val="6F5AA7A0"/>
+    <w:rsid w:val="6F5F399D"/>
+    <w:rsid w:val="6F5F9376"/>
+    <w:rsid w:val="6FA27FED"/>
+    <w:rsid w:val="6FCC29EB"/>
     <w:rsid w:val="6FFCD4FD"/>
     <w:rsid w:val="704FA3C7"/>
     <w:rsid w:val="70C4C7D1"/>
+    <w:rsid w:val="70F7439B"/>
     <w:rsid w:val="7123E744"/>
     <w:rsid w:val="7134A4E9"/>
+    <w:rsid w:val="7144AA4B"/>
     <w:rsid w:val="719A36A1"/>
+    <w:rsid w:val="72E4C3D6"/>
+    <w:rsid w:val="73BB1420"/>
     <w:rsid w:val="73D71BF6"/>
+    <w:rsid w:val="73FE50E3"/>
+    <w:rsid w:val="7448D5C6"/>
     <w:rsid w:val="747B44E5"/>
     <w:rsid w:val="74BCE13E"/>
+    <w:rsid w:val="753DEAC7"/>
+    <w:rsid w:val="757F4948"/>
+    <w:rsid w:val="75B3669F"/>
     <w:rsid w:val="75B66F3C"/>
     <w:rsid w:val="75C57DEF"/>
+    <w:rsid w:val="769940A9"/>
+    <w:rsid w:val="76CFDABB"/>
+    <w:rsid w:val="76D392F2"/>
     <w:rsid w:val="7733D5E6"/>
     <w:rsid w:val="776D2585"/>
     <w:rsid w:val="77B366DB"/>
     <w:rsid w:val="77BB50B8"/>
+    <w:rsid w:val="77E07BA4"/>
     <w:rsid w:val="78695BA5"/>
     <w:rsid w:val="78BAA493"/>
     <w:rsid w:val="78C03EA4"/>
+    <w:rsid w:val="78DA34E9"/>
     <w:rsid w:val="79111851"/>
     <w:rsid w:val="79433B48"/>
+    <w:rsid w:val="79500AB1"/>
     <w:rsid w:val="797E929E"/>
     <w:rsid w:val="79B616A8"/>
     <w:rsid w:val="79FF5C44"/>
+    <w:rsid w:val="7A4E1B6F"/>
     <w:rsid w:val="7ABFCC32"/>
     <w:rsid w:val="7AEA01FD"/>
     <w:rsid w:val="7B61B541"/>
+    <w:rsid w:val="7BC6E25A"/>
     <w:rsid w:val="7BC9057E"/>
     <w:rsid w:val="7BEA7F82"/>
+    <w:rsid w:val="7C3EF605"/>
     <w:rsid w:val="7CA95F7C"/>
     <w:rsid w:val="7D18B89D"/>
     <w:rsid w:val="7D1949EF"/>
     <w:rsid w:val="7DBEB114"/>
     <w:rsid w:val="7DEC7170"/>
     <w:rsid w:val="7E02593C"/>
     <w:rsid w:val="7E136605"/>
     <w:rsid w:val="7E2927FA"/>
     <w:rsid w:val="7EF19D49"/>
     <w:rsid w:val="7EF6494B"/>
     <w:rsid w:val="7F05B3A2"/>
     <w:rsid w:val="7F1C6A93"/>
     <w:rsid w:val="7F43495C"/>
     <w:rsid w:val="7F610B65"/>
     <w:rsid w:val="7F8841D1"/>
     <w:rsid w:val="7F9D774D"/>
+    <w:rsid w:val="7FA9CF55"/>
     <w:rsid w:val="7FB27CCC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -7762,59 +8949,59 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1165392476">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRAAdminSupport@DEWR.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharedservicescentre.sharepoint.com/:w:/r/sites/dewr-legal/_layouts/15/Doc.aspx?sourcedoc=%7B887655CA-F787-4353-9B78-39397A86E321%7D&amp;file=DEWR%20-%20Privacy%20overview%20fact%20sheet%20(Final).docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharedservicescentre.sharepoint.com/:w:/r/sites/dewr-legal/_layouts/15/Doc.aspx?sourcedoc=%7B887655CA-F787-4353-9B78-39397A86E321%7D&amp;file=DEWR%20-%20Privacy%20overview%20fact%20sheet%20(Final).docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/download/176/tra-fees-payment-and-refund-policy/725/tra-fees-payment-and-refund-policy/pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRAAdminSupport@DEWR.gov.au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dewr.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8079,160 +9266,86 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f336038c2e659fc61d4c06200f1ecab6">
-[...2 lines deleted...]
-    <xsd:import namespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B56E2530C67D114F9AA6056D7980E054" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9de44f87f081ec940e1adadfbc5a08c6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88ee4b0c-88f8-48ea-a65b-4e6120905a8f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="234dcd98fd9e20e68f6c051456d1c30e" ns2:_="">
+    <xsd:import namespace="88ee4b0c-88f8-48ea-a65b-4e6120905a8f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...7 lines deleted...]
-                <xsd:element ref="ns2:Block_x0020_Type" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ebf974b-c227-44a5-857d-b2e1c62850af" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="88ee4b0c-88f8-48ea-a65b-4e6120905a8f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
-    </xsd:element>
-[...62 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -8301,136 +9414,129 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement>
-[...6 lines deleted...]
-  </documentManagement>
+  <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA674459-B9F4-4B97-99F3-8E5D36586A2C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6C1536F-2F5F-477F-87A4-DF9A0BFB157B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4D14688-0F90-40C0-B08E-E67037E397BD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C79E15E-5896-48F1-A377-BBF037D1320F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF1FE2FA-BFDA-4796-8810-2417F870737E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CCDB4A9-04B6-4106-88FA-FAFE5F8DF640}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DDE4B59-CD69-4600-945F-9B22098CE072}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C0F63D7-940B-4BF4-8D9F-1760F1F973A2}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>908</Words>
-  <Characters>5261</Characters>
+  <Words>756</Words>
+  <Characters>4351</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>175</Lines>
-  <Paragraphs>93</Paragraphs>
+  <Lines>217</Lines>
+  <Paragraphs>108</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6414</CharactersWithSpaces>
+  <CharactersWithSpaces>4999</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2026-04-24T00:42:41Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-13T06:09:04Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>12369dea-670d-463d-b677-34ec492aa967</vt:lpwstr>
+    <vt:lpwstr>87a0bf27-350c-4f93-93bb-575380aa9ee8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
-    <vt:lpwstr>0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F</vt:lpwstr>
+    <vt:lpwstr>0x010100B56E2530C67D114F9AA6056D7980E054</vt:lpwstr>
   </property>
 </Properties>
 </file>