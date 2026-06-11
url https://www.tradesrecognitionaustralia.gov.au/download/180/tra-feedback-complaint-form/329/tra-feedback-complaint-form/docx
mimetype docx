--- v0 (2026-04-02)
+++ v1 (2026-06-11)
@@ -1,145 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D4EEB7E" w14:textId="240A3F16" w:rsidR="000D7B3D" w:rsidRDefault="009E31BE" w:rsidP="00F56795">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3822FD4B" wp14:editId="315BF8F8">
             <wp:extent cx="2383155" cy="727075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2383155" cy="727075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AEF3BCC" wp14:editId="641EC256">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7673234" cy="2450592"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4" descr="Background pattern, rectangle&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4" descr="Background pattern, rectangle&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7673234" cy="2450592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -393,51 +393,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(within Australia), </w:t>
       </w:r>
       <w:r w:rsidRPr="004B11D4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or emailing</w:t>
       </w:r>
       <w:r w:rsidR="00716BD1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00716BD1" w:rsidRPr="008C663F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:spacing w:val="5"/>
             <w:kern w:val="32"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>TRAenquiries@dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E5CC4F0" w14:textId="425F1B98" w:rsidR="00036C6A" w:rsidRPr="002B6A93" w:rsidRDefault="00036C6A" w:rsidP="009E31BE">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -449,90 +449,88 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2855"/>
         <w:gridCol w:w="937"/>
         <w:gridCol w:w="711"/>
         <w:gridCol w:w="4517"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B6A93" w:rsidRPr="00421E8E" w14:paraId="67CC2CF7" w14:textId="77777777" w:rsidTr="009E31BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2758E378" w14:textId="0C19FC08" w:rsidR="002B6A93" w:rsidRPr="009C2BCD" w:rsidRDefault="002B6A93" w:rsidP="009E31BE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="2B01EBAA" w14:textId="77777777" w:rsidTr="009E31BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3893" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4C14221D" w14:textId="2173D1C0" w:rsidR="002B6A93" w:rsidRDefault="002B6A93" w:rsidP="009E31BE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7342670C" w14:textId="77777777" w:rsidR="00690A76" w:rsidRDefault="00690A76" w:rsidP="009E31BE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -549,79 +547,77 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Last Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73234458" w14:textId="77777777" w:rsidR="00421E8E" w:rsidRPr="009C2BCD" w:rsidRDefault="00421E8E" w:rsidP="009C2BCD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="7FD2CEA0" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3893" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73EB9957" w14:textId="77777777" w:rsidR="002B6A93" w:rsidRDefault="002B6A93" w:rsidP="009C2BCD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B1F790E" w14:textId="77777777" w:rsidR="00690A76" w:rsidRDefault="00690A76" w:rsidP="009C2BCD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -638,79 +634,77 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TRA reference number (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C1D6C5C" w14:textId="77777777" w:rsidR="00421E8E" w:rsidRPr="009C2BCD" w:rsidRDefault="00421E8E" w:rsidP="009C2BCD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="5FC362E5" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="554DBBB9" w14:textId="6DA7D8B1" w:rsidR="007E629C" w:rsidRDefault="002427D7" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -777,186 +771,181 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">How do you want to be contacted?  Please tick and provide details </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="22A1A380" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65B5C57A" w14:textId="77777777" w:rsidR="00421E8E" w:rsidRPr="009C2BCD" w:rsidRDefault="00421E8E" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6353" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0965D4CE" w14:textId="77777777" w:rsidR="00421E8E" w:rsidRPr="009C2BCD" w:rsidRDefault="00421E8E" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="292ACEDA" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E0A35F9" w14:textId="77777777" w:rsidR="00421E8E" w:rsidRPr="009C2BCD" w:rsidRDefault="00421E8E" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6353" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58C56E71" w14:textId="77777777" w:rsidR="00421E8E" w:rsidRPr="009C2BCD" w:rsidRDefault="00421E8E" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="4D8FD13E" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="249662A8" w14:textId="77777777" w:rsidR="00421E8E" w:rsidRDefault="00421E8E" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -1028,126 +1017,123 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ontact</w:t>
             </w:r>
             <w:r w:rsidR="00F653E4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6353" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5804DC99" w14:textId="77777777" w:rsidR="00421E8E" w:rsidRPr="009C2BCD" w:rsidRDefault="00421E8E" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00E84A6C" w14:paraId="3E2BC928" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18F7D2C9" w14:textId="77777777" w:rsidR="009E31BE" w:rsidRDefault="009E31BE" w:rsidP="00D53132">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="215B1470" w14:textId="5048EEA3" w:rsidR="00D53132" w:rsidRPr="00BF0742" w:rsidRDefault="00D53132" w:rsidP="00D53132">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0742">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please tick which program your comment relates to.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="218C64C1" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4633" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30D0CD69" w14:textId="77777777" w:rsidR="00D53132" w:rsidRPr="009C2BCD" w:rsidRDefault="00D53132" w:rsidP="005B135A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -1171,450 +1157,440 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Program   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="556512BB" w14:textId="77777777" w:rsidR="00D53132" w:rsidRPr="009C2BCD" w:rsidRDefault="00391A30" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Job Ready Program   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="49C6FEE2" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4633" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22020B45" w14:textId="77777777" w:rsidR="00D53132" w:rsidRPr="009C2BCD" w:rsidRDefault="00391A30" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Migration Points Advice</w:t>
             </w:r>
             <w:r w:rsidRPr="009C2BCD" w:rsidDel="00391A30">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="437710A9" w14:textId="77777777" w:rsidR="00D53132" w:rsidRPr="009C2BCD" w:rsidRDefault="00391A30" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Migration Skills Assessment   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="0DE9F250" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4633" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="722CF59F" w14:textId="77777777" w:rsidR="00D53132" w:rsidRPr="009C2BCD" w:rsidRDefault="00391A30" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Offshore Skills Assessment Program   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41D7C694" w14:textId="77777777" w:rsidR="00D53132" w:rsidRPr="009C2BCD" w:rsidRDefault="00391A30" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Provisional Skills Assessment </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="054356B6" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4633" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="630192AB" w14:textId="43D7FF79" w:rsidR="00D53132" w:rsidRPr="009C2BCD" w:rsidRDefault="00391A30" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Trades Recognition Service </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E649F62" w14:textId="77777777" w:rsidR="00D53132" w:rsidRPr="009C2BCD" w:rsidRDefault="00391A30" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="009C2BCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> General/Other   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="152FED97" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19C84C82" w14:textId="77777777" w:rsidR="000636FE" w:rsidRDefault="000636FE" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6818A99D" w14:textId="5D44218F" w:rsidR="00421E8E" w:rsidRPr="007E629C" w:rsidRDefault="00421E8E" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F341CD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Do your comments relate to your experience or are you acting on behalf of someone else?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="7E512470" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4633" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6ABA6F80" w14:textId="77777777" w:rsidR="00421E8E" w:rsidRPr="002C2968" w:rsidRDefault="00421E8E" w:rsidP="00421E8E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2968">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Myself</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D5483CE" w14:textId="77777777" w:rsidR="00421E8E" w:rsidRPr="00421E8E" w:rsidRDefault="00421E8E" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2968">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1644,51 +1620,50 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4527"/>
         <w:gridCol w:w="4493"/>
       </w:tblGrid>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="31760A27" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66EBBA0A" w14:textId="420F99F9" w:rsidR="00FD454D" w:rsidRPr="004B11D4" w:rsidRDefault="00036C6A" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B11D4">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">What is your comment/concern? </w:t>
             </w:r>
             <w:r w:rsidRPr="004B11D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1780,51 +1755,50 @@
           </w:p>
           <w:p w14:paraId="7C4D02EC" w14:textId="5BD86E7F" w:rsidR="00690A76" w:rsidRPr="004B11D4" w:rsidRDefault="00690A76" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="30B3530F" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57DE8491" w14:textId="77777777" w:rsidR="00716BD1" w:rsidRDefault="00716BD1" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B10EDF2" w14:textId="2D9F6B27" w:rsidR="00F341CD" w:rsidRPr="000636FE" w:rsidRDefault="00036C6A" w:rsidP="00036C6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B11D4">
@@ -1906,124 +1880,121 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="583CD48F" w14:textId="0E587AA3" w:rsidR="00690A76" w:rsidRPr="004B11D4" w:rsidRDefault="00690A76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421E8E" w:rsidRPr="00421E8E" w14:paraId="0C4BEA38" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A862982" w14:textId="77777777" w:rsidR="00036C6A" w:rsidRPr="004B11D4" w:rsidRDefault="00036C6A" w:rsidP="004B11D4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B11D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Signature </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37F34FDF" w14:textId="77777777" w:rsidR="00036C6A" w:rsidRPr="004B11D4" w:rsidRDefault="00036C6A" w:rsidP="004B11D4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B11D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F341CD" w:rsidRPr="00421E8E" w14:paraId="15B85DF5" w14:textId="77777777" w:rsidTr="00101ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31577854" w14:textId="77777777" w:rsidR="00F341CD" w:rsidRDefault="00F341CD" w:rsidP="004B11D4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12E160DF" w14:textId="77777777" w:rsidR="0016513E" w:rsidRDefault="0016513E" w:rsidP="004B11D4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2068,51 +2039,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="0016513E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>refer to remain anonymous</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F8D31A3" w14:textId="64E34AE5" w:rsidR="0016513E" w:rsidRDefault="00F341CD" w:rsidP="004B11D4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B11D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">D </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004B11D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
@@ -2515,51 +2485,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00A54AF1" w:rsidRPr="00B4280E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">epartment's </w:t>
       </w:r>
       <w:r w:rsidRPr="00B4280E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on-line </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00B4280E">
           <w:rPr>
             <w:rStyle w:val="Strong"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>privacy policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B4280E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> contains information regarding complaint handling processes and how to access and/or seek correction of personal information held by the department. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -2587,288 +2557,289 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">privacy policy is available on the </w:t>
       </w:r>
       <w:r w:rsidR="00A54AF1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">department’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">website on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00716BD1" w:rsidRPr="00716BD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>DEWR privacy policy - Department of Employment and Workplace Relations, Australian Government</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00716BD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B4280E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00B4280E">
           <w:rPr>
             <w:rStyle w:val="Strong"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Privacy Officer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B4280E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> can be contacted on</w:t>
       </w:r>
       <w:r w:rsidR="00716BD1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00716BD1" w:rsidRPr="00716BD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>privacy@dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="292D66A9" w14:textId="4DC82128" w:rsidR="009E31BE" w:rsidRPr="009E31BE" w:rsidRDefault="009E31BE" w:rsidP="009E31BE"/>
     <w:p w14:paraId="78F9FB81" w14:textId="77777777" w:rsidR="009E31BE" w:rsidRPr="009E31BE" w:rsidRDefault="009E31BE" w:rsidP="009E31BE"/>
     <w:sectPr w:rsidR="009E31BE" w:rsidRPr="009E31BE" w:rsidSect="005D365F">
-      <w:footerReference w:type="default" r:id="rId18"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="00E4A639" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00820B23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC980A4" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
     <w:p w14:paraId="73590CA9" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
     <w:p w14:paraId="3A47A914" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
     <w:p w14:paraId="6A2E3D81" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00D25C82"/>
     <w:p w14:paraId="0AFA6485" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00D25C82"/>
     <w:p w14:paraId="42EEEFF3" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00B14817"/>
     <w:p w14:paraId="63780881" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00B14817"/>
     <w:p w14:paraId="0EEB24CB" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="003A1342"/>
     <w:p w14:paraId="6DEF30BF" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5CE8334F" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00820B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="53054CE4" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
     <w:p w14:paraId="0D63B5F3" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
     <w:p w14:paraId="4547ED10" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
     <w:p w14:paraId="735E6B15" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00D25C82"/>
     <w:p w14:paraId="083EF088" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00D25C82"/>
     <w:p w14:paraId="719E3418" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00B14817"/>
     <w:p w14:paraId="5D4180BE" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00B14817"/>
     <w:p w14:paraId="34F4D4F6" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="003A1342"/>
     <w:p w14:paraId="2F9AB656" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1432933913"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="62288FC0" w14:textId="1FC29560" w:rsidR="00EE1576" w:rsidRDefault="00EE1576" w:rsidP="00EE1576">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:pPr>
       </w:p>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-297760258"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="14B6CF85" w14:textId="56301C1C" w:rsidR="00EE1576" w:rsidRPr="009E31BE" w:rsidRDefault="00AA1D27" w:rsidP="00EE1576">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E31BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="009E31BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -2993,71 +2964,71 @@
               </w:rPr>
               <w:t>Customer Fee</w:t>
             </w:r>
             <w:r w:rsidR="00FA7D06" w:rsidRPr="009E31BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="009E31BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">back/Complaint form </w:t>
             </w:r>
             <w:r w:rsidR="00716BD1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>September 2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7841B4EB" w14:textId="5EB69372" w:rsidR="00AA1D27" w:rsidRDefault="00000000" w:rsidP="00EE1576">
+          <w:p w14:paraId="7841B4EB" w14:textId="5EB69372" w:rsidR="00AA1D27" w:rsidRDefault="007942F6" w:rsidP="00EE1576">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5A16C69E" w14:textId="77777777" w:rsidR="000C308E" w:rsidRDefault="000C308E" w:rsidP="00D25C82"/>
   <w:p w14:paraId="6F127946" w14:textId="77777777" w:rsidR="000C308E" w:rsidRDefault="000C308E" w:rsidP="00D25C82"/>
   <w:p w14:paraId="27CB9A5C" w14:textId="77777777" w:rsidR="000C308E" w:rsidRDefault="000C308E" w:rsidP="00B14817"/>
   <w:p w14:paraId="2B775934" w14:textId="77777777" w:rsidR="000C308E" w:rsidRDefault="000C308E" w:rsidP="00B14817"/>
   <w:p w14:paraId="44A9F19C" w14:textId="77777777" w:rsidR="000C308E" w:rsidRDefault="000C308E" w:rsidP="003A1342"/>
   <w:p w14:paraId="463DA011" w14:textId="77777777" w:rsidR="00C253A3" w:rsidRDefault="00C253A3"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A1C9457" w14:textId="27EEFB0D" w:rsidR="00F341CD" w:rsidRPr="009E31BE" w:rsidRDefault="00820B23" w:rsidP="009C2BCD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E31BE">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="009E31BE">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009E31BE">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -3194,102 +3165,102 @@
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:t>September 2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B684837" w14:textId="77777777" w:rsidR="00EE1576" w:rsidRPr="009E31BE" w:rsidRDefault="00EE1576" w:rsidP="009C2BCD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="163CA583" w14:textId="77777777" w:rsidR="000C308E" w:rsidRDefault="000C308E" w:rsidP="00D25C82"/>
   <w:p w14:paraId="2808F980" w14:textId="77777777" w:rsidR="000C308E" w:rsidRDefault="000C308E" w:rsidP="00D25C82"/>
   <w:p w14:paraId="7E538ABB" w14:textId="77777777" w:rsidR="000C308E" w:rsidRDefault="000C308E" w:rsidP="00B14817"/>
   <w:p w14:paraId="679F7578" w14:textId="77777777" w:rsidR="000C308E" w:rsidRDefault="000C308E" w:rsidP="00B14817"/>
   <w:p w14:paraId="06E554D7" w14:textId="77777777" w:rsidR="000C308E" w:rsidRDefault="000C308E" w:rsidP="003A1342"/>
   <w:p w14:paraId="4593CA33" w14:textId="77777777" w:rsidR="00C253A3" w:rsidRDefault="00C253A3"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="122F392B" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00820B23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B0F0A7" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
     <w:p w14:paraId="770CFBD3" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
     <w:p w14:paraId="4825C098" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
     <w:p w14:paraId="6B5A5345" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00D25C82"/>
     <w:p w14:paraId="033965EC" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00D25C82"/>
     <w:p w14:paraId="4C07B8EB" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00B14817"/>
     <w:p w14:paraId="5F4DF354" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00B14817"/>
     <w:p w14:paraId="4C7CB3D5" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="003A1342"/>
     <w:p w14:paraId="670BD5CF" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0CDA2EDA" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00820B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="294412A6" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
     <w:p w14:paraId="338C3FA6" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
     <w:p w14:paraId="267298E0" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
     <w:p w14:paraId="155F8D7D" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00D25C82"/>
     <w:p w14:paraId="0DC3AC29" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00D25C82"/>
     <w:p w14:paraId="26B059C4" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00B14817"/>
     <w:p w14:paraId="567088DF" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="00B14817"/>
     <w:p w14:paraId="363FB698" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E" w:rsidP="003A1342"/>
     <w:p w14:paraId="454CA80E" w14:textId="77777777" w:rsidR="003A324E" w:rsidRDefault="003A324E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08B22271" w14:textId="17FFCBED" w:rsidR="000C308E" w:rsidRDefault="005D365F" w:rsidP="00355715">
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="left" w:leader="none"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2BC66109" w14:textId="77777777" w:rsidR="00C253A3" w:rsidRDefault="00C253A3"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6CBCC430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5482,52 +5453,54 @@
   <w:num w:numId="18" w16cid:durableId="163791039">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="539322112">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1711757011">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1996644369">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="397099722">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1480803747">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1763258493">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5553,71 +5526,73 @@
     <w:rsid w:val="0017686B"/>
     <w:rsid w:val="001876FD"/>
     <w:rsid w:val="00192A04"/>
     <w:rsid w:val="002427D7"/>
     <w:rsid w:val="002809F4"/>
     <w:rsid w:val="002A7839"/>
     <w:rsid w:val="002B6A93"/>
     <w:rsid w:val="002D4B56"/>
     <w:rsid w:val="002E4734"/>
     <w:rsid w:val="002F5568"/>
     <w:rsid w:val="003054D5"/>
     <w:rsid w:val="003106BA"/>
     <w:rsid w:val="0032519F"/>
     <w:rsid w:val="00325590"/>
     <w:rsid w:val="00355715"/>
     <w:rsid w:val="00391A30"/>
     <w:rsid w:val="003963BD"/>
     <w:rsid w:val="003A1342"/>
     <w:rsid w:val="003A324E"/>
     <w:rsid w:val="003D23A9"/>
     <w:rsid w:val="003F5770"/>
     <w:rsid w:val="003F61C6"/>
     <w:rsid w:val="00407CDF"/>
     <w:rsid w:val="00410FB9"/>
     <w:rsid w:val="00421E8E"/>
+    <w:rsid w:val="00430010"/>
     <w:rsid w:val="00444C4D"/>
     <w:rsid w:val="004806F3"/>
     <w:rsid w:val="004A7BEE"/>
     <w:rsid w:val="004B11D4"/>
     <w:rsid w:val="00515884"/>
     <w:rsid w:val="0052799D"/>
     <w:rsid w:val="0055337B"/>
     <w:rsid w:val="00554A2D"/>
     <w:rsid w:val="00556510"/>
     <w:rsid w:val="0058758C"/>
     <w:rsid w:val="005B135A"/>
     <w:rsid w:val="005D365F"/>
     <w:rsid w:val="00614099"/>
     <w:rsid w:val="0065678D"/>
     <w:rsid w:val="0068493A"/>
     <w:rsid w:val="00690A76"/>
     <w:rsid w:val="006F6923"/>
     <w:rsid w:val="00700AF8"/>
     <w:rsid w:val="00711255"/>
     <w:rsid w:val="00716BD1"/>
     <w:rsid w:val="00790D55"/>
+    <w:rsid w:val="007942F6"/>
     <w:rsid w:val="007E629C"/>
     <w:rsid w:val="0080094A"/>
     <w:rsid w:val="00820B23"/>
     <w:rsid w:val="00824C10"/>
     <w:rsid w:val="008934C3"/>
     <w:rsid w:val="008A1DEF"/>
     <w:rsid w:val="008F565B"/>
     <w:rsid w:val="0094064A"/>
     <w:rsid w:val="009409AB"/>
     <w:rsid w:val="00940C7D"/>
     <w:rsid w:val="00966D54"/>
     <w:rsid w:val="009912F9"/>
     <w:rsid w:val="009C2BCD"/>
     <w:rsid w:val="009E1F03"/>
     <w:rsid w:val="009E31BE"/>
     <w:rsid w:val="00A02DCA"/>
     <w:rsid w:val="00A07D6D"/>
     <w:rsid w:val="00A506F4"/>
     <w:rsid w:val="00A54AF1"/>
     <w:rsid w:val="00AA1D27"/>
     <w:rsid w:val="00AA5942"/>
     <w:rsid w:val="00AE5AB2"/>
     <w:rsid w:val="00B10E91"/>
     <w:rsid w:val="00B14817"/>
     <w:rsid w:val="00B527EA"/>
@@ -5665,56 +5640,55 @@
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1BBFB000"/>
-  <w15:docId w15:val="{2569112D-7504-49A0-89AA-EB58258399C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6571,71 +6545,71 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A54AF1"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00716BD1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1615745288">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRAenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dewr.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clientservice@infrastructure.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/about-department/resources/dewr-privacy-policy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infrastructure.gov.au/department/about/privacy-policy.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clientservice@infrastructure.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/about-department/resources/dewr-privacy-policy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infrastructure.gov.au/department/about/privacy-policy.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRAenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dewr.gov.au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6927,109 +6901,160 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-    <xsd:import namespace="e21f66e1-9fb3-47d3-9b12-a530eed409bc"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f336038c2e659fc61d4c06200f1ecab6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ebf974b-c227-44a5-857d-b2e1c62850af" xmlns:ns3="e359b447-d7b2-46dd-8a26-50e74bbf44bd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87afce543211b888e33e198561a52244" ns2:_="" ns3:_="">
+    <xsd:import namespace="7ebf974b-c227-44a5-857d-b2e1c62850af"/>
+    <xsd:import namespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:OrderNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:Block_x0020_Type" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e21f66e1-9fb3-47d3-9b12-a530eed409bc" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ebf974b-c227-44a5-857d-b2e1c62850af" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7147e460-a74b-4414-8224-31362e5846fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="OrderNumber" ma:index="19" nillable="true" ma:displayName="Order Number" ma:format="Dropdown" ma:internalName="OrderNumber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Block_x0020_Type" ma:index="20" nillable="true" ma:displayName="Block Type" ma:default="Reason" ma:format="Dropdown" ma:internalName="Block_x0020_Type">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Reason"/>
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Important"/>
+          <xsd:enumeration value="Signature"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9ca3b681-5898-4f39-8435-b9e5450a70e4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e359b447-d7b2-46dd-8a26-50e74bbf44bd">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -7087,170 +7112,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Block_x0020_Type xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">Reason</Block_x0020_Type>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e359b447-d7b2-46dd-8a26-50e74bbf44bd" xsi:nil="true"/>
+    <OrderNumber xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02EC227E-848E-476B-801E-603CD4DA227C}">
-[...4 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8FFFA48-3912-4242-82D1-E50FC1DD9417}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{852B6E5F-5F50-40BF-AB90-DD1710E7C7B3}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47658426-F348-4288-B1CD-B5E1D0368A11}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B5E775C-69AB-4D58-8F65-147B8B8CC0BA}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB506D26-3A44-40BA-ACC1-1B0FE1C8A794}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>396</Words>
   <Characters>2259</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>customersatisfactionform</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>DIISR</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2650</CharactersWithSpaces>
+  <CharactersWithSpaces>2625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1572983</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2050</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Word light header</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>customersatisfactionform</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="VersionNumber">
-[...14 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-15T06:42:47Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
+    <vt:lpwstr>2026-04-24T00:40:41Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>414fb115-ed2f-499f-bc99-803efd9682bd</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
+    <vt:lpwstr>b649d1bb-7acb-4265-a800-fb8ae19e4a63</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F</vt:lpwstr>
   </property>
 </Properties>
 </file>