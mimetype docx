--- v0 (2025-10-05)
+++ v1 (2026-05-09)
@@ -1,68 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...19 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4DFA1AA0" w14:textId="1A070B6E" w:rsidR="00CB7438" w:rsidRDefault="00CB7438" w:rsidP="004A7572">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00030B86">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00443AB3">
         <w:t>rades R</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5CC5">
         <w:t xml:space="preserve">ecognition Australia </w:t>
       </w:r>
       <w:r w:rsidR="00D44FB9">
         <w:t xml:space="preserve">Assessment </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5CC5">
         <w:t>Review Request Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213B5409" w14:textId="670036A4" w:rsidR="004C77D6" w:rsidRPr="004A7572" w:rsidRDefault="004C77D6" w:rsidP="004A7572">
       <w:r w:rsidRPr="004A7572">
         <w:t xml:space="preserve">A review will consider the information submitted with the original application plus any additional evidence </w:t>
       </w:r>
@@ -930,56 +928,54 @@
       </w:r>
       <w:r w:rsidRPr="003F6FFA">
         <w:t xml:space="preserve"> IS SIGNED BY</w:t>
       </w:r>
       <w:r w:rsidR="00C02EAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F6FFA">
         <w:t>THE APPLICANT AND THE AGENT/REPRESENTATIVE (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A7E8D9" w14:textId="77777777" w:rsidR="00C02EAC" w:rsidRPr="0092013D" w:rsidRDefault="00C02EAC" w:rsidP="004A7572">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3175B596" w14:textId="38A7BBE4" w:rsidR="00890239" w:rsidRPr="00DD3A51" w:rsidRDefault="00320876" w:rsidP="004A7572">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00890239" w:rsidRPr="00DD3A51" w:rsidSect="00AE5CC5">
-          <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1675" w:right="1457" w:bottom="737" w:left="1168" w:header="5" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="300"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0092013D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00030B86" w:rsidRPr="0092013D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>end this form</w:t>
       </w:r>
       <w:r w:rsidRPr="0092013D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -987,51 +983,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00890239" w:rsidRPr="0092013D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">as a PDF email attachment </w:t>
       </w:r>
       <w:r w:rsidR="00890239" w:rsidRPr="0092013D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">and your proof of payment </w:t>
       </w:r>
       <w:r w:rsidR="00890239" w:rsidRPr="0092013D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="0092013D" w:rsidRPr="0092013D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Traenquiries@dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0092013D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00890239" w:rsidRPr="00DD3A51">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E9C8D31" w14:textId="130D0430" w:rsidR="00030B86" w:rsidRPr="00DD3A51" w:rsidRDefault="00030B86" w:rsidP="004A7572">
       <w:pPr>
@@ -1530,65 +1526,65 @@
               <w:t>YY</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE5CC5">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5761" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39F358A9" w14:textId="77777777" w:rsidR="00443AB3" w:rsidRPr="00AE5CC5" w:rsidRDefault="00443AB3" w:rsidP="004A7572"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6EED0B88" w14:textId="77777777" w:rsidR="009409AB" w:rsidRPr="00AE5CC5" w:rsidRDefault="009409AB" w:rsidP="004A7572">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009409AB" w:rsidRPr="00AE5CC5" w:rsidSect="000036BD">
-      <w:headerReference w:type="default" r:id="rId18"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1675" w:right="1457" w:bottom="737" w:left="1168" w:header="5" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="300"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7EBC4235" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1744D6B4" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="46ED7D26" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="1FE6F8C4" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="7AE2487F" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="56043369" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="7A3525F9" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="63FEB1B3" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="3CF3FDC3" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="775B0498" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="79CC247D" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="27A0D78F" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="607A3E12" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="4CAC306D" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="04CA910E" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="6A2B7630" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="206200CE" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="6AC5B1DB" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="3D45024A" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="1B75A1BC" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
@@ -1645,145 +1641,134 @@
     <w:p w14:paraId="576906B0" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="73327EB4" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="7333A763" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="1FA985AA" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="4579989C" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="64E067F2" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="10008F80" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="008DDA26" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="5CF6A391" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="7CEDE19E" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="4CF55DF0" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="7C219D9F" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="30A8CA02" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="565A8245" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="69447F35" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="03D114E9" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="071BDD67" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="53097915" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="2D76EB1A" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="4626216E" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:id w:val="508025553"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-20786041"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -1835,59 +1820,59 @@
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
             <w:r w:rsidR="0092013D">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="0092013D">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3880B27B" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
   <w:p w14:paraId="3C4BF957" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:id w:val="1291555032"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="192731310"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -1940,59 +1925,59 @@
             </w:r>
             <w:r w:rsidR="0092013D">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00D34AFA">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="0092013D">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="02DD487F" w14:textId="77777777" w:rsidR="009951C9" w:rsidRDefault="009951C9"/>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7377BC15" w14:textId="77777777" w:rsidR="002F4EC1" w:rsidRDefault="002F4EC1" w:rsidP="004A7572"/>
   <w:p w14:paraId="53777221" w14:textId="77777777" w:rsidR="002F4EC1" w:rsidRDefault="002F4EC1" w:rsidP="004A7572"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2BFEE4A9" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C96EB21" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="74C7329E" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="18EDCB51" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="759D95E6" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="398C9097" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="6093CA65" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="20C860DB" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="42387512" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="0AF00045" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="34470A8B" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="246C482C" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="69197302" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="105E0851" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="0271D72F" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="6458CBB0" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="3D8AFFD3" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="188506D0" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="42632624" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="70BAFEFA" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
@@ -2049,61 +2034,51 @@
     <w:p w14:paraId="74CD6548" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="06B38002" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="2F428227" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="2587D934" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="67A45ADB" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="273E81E4" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="2409C4BF" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="25CDA0B7" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="5C9B5157" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="4D8C4DAC" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="1A8C9BE0" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="1F44926E" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="24B24654" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="6640B91D" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="5C0A7B01" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="191DBDAB" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="2501F69B" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="575E5599" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="5906BEC0" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714" w:rsidP="004A7572"/>
     <w:p w14:paraId="72D0A25D" w14:textId="77777777" w:rsidR="00BE3714" w:rsidRDefault="00BE3714"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B043457" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4B58C186" w14:textId="40A670C1" w:rsidR="00890239" w:rsidRDefault="002C2752" w:rsidP="002C2752">
     <w:pPr>
       <w:ind w:hanging="142"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C406265" wp14:editId="5D0BA511">
           <wp:extent cx="2383155" cy="727075"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="5" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2120,52 +2095,52 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2383155" cy="727075"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="27051C4E" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7AF1ABEE" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572">
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67D5C6AD" wp14:editId="0F33C28D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-805815</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-397510</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7696570" cy="1028700"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2202,52 +2177,52 @@
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="245DD62E" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
   <w:p w14:paraId="3EEE5AFC" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
   <w:p w14:paraId="592538D5" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
   <w:p w14:paraId="04022191" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
   <w:p w14:paraId="60CE7783" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
   <w:p w14:paraId="6BCBD380" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
   <w:p w14:paraId="057DB975" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
   <w:p w14:paraId="43407CF8" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
   <w:p w14:paraId="1C070A2A" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
   <w:p w14:paraId="551DBF74" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
   <w:p w14:paraId="7146A8F1" w14:textId="77777777" w:rsidR="00890239" w:rsidRDefault="00890239" w:rsidP="004A7572"/>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D384115" w14:textId="77777777" w:rsidR="00D8282B" w:rsidRDefault="00D8282B" w:rsidP="004A7572">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="32258983" w14:textId="575D6262" w:rsidR="00200178" w:rsidRDefault="00140C7D" w:rsidP="004A7572">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34941FEC" wp14:editId="31995DCD">
           <wp:extent cx="2383155" cy="727075"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="3" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -2262,52 +2237,52 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2383155" cy="727075"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="651939FC" w14:textId="77777777" w:rsidR="00200178" w:rsidRDefault="00200178" w:rsidP="004A7572"/>
   <w:p w14:paraId="37CFA173" w14:textId="77777777" w:rsidR="009951C9" w:rsidRDefault="009951C9"/>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D95D0C5" w14:textId="77777777" w:rsidR="00820B23" w:rsidRDefault="00F56795" w:rsidP="004A7572">
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7688A630" wp14:editId="735C7991">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-805815</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-397510</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7696570" cy="1028700"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Picture 12"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2345,51 +2320,51 @@
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00EA3D9B">
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6776E8E2" w14:textId="77777777" w:rsidR="002F4EC1" w:rsidRDefault="002F4EC1" w:rsidP="004A7572"/>
   <w:p w14:paraId="57D125B4" w14:textId="77777777" w:rsidR="002F4EC1" w:rsidRDefault="002F4EC1" w:rsidP="004A7572"/>
   <w:p w14:paraId="0DA0510C" w14:textId="77777777" w:rsidR="002F4EC1" w:rsidRDefault="002F4EC1" w:rsidP="004A7572"/>
   <w:p w14:paraId="5A51E6FD" w14:textId="77777777" w:rsidR="002F4EC1" w:rsidRDefault="002F4EC1" w:rsidP="004A7572"/>
   <w:p w14:paraId="13176981" w14:textId="77777777" w:rsidR="002F4EC1" w:rsidRDefault="002F4EC1" w:rsidP="004A7572"/>
   <w:p w14:paraId="04373B6E" w14:textId="77777777" w:rsidR="002F4EC1" w:rsidRDefault="002F4EC1" w:rsidP="004A7572"/>
   <w:p w14:paraId="55EF9BF7" w14:textId="77777777" w:rsidR="002F4EC1" w:rsidRDefault="002F4EC1" w:rsidP="004A7572"/>
   <w:p w14:paraId="643F24A0" w14:textId="77777777" w:rsidR="002F4EC1" w:rsidRDefault="002F4EC1" w:rsidP="004A7572"/>
   <w:p w14:paraId="656CFC6B" w14:textId="77777777" w:rsidR="002F4EC1" w:rsidRDefault="002F4EC1" w:rsidP="004A7572"/>
   <w:p w14:paraId="211C7D19" w14:textId="77777777" w:rsidR="002F4EC1" w:rsidRDefault="002F4EC1" w:rsidP="004A7572"/>
   <w:p w14:paraId="5CF7F4F5" w14:textId="77777777" w:rsidR="002F4EC1" w:rsidRDefault="002F4EC1" w:rsidP="004A7572"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6CBCC430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4995,63 +4970,65 @@
   <w:num w:numId="22" w16cid:durableId="1584021804">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="148059139">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2042048105">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1469543876">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="354961934">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1571692609">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1520005241">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001261A3"/>
     <w:rsid w:val="000036BD"/>
     <w:rsid w:val="00010F26"/>
     <w:rsid w:val="00030B86"/>
     <w:rsid w:val="00045C47"/>
     <w:rsid w:val="0008400F"/>
     <w:rsid w:val="00085718"/>
@@ -5070,50 +5047,51 @@
     <w:rsid w:val="00172ED5"/>
     <w:rsid w:val="001774B4"/>
     <w:rsid w:val="001E214F"/>
     <w:rsid w:val="00200178"/>
     <w:rsid w:val="00271D95"/>
     <w:rsid w:val="002B1888"/>
     <w:rsid w:val="002C2752"/>
     <w:rsid w:val="002E1365"/>
     <w:rsid w:val="002F4EC1"/>
     <w:rsid w:val="002F7B09"/>
     <w:rsid w:val="00301D86"/>
     <w:rsid w:val="003106BA"/>
     <w:rsid w:val="00320876"/>
     <w:rsid w:val="00325970"/>
     <w:rsid w:val="00383AE0"/>
     <w:rsid w:val="003A3341"/>
     <w:rsid w:val="003B419A"/>
     <w:rsid w:val="003C6766"/>
     <w:rsid w:val="003D23A9"/>
     <w:rsid w:val="003D7058"/>
     <w:rsid w:val="003F61C6"/>
     <w:rsid w:val="003F6FFA"/>
     <w:rsid w:val="0040769F"/>
     <w:rsid w:val="00407CDF"/>
     <w:rsid w:val="00412CCB"/>
+    <w:rsid w:val="00430010"/>
     <w:rsid w:val="00442327"/>
     <w:rsid w:val="00443AB3"/>
     <w:rsid w:val="004A7572"/>
     <w:rsid w:val="004B2B02"/>
     <w:rsid w:val="004C77D6"/>
     <w:rsid w:val="00556510"/>
     <w:rsid w:val="0058758C"/>
     <w:rsid w:val="005E41D3"/>
     <w:rsid w:val="00633A7F"/>
     <w:rsid w:val="00635638"/>
     <w:rsid w:val="00662AA3"/>
     <w:rsid w:val="00674532"/>
     <w:rsid w:val="00684979"/>
     <w:rsid w:val="00685D0B"/>
     <w:rsid w:val="00692C97"/>
     <w:rsid w:val="00692E8E"/>
     <w:rsid w:val="006D2B3A"/>
     <w:rsid w:val="006F2794"/>
     <w:rsid w:val="00711255"/>
     <w:rsid w:val="0072611C"/>
     <w:rsid w:val="00727FA7"/>
     <w:rsid w:val="007463C1"/>
     <w:rsid w:val="007A4A9B"/>
     <w:rsid w:val="007E3D23"/>
     <w:rsid w:val="007E70FD"/>
@@ -5163,86 +5141,86 @@
     <w:rsid w:val="00D34AFA"/>
     <w:rsid w:val="00D44FB9"/>
     <w:rsid w:val="00D513B9"/>
     <w:rsid w:val="00D518FB"/>
     <w:rsid w:val="00D74085"/>
     <w:rsid w:val="00D8282B"/>
     <w:rsid w:val="00DB2287"/>
     <w:rsid w:val="00DC0B7A"/>
     <w:rsid w:val="00DD3A51"/>
     <w:rsid w:val="00DD773D"/>
     <w:rsid w:val="00DE030F"/>
     <w:rsid w:val="00DE7C55"/>
     <w:rsid w:val="00E10F99"/>
     <w:rsid w:val="00E11E07"/>
     <w:rsid w:val="00E41583"/>
     <w:rsid w:val="00E90224"/>
     <w:rsid w:val="00EA3D9B"/>
     <w:rsid w:val="00EA6A2C"/>
     <w:rsid w:val="00EC2C6F"/>
     <w:rsid w:val="00EE13C6"/>
     <w:rsid w:val="00EF7506"/>
     <w:rsid w:val="00F24D78"/>
     <w:rsid w:val="00F47056"/>
     <w:rsid w:val="00F56795"/>
     <w:rsid w:val="00F71756"/>
+    <w:rsid w:val="00F86E0D"/>
     <w:rsid w:val="00FA58EB"/>
     <w:rsid w:val="00FC3F4D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3ECB1750"/>
-  <w15:docId w15:val="{A25703F9-308D-44EB-B0BD-E33D2A71829B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6084,70 +6062,70 @@
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="000036BD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0092013D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -6444,196 +6422,155 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Core Publishing Document" ma:contentTypeID="0x01010097F86F0C24D64525B252BB20BD9D45A700EF5CE5C306560C46B8A65C454E674D7B" ma:contentTypeVersion="76" ma:contentTypeDescription="Core Publishing Document, inherited from OOTB document." ma:contentTypeScope="" ma:versionID="4038120d917757cd1d3014528cdf49b6">
-[...3 lines deleted...]
-    <xsd:import namespace="6c2c5765-952c-4e19-adb4-9216d09af5b2"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f336038c2e659fc61d4c06200f1ecab6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ebf974b-c227-44a5-857d-b2e1c62850af" xmlns:ns3="e359b447-d7b2-46dd-8a26-50e74bbf44bd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87afce543211b888e33e198561a52244" ns2:_="" ns3:_="">
+    <xsd:import namespace="7ebf974b-c227-44a5-857d-b2e1c62850af"/>
+    <xsd:import namespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:CorePublishingComments" minOccurs="0"/>
-[...12 lines deleted...]
-                <xsd:element ref="ns3:DocumentRollupCategory" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:OrderNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:Block_x0020_Type" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ebf974b-c227-44a5-857d-b2e1c62850af" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="PublishingStartDate" ma:index="9" nillable="true" ma:displayName="Start Date" ma:description="" ma:internalName="PublishingStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="10" nillable="true" ma:displayName="End Date" ma:description="" ma:internalName="PublishingExpirationDate">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7147e460-a74b-4414-8224-31362e5846fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="OrderNumber" ma:index="19" nillable="true" ma:displayName="Order Number" ma:format="Dropdown" ma:internalName="OrderNumber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Block_x0020_Type" ma:index="20" nillable="true" ma:displayName="Block Type" ma:default="Reason" ma:format="Dropdown" ma:internalName="Block_x0020_Type">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Reason"/>
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Important"/>
+          <xsd:enumeration value="Signature"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c8e98363-293f-4e1f-adeb-21964b0adf5a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="CorePublishingComments" ma:index="8" nillable="true" ma:displayName="Description" ma:description="Used for DC.Description metadata." ma:internalName="CorePublishingComments">
-[...95 lines deleted...]
-    <xsd:element name="DocumentRollupCategory" ma:index="21" nillable="true" ma:displayName="Rollup Category" ma:description="Document Rollup Category list is used for source data, populated by the site owners. Used at the site owners' discretion to include/exclude certain categories of pages in rollups." ma:list="{5947f74f-7f8d-4325-9a1e-f59fd2982267}" ma:internalName="DocumentRollupCategory" ma:showField="Title" ma:web="{6c2c5765-952c-4e19-adb4-9216d09af5b2}">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9ca3b681-5898-4f39-8435-b9e5450a70e4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e359b447-d7b2-46dd-8a26-50e74bbf44bd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -6700,223 +6637,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <IncludeInNotificationsAndUpdates xmlns="c8e98363-293f-4e1f-adeb-21964b0adf5a">true</IncludeInNotificationsAndUpdates>
-[...18 lines deleted...]
-    <IncludeInRSSFeeds xmlns="c8e98363-293f-4e1f-adeb-21964b0adf5a">false</IncludeInRSSFeeds>
+    <Block_x0020_Type xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">Reason</Block_x0020_Type>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e359b447-d7b2-46dd-8a26-50e74bbf44bd" xsi:nil="true"/>
+    <OrderNumber xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE1D623F-9FD6-4C55-859F-646CEC7387E0}">
-[...18 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1440AA7A-C8ED-403A-9C93-38A3AB38F7B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDD70DE9-12FB-4019-A9B9-506705D8F994}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAB3024B-267A-479D-BCA9-71EE57C6C0C0}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3D05C45-4A1B-4BBF-8709-5687FDA90F94}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1744997B-6A05-4826-A0F2-58A0189A7448}">
-[...7 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36B623D5-D5A0-4014-A02C-C2BC7C5A3DB3}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>647</Words>
-  <Characters>3828</Characters>
+  <Words>669</Words>
+  <Characters>3807</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ReviewRequestForm</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>DIISR</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4467</CharactersWithSpaces>
+  <CharactersWithSpaces>4425</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1572983</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2050</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Word light header</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ReviewRequestForm</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="VersionNumber">
-[...14 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-15T06:41:54Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
+    <vt:lpwstr>2026-04-24T00:38:36Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>861d231f-2f23-4213-8c75-2fdafe126227</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
+    <vt:lpwstr>121cfa28-154d-42b3-a397-8a17c2a8d657</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F</vt:lpwstr>
   </property>
 </Properties>
 </file>