--- v0 (2026-04-03)
+++ v1 (2026-04-29)
@@ -1,58 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...18 lines deleted...]
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="717009B3" w14:textId="61DB79C2" w:rsidR="00A27567" w:rsidRPr="00AD1B8F" w:rsidRDefault="00E55225" w:rsidP="787646FE">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="20" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc318813815"/>
       <w:bookmarkStart w:id="1" w:name="_Toc320269463"/>
       <w:bookmarkStart w:id="2" w:name="_Toc326312051"/>
       <w:r w:rsidRPr="00AD1B8F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -66,51 +64,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="491FD2B6" wp14:editId="3C0BD488">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-1085850</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7753350" cy="2066081"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4" descr="Background pattern, rectangle&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4" descr="Background pattern, rectangle&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7791598" cy="2076273"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -124,54 +122,54 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74061730" wp14:editId="2453A3E1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-428625</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-3278505</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2383155" cy="727075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Graphic 6" descr="Australian Government Department of Employment and Workplace Relations."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2383155" cy="727075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -342,56 +340,55 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E17335">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="704D487A" w14:textId="77777777" w:rsidR="00383EDB" w:rsidRPr="00E17335" w:rsidRDefault="00383EDB" w:rsidP="00383EDB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FE265E2" w14:textId="77777777" w:rsidR="00383EDB" w:rsidRPr="00E17335" w:rsidRDefault="00383EDB" w:rsidP="00383EDB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00383EDB" w:rsidRPr="00E17335" w:rsidSect="00EB77D3">
-          <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="5760" w:right="1466" w:bottom="1440" w:left="1440" w:header="0" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B6B68CB" w14:textId="77777777" w:rsidR="007945A4" w:rsidRPr="005700FD" w:rsidRDefault="00383EDB" w:rsidP="00D622EC">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="404246"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc320269464"/>
       <w:bookmarkStart w:id="4" w:name="_Toc326312052"/>
       <w:r w:rsidRPr="005700FD">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -1642,51 +1639,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006843B7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B491490" w14:textId="6ACFDCFD" w:rsidR="006633FA" w:rsidRPr="006633FA" w:rsidRDefault="6FDF5BD7" w:rsidP="217EEAA3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="006633FA" w:rsidRPr="006633FA" w:rsidSect="00EB77D3">
-          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1620" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="217EEAA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5. Recent document change history</w:t>
       </w:r>
       <w:r w:rsidR="006633FA" w:rsidRPr="006633FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006633FA" w:rsidRPr="217EEAA3">
         <w:rPr>
@@ -1882,51 +1879,51 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Government</w:t>
       </w:r>
       <w:r w:rsidRPr="3911F40A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of </w:t>
       </w:r>
       <w:r w:rsidR="5CE8910E" w:rsidRPr="3911F40A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Home Affairs (Home Affairs) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidR="686E3921" w:rsidRPr="3911F40A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.homeaffairs.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="5CE8910E" w:rsidRPr="3911F40A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="3911F40A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -2350,51 +2347,51 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="217EEAA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The Fee Schedules for skills assessment services provided under each of TRA’s programs are published </w:t>
       </w:r>
       <w:r w:rsidRPr="00B16284">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in the relevant </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00B16284">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B16284">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
@@ -2584,51 +2581,51 @@
         <w:t xml:space="preserve"> (see</w:t>
       </w:r>
       <w:r w:rsidR="133FDCC9" w:rsidRPr="3911F40A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C307C2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="002060"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00C307C2" w:rsidRPr="002B79D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:b w:val="0"/>
             <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Migration (Fees for assessment of qualifications and experience) Instrument (LIN 23/002) 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000A1441" w:rsidRPr="002B79D8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="002060"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -2871,100 +2868,100 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">submitted </w:t>
       </w:r>
       <w:r w:rsidR="74E1F06A" w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidR="26743B19" w:rsidRPr="269F3A70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:color w:val="002060"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Agent </w:t>
         </w:r>
         <w:r w:rsidRPr="269F3A70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:color w:val="002060"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Nomination Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="26743B19" w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">available from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidR="605B25C4" w:rsidRPr="269F3A70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="002060"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>TRA website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="26743B19" w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -3117,51 +3114,51 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>agent</w:t>
       </w:r>
       <w:r w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are required to sign the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidR="5755C26A" w:rsidRPr="269F3A70">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">TRA </w:t>
         </w:r>
         <w:r w:rsidRPr="269F3A70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Refund Request Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkStart w:id="15" w:name="_1.5_Contacting_TRA"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="07BFBD15" w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3238,51 +3235,51 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009F6C7C" w:rsidRPr="00E17335">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00257145" w:rsidRPr="00E17335">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="008C471D" w:rsidRPr="003E0C8C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="002060"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008C471D" w:rsidRPr="003E0C8C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E0C8C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
@@ -3296,51 +3293,51 @@
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="29DCB4D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00456D7F" w:rsidRPr="00456D7F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="002060"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>TRAAdminSupport@dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C24DEC" w:rsidRPr="00456D7F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEDB5E2" w14:textId="77777777" w:rsidR="00383EDB" w:rsidRPr="00E17335" w:rsidRDefault="00383EDB" w:rsidP="00E13BF2">
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -4056,81 +4053,81 @@
           <w:color w:val="auto"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="000676AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tal</w:t>
       </w:r>
       <w:r w:rsidR="7C701CC6" w:rsidRPr="000676AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> via the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="7C701CC6" w:rsidRPr="000676AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="002060"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>TRA website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="7C701CC6" w:rsidRPr="000676AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="7C701CC6" w:rsidRPr="000676AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00C24DEC" w:rsidRPr="000676AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="7C701CC6" w:rsidRPr="000676AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000676AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
@@ -7535,51 +7532,51 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="242899AB" w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="242899AB" w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="7F4E1516" w:rsidRPr="269F3A70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Forms &amp; Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="242899AB" w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC6184" w:rsidRPr="00902533">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
@@ -7874,92 +7871,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="416BEA83" w:rsidRPr="12654659">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">completed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="006D2AAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Refund Request Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="375AD0F5" w:rsidRPr="269F3A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be </w:t>
       </w:r>
       <w:r w:rsidR="5106FFB7" w:rsidRPr="12654659">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>submitted via email to</w:t>
       </w:r>
       <w:r w:rsidR="74F5F62E" w:rsidRPr="12654659">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="04F76765" w:rsidRPr="12654659">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>TRAAdminSupport@dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6D0A841A" w:rsidRPr="12654659">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5417C7" w14:textId="64AD7366" w:rsidR="002425FA" w:rsidRPr="00E17335" w:rsidRDefault="2185574B" w:rsidP="1774131E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -8028,51 +8025,51 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="5DFE13CB" w:rsidRPr="12654659">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="742E4025" w:rsidRPr="12654659">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="347428B8" w:rsidRPr="269F3A70">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>TRAAdminSupport@dewr.gov.au.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6527A8C3" w14:textId="56D459CE" w:rsidR="007D4303" w:rsidRPr="003E0C8C" w:rsidRDefault="00175E7D" w:rsidP="00DC7AAB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc161740414"/>
       <w:r w:rsidRPr="003E0C8C">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="009864F6" w:rsidRPr="003E0C8C">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="003E0C8C">
         <w:t xml:space="preserve"> Payment of approved refunds</w:t>
@@ -10300,51 +10297,51 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>) licence.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4954A427" w14:textId="77777777" w:rsidR="00DE0B93" w:rsidRPr="00E17335" w:rsidRDefault="00DE0B93" w:rsidP="00771C22">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:ind w:left="22" w:firstLine="22"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E17335">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The details of the relevant licence conditions are available on the Creative Commons website (accessible using the links provided) as is the full legal code for the CC BY 3.0 AU licence (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="004F0B68">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:color w:val="002060"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>creativecommons.org/licenses/by/3.0/au/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="004F0B68">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:color w:val="002060"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>legalcode</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="00E17335">
               <w:rPr>
@@ -12603,51 +12600,51 @@
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5F16CAC8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Trades Recognition Australia Branch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14AD88C6" w14:textId="1180FDAE" w:rsidR="00DE0B93" w:rsidRPr="00E17335" w:rsidRDefault="00DE0B93" w:rsidP="007945A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DE0B93" w:rsidRPr="00E17335" w:rsidSect="00843790">
-      <w:headerReference w:type="even" r:id="rId36"/>
+      <w:headerReference w:type="even" r:id="rId32"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="426" w:right="1558" w:bottom="1440" w:left="1800" w:header="706" w:footer="706" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4CAAE9E8" w14:textId="77777777" w:rsidR="00553407" w:rsidRDefault="00553407">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="53DC3F4C" w14:textId="77777777" w:rsidR="00553407" w:rsidRDefault="00553407"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="026D0ACB" w14:textId="77777777" w:rsidR="00553407" w:rsidRDefault="00553407">
       <w:r>
         <w:continuationSeparator/>
@@ -12703,51 +12700,50 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -13063,60 +13059,50 @@
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EE800D" w14:textId="77777777" w:rsidR="00553407" w:rsidRDefault="00553407"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="574AE4F5" w14:textId="77777777" w:rsidR="00553407" w:rsidRDefault="00553407">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3E7686" w14:textId="77777777" w:rsidR="00553407" w:rsidRDefault="00553407"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="5C56D0D0" w14:textId="77777777" w:rsidR="00553407" w:rsidRDefault="00553407">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09B3FEB1" w14:textId="77777777" w:rsidR="00265B37" w:rsidRDefault="00265B37">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B5A9625" w14:textId="77777777" w:rsidR="00005127" w:rsidRDefault="00005127" w:rsidP="009866F9">
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="168F4D1F" wp14:editId="128E6A3E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-1028700</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-449581</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7696009" cy="1152525"/>
           <wp:effectExtent l="0" t="0" r="635" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1850683587" name="Picture 1850683587"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -13141,51 +13127,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7696009" cy="1152525"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CA5B10F" w14:textId="24DA9EA0" w:rsidR="00005127" w:rsidRDefault="00460127" w:rsidP="00C878E4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53956A6A" wp14:editId="226A39D0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>504825</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2383155" cy="727075"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="191179579" name="Graphic 191179579" descr="Australian Government Department of Employment and Workplace Relations."/>
@@ -13256,80 +13242,61 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2383155" cy="727075"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="756A33BB" w14:textId="77777777" w:rsidR="00005127" w:rsidRDefault="00005127" w:rsidP="009866F9"/>
   <w:p w14:paraId="064F80DA" w14:textId="77777777" w:rsidR="00005127" w:rsidRDefault="00005127" w:rsidP="009866F9"/>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C813E28" w14:textId="77777777" w:rsidR="00005127" w:rsidRDefault="00005127"/>
 </w:hdr>
-</file>
-[...17 lines deleted...]
-</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BEFAFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
@@ -16351,99 +16318,102 @@
   <w:num w:numId="26" w16cid:durableId="1619264186">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="968820105">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1746342033">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1968077984">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2091387310">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="199438319">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
   <w:doNotTrackFormatting/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:autoFormatOverride/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D17703"/>
     <w:rsid w:val="00005127"/>
     <w:rsid w:val="00006B4F"/>
     <w:rsid w:val="00007005"/>
     <w:rsid w:val="00007A0B"/>
     <w:rsid w:val="00014368"/>
     <w:rsid w:val="00030CBC"/>
     <w:rsid w:val="0003187A"/>
     <w:rsid w:val="00032330"/>
     <w:rsid w:val="00034EFF"/>
     <w:rsid w:val="000369C9"/>
     <w:rsid w:val="000450F4"/>
     <w:rsid w:val="0004538A"/>
     <w:rsid w:val="00051011"/>
     <w:rsid w:val="000536B4"/>
     <w:rsid w:val="000557E0"/>
     <w:rsid w:val="00057BA8"/>
     <w:rsid w:val="00063B2F"/>
     <w:rsid w:val="00064597"/>
+    <w:rsid w:val="000658ED"/>
     <w:rsid w:val="000676AF"/>
     <w:rsid w:val="0007360D"/>
     <w:rsid w:val="0007792A"/>
     <w:rsid w:val="00080AEF"/>
     <w:rsid w:val="00082B01"/>
     <w:rsid w:val="000836F8"/>
     <w:rsid w:val="00090561"/>
     <w:rsid w:val="000A1441"/>
     <w:rsid w:val="000A74CD"/>
     <w:rsid w:val="000B4304"/>
     <w:rsid w:val="000B6387"/>
     <w:rsid w:val="000C1161"/>
     <w:rsid w:val="000C1BE4"/>
     <w:rsid w:val="000C4731"/>
     <w:rsid w:val="000C667B"/>
     <w:rsid w:val="000C6F48"/>
     <w:rsid w:val="000D07CA"/>
     <w:rsid w:val="000D759D"/>
     <w:rsid w:val="000E03EF"/>
     <w:rsid w:val="000E2801"/>
     <w:rsid w:val="000E4F07"/>
     <w:rsid w:val="000F2931"/>
     <w:rsid w:val="000F3CB5"/>
     <w:rsid w:val="000F4E9C"/>
     <w:rsid w:val="000F7AC6"/>
@@ -16667,50 +16637,51 @@
     <w:rsid w:val="00511927"/>
     <w:rsid w:val="00511A0B"/>
     <w:rsid w:val="00511F74"/>
     <w:rsid w:val="005120DE"/>
     <w:rsid w:val="00514B6B"/>
     <w:rsid w:val="00517CE4"/>
     <w:rsid w:val="00520EC4"/>
     <w:rsid w:val="005213F6"/>
     <w:rsid w:val="00522876"/>
     <w:rsid w:val="005253F9"/>
     <w:rsid w:val="00527712"/>
     <w:rsid w:val="00533201"/>
     <w:rsid w:val="00534920"/>
     <w:rsid w:val="00546448"/>
     <w:rsid w:val="00547076"/>
     <w:rsid w:val="005528EE"/>
     <w:rsid w:val="00553407"/>
     <w:rsid w:val="00555507"/>
     <w:rsid w:val="00555A74"/>
     <w:rsid w:val="00557000"/>
     <w:rsid w:val="00560FD3"/>
     <w:rsid w:val="00562C0E"/>
     <w:rsid w:val="005645FC"/>
     <w:rsid w:val="00565856"/>
     <w:rsid w:val="00565BE9"/>
+    <w:rsid w:val="00566CF6"/>
     <w:rsid w:val="00567DC3"/>
     <w:rsid w:val="005700FD"/>
     <w:rsid w:val="00570ACF"/>
     <w:rsid w:val="005729F3"/>
     <w:rsid w:val="00574FAC"/>
     <w:rsid w:val="0057509D"/>
     <w:rsid w:val="0057587A"/>
     <w:rsid w:val="00575C6E"/>
     <w:rsid w:val="00580C97"/>
     <w:rsid w:val="005844BE"/>
     <w:rsid w:val="0058481E"/>
     <w:rsid w:val="00591ACA"/>
     <w:rsid w:val="00593A1C"/>
     <w:rsid w:val="005975A8"/>
     <w:rsid w:val="0059A960"/>
     <w:rsid w:val="005A2B01"/>
     <w:rsid w:val="005A42C1"/>
     <w:rsid w:val="005A5874"/>
     <w:rsid w:val="005A58D6"/>
     <w:rsid w:val="005B0E1A"/>
     <w:rsid w:val="005B6C00"/>
     <w:rsid w:val="005B6DA8"/>
     <w:rsid w:val="005B724E"/>
     <w:rsid w:val="005C1825"/>
     <w:rsid w:val="005C3C2D"/>
@@ -17163,50 +17134,51 @@
     <w:rsid w:val="00D95E48"/>
     <w:rsid w:val="00DA2273"/>
     <w:rsid w:val="00DA4220"/>
     <w:rsid w:val="00DB03D5"/>
     <w:rsid w:val="00DB3E81"/>
     <w:rsid w:val="00DB6720"/>
     <w:rsid w:val="00DC39A2"/>
     <w:rsid w:val="00DC6184"/>
     <w:rsid w:val="00DC7A73"/>
     <w:rsid w:val="00DC7AAB"/>
     <w:rsid w:val="00DD0C2A"/>
     <w:rsid w:val="00DD62D8"/>
     <w:rsid w:val="00DD630F"/>
     <w:rsid w:val="00DD6691"/>
     <w:rsid w:val="00DE066A"/>
     <w:rsid w:val="00DE0B93"/>
     <w:rsid w:val="00DE267A"/>
     <w:rsid w:val="00DE32C7"/>
     <w:rsid w:val="00DE56D2"/>
     <w:rsid w:val="00DE792B"/>
     <w:rsid w:val="00DF382A"/>
     <w:rsid w:val="00DF4BE4"/>
     <w:rsid w:val="00DF7D88"/>
     <w:rsid w:val="00E04058"/>
     <w:rsid w:val="00E066CF"/>
+    <w:rsid w:val="00E06E93"/>
     <w:rsid w:val="00E11D24"/>
     <w:rsid w:val="00E11E3D"/>
     <w:rsid w:val="00E13BF2"/>
     <w:rsid w:val="00E17335"/>
     <w:rsid w:val="00E22933"/>
     <w:rsid w:val="00E25216"/>
     <w:rsid w:val="00E33790"/>
     <w:rsid w:val="00E36BB8"/>
     <w:rsid w:val="00E37C56"/>
     <w:rsid w:val="00E43AEA"/>
     <w:rsid w:val="00E450DE"/>
     <w:rsid w:val="00E47F6D"/>
     <w:rsid w:val="00E50900"/>
     <w:rsid w:val="00E5310B"/>
     <w:rsid w:val="00E55225"/>
     <w:rsid w:val="00E5602A"/>
     <w:rsid w:val="00E61047"/>
     <w:rsid w:val="00E61D94"/>
     <w:rsid w:val="00E626D5"/>
     <w:rsid w:val="00E62E61"/>
     <w:rsid w:val="00E636DF"/>
     <w:rsid w:val="00E6602A"/>
     <w:rsid w:val="00E747DA"/>
     <w:rsid w:val="00E74F3F"/>
     <w:rsid w:val="00E779D9"/>
@@ -18057,51 +18029,50 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4EFB2EA9"/>
-  <w15:docId w15:val="{31ADDEC7-7BF5-45C3-85CD-A2C439FF4EAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20580,58 +20551,58 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1788768392">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRAAdminSupport@dewr.gov.au." TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRAAdminSupport@dewr.gov.au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Refund%20Request%20Form" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2023L00320/asmade/text" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRAAdminSupport@dewr.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au/legalcode" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRAAdminSupport@dewr.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRAAdminSupport@dewr.gov.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Refund%20Request%20Form" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2023L00320/asmade/text" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au/legalcode" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRAAdminSupport@dewr.gov.au." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -20932,194 +20903,151 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-    <xsd:import namespace="ff963874-ade7-4a4c-b152-d1740ddc0e12"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f336038c2e659fc61d4c06200f1ecab6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ebf974b-c227-44a5-857d-b2e1c62850af" xmlns:ns3="e359b447-d7b2-46dd-8a26-50e74bbf44bd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87afce543211b888e33e198561a52244" ns2:_="" ns3:_="">
+    <xsd:import namespace="7ebf974b-c227-44a5-857d-b2e1c62850af"/>
+    <xsd:import namespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:OrderNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:Block_x0020_Type" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6124cd39-c226-41eb-aea5-dfa74cca6d9a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ebf974b-c227-44a5-857d-b2e1c62850af" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7147e460-a74b-4414-8224-31362e5846fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7147e460-a74b-4414-8224-31362e5846fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
-    </xsd:element>
-[...3 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="OrderNumber" ma:index="19" nillable="true" ma:displayName="Order Number" ma:format="Dropdown" ma:internalName="OrderNumber" ma:percentage="FALSE">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="Block_x0020_Type" ma:index="20" nillable="true" ma:displayName="Block Type" ma:default="Reason" ma:format="Dropdown" ma:internalName="Block_x0020_Type">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...9 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Reason"/>
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Important"/>
+          <xsd:enumeration value="Signature"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ff963874-ade7-4a4c-b152-d1740ddc0e12" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{db684331-49c7-47dd-855c-c654a89960b0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ff963874-ade7-4a4c-b152-d1740ddc0e12">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9ca3b681-5898-4f39-8435-b9e5450a70e4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e359b447-d7b2-46dd-8a26-50e74bbf44bd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -21186,176 +21114,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Block_x0020_Type xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">Reason</Block_x0020_Type>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e359b447-d7b2-46dd-8a26-50e74bbf44bd" xsi:nil="true"/>
+    <OrderNumber xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{077589FE-8665-4FF1-B88A-37B39EED581D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{498F16C3-E6AF-46B1-BE98-8AB0CFE543DE}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B61D8DE-6490-4D67-BC85-AA7CC2EA433B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A218CDAC-1A08-4AB7-B929-C60E36F87B5E}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD719515-F92B-4BF3-8281-489C19BBE556}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05917709-D1CB-488E-8474-7CCA4BBEF7C4}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBF47B1F-E0DA-42FA-8BC1-F79F842939DA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1838</Words>
-  <Characters>11778</Characters>
+  <Words>2059</Words>
+  <Characters>11557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>361</Lines>
+  <Paragraphs>216</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>DIISRTE</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13589</CharactersWithSpaces>
+  <CharactersWithSpaces>13400</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>TRA Payment and Refund Policy</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Kinnish, Krystal</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="VersionNumber">
-[...14 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-18T06:23:45Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
+    <vt:lpwstr>2026-04-23T22:43:40Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>1125e22c-f6e8-44c0-a3ca-2eb9185d0524</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
+    <vt:lpwstr>d152bcb4-056f-4b4c-9191-18b8e65b6ce2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_ProgID">
-[...18 lines deleted...]
-    <vt:r8>90500</vt:r8>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F</vt:lpwstr>
   </property>
 </Properties>
 </file>