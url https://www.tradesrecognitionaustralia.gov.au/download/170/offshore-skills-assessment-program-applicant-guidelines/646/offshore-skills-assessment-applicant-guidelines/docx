--- v0 (2025-10-01)
+++ v1 (2026-05-09)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7972D500" w14:textId="33C1DA4B" w:rsidR="004D084A" w:rsidRPr="00DB7F84" w:rsidRDefault="00E438F5">
       <w:pPr>
         <w:spacing w:before="9" w:after="0" w:line="100" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6116ED53" wp14:editId="2EE03B26">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7673234" cy="2450592"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="Background pattern, rectangle&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4" descr="Background pattern, rectangle&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7673234" cy="2450592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -148,57 +148,57 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="380D2588" wp14:editId="15A6B45A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>7620</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2383155" cy="727075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2383155" cy="727075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="543A2BB8" w14:textId="77777777" w:rsidR="004D084A" w:rsidRPr="00DB7F84" w:rsidRDefault="004D084A">
       <w:pPr>
@@ -1006,51 +1006,51 @@
       </w:tr>
       <w:tr w:rsidR="00B20E61" w:rsidRPr="00DB7F84" w14:paraId="7C779313" w14:textId="77777777" w:rsidTr="29E4125D">
         <w:trPr>
           <w:trHeight w:val="124"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9784" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="335E76CA" w14:textId="3A0BE81F" w:rsidR="00B20E61" w:rsidRPr="00DB7F84" w:rsidRDefault="00B20E61" w:rsidP="00B20E61">
             <w:pPr>
               <w:spacing w:before="7" w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>With the exception of the Commonwealth Coat of Arms and where otherwise noted, all material presented in this document is provided under a Creative Commons Attribution 3.0 Australia (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00DB7F84">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>creativecommons.org/l</w:t>
               </w:r>
               <w:r w:rsidR="00404EE8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>icence</w:t>
               </w:r>
               <w:r w:rsidRPr="00DB7F84">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>s/by/3.0/au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
@@ -1061,51 +1061,51 @@
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>icence</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49FFF401" w14:textId="7D79F28A" w:rsidR="00B20E61" w:rsidRPr="00DB7F84" w:rsidRDefault="00B20E61" w:rsidP="00B20E61">
             <w:pPr>
               <w:spacing w:before="7" w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>The details of the relevant licence conditions are available on the Creative Commons website (accessible using the links provided) as is the full legal code for the CC BY 3.0 AU licence (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00DB7F84">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>creativecommons.org/l</w:t>
               </w:r>
               <w:r w:rsidR="00404EE8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>icence</w:t>
               </w:r>
               <w:r w:rsidRPr="00DB7F84">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>s/by/3.0/au/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00DB7F84">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -4939,51 +4939,51 @@
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB7F84">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>Introduction to Trades Recognition Australia</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="629FD104" w14:textId="2A23AD8D" w:rsidR="00BD3BA9" w:rsidRPr="00DB7F84" w:rsidRDefault="002131DB" w:rsidP="007F5EA1">
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">Trades Recognition Australia (TRA) is a business unit located within the Australian Government Department of </w:t>
       </w:r>
       <w:r w:rsidR="00B375E1">
         <w:t>Employment and Workplace Relations</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BD3BA9" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">It is the relevant skills assessing authority for nominated occupations under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="002F08C1" w:rsidRPr="007B53BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Migration Regulations 1994</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BD3BA9" w:rsidRPr="007B53BA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="466F28BB" w14:textId="4F2FC781" w:rsidR="00BD3BA9" w:rsidRPr="00DB7F84" w:rsidRDefault="00BD3BA9" w:rsidP="007F5EA1">
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">TRA skills assessments are intended to ensure that a successful applicant </w:t>
       </w:r>
       <w:r w:rsidR="00276588" w:rsidRPr="00DB7F84">
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> perform at the required skill level for their nominated occupation. The</w:t>
       </w:r>
       <w:r w:rsidR="00B23203" w:rsidRPr="00DB7F84">
@@ -5087,51 +5087,51 @@
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc202251988"/>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00486CE3">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:tab/>
         <w:t xml:space="preserve">Program </w:t>
       </w:r>
       <w:r w:rsidR="008C2F5B" w:rsidRPr="00DB7F84">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>bjective</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="61D7435F" w14:textId="2F0FB33C" w:rsidR="00A6249E" w:rsidRPr="00DB7F84" w:rsidRDefault="00A6249E" w:rsidP="00A6249E">
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">The objective of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00DD38E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Offshore Skills Assessment Program (OSAP)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> is to determine whether an applicant </w:t>
       </w:r>
       <w:r w:rsidR="00276588" w:rsidRPr="00DB7F84">
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> work in Australia at the required skill level for the nominated occupation. This aims to ensure successful applicants can contribute immediately to Australia’s skilled workforce.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF09AF2" w14:textId="25F93648" w:rsidR="00282165" w:rsidRPr="00DB7F84" w:rsidRDefault="00A6249E" w:rsidP="00282165">
       <w:r w:rsidRPr="00DB7F84">
         <w:t>A skills assessment through OSAP is for people who are applying for a skilled migration visa to Australia (excluding 485 or TSS visas), who work in a nominated occupation</w:t>
       </w:r>
       <w:r w:rsidR="00FF4425" w:rsidRPr="00DB7F84">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
@@ -5183,51 +5183,51 @@
     </w:p>
     <w:p w14:paraId="6DA69967" w14:textId="09196629" w:rsidR="00722521" w:rsidRPr="00DB7F84" w:rsidRDefault="00722521">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E70EDDD" wp14:editId="61161BEB">
             <wp:extent cx="2857500" cy="2500313"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2866790" cy="2508442"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8633B6" w14:textId="6D952FA4" w:rsidR="004D084A" w:rsidRPr="00DB7F84" w:rsidRDefault="00E21193" w:rsidP="00404EE8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
@@ -5264,74 +5264,74 @@
         <w:t>OSAP</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43932C1E" w14:textId="77777777" w:rsidR="002745F9" w:rsidRPr="00DB7F84" w:rsidRDefault="002745F9" w:rsidP="00D90B6A">
       <w:r w:rsidRPr="00DB7F84">
         <w:t>Before commencing an application:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8AA11F" w14:textId="34DB3182" w:rsidR="002745F9" w:rsidRPr="00DB7F84" w:rsidRDefault="00C80DAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="002745F9" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">ou must check with the Department of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="002745F9" w:rsidRPr="00EF1FCC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Home Affairs </w:t>
         </w:r>
         <w:r w:rsidR="007B53BA" w:rsidRPr="00EF1FCC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
         <w:r w:rsidR="002745F9" w:rsidRPr="00EF1FCC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Home Affairs)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002745F9" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="002745F9" w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.homeaffairs.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002745F9" w:rsidRPr="006A185F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002745F9" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> that your visa pathway requires a skills assessment and that TRA is the correct assessing authority for your nominated occupation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3729BF" w14:textId="2884D02D" w:rsidR="002745F9" w:rsidRPr="00DB7F84" w:rsidRDefault="00C80DAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
@@ -5407,51 +5407,51 @@
       </w:r>
       <w:r w:rsidR="009C049C" w:rsidRPr="00DB7F84">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002131DB" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF1105" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">or points </w:t>
       </w:r>
       <w:r w:rsidR="002131DB" w:rsidRPr="00DB7F84">
         <w:t>requirements</w:t>
       </w:r>
       <w:r w:rsidR="00FF1105" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00685028" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00FF1105" w:rsidRPr="00DB7F84">
         <w:t>migration</w:t>
       </w:r>
       <w:r w:rsidR="002131DB" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">. All enquiries relating to visa and migration requirements must be directed to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="002131DB" w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Home Affairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002131DB" w:rsidRPr="006A185F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04305E5B" w14:textId="7F3CC0CB" w:rsidR="00FF1105" w:rsidRPr="00DB7F84" w:rsidRDefault="002131DB" w:rsidP="00FF1105">
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">TRA reserves the right to amend these Guidelines as necessary. </w:t>
       </w:r>
       <w:r w:rsidR="00FF1105" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">Information about changes will be documented in the Change History Table in Section </w:t>
       </w:r>
       <w:r w:rsidR="00B63974" w:rsidRPr="00DB7F84">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00FF1105" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> and posted as a news item on the </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk94781798"/>
@@ -5508,62 +5508,62 @@
     <w:p w14:paraId="3B8976C6" w14:textId="58BD3397" w:rsidR="00C0398D" w:rsidRPr="00DB7F84" w:rsidRDefault="00007E1E" w:rsidP="00007E1E">
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">To apply for </w:t>
       </w:r>
       <w:r w:rsidR="00A6249E" w:rsidRPr="00DB7F84">
         <w:t>OSAP</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> you must </w:t>
       </w:r>
       <w:r w:rsidR="00D86B86" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">engage with a </w:t>
       </w:r>
       <w:r w:rsidR="00A74A20" w:rsidRPr="00DB7F84">
         <w:t>TRA-approved RTO</w:t>
       </w:r>
       <w:r w:rsidR="00D86B86" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009C049C" w:rsidRPr="00DB7F84">
         <w:t>register</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00F73E73" w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> via the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="006A185F" w:rsidRPr="00262F6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D86B86" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">and make the first payment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>You will be asked to create a username and password.</w:t>
       </w:r>
       <w:r w:rsidR="00593251" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> Diagram </w:t>
       </w:r>
       <w:r w:rsidR="00282165" w:rsidRPr="00DB7F84">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00593251" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5746,51 +5746,51 @@
         </w:rPr>
         <w:t>rocess</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B76331F" w14:textId="39063717" w:rsidR="00F46CD5" w:rsidRPr="00DB7F84" w:rsidRDefault="00BC77FC" w:rsidP="00847CB3">
       <w:r w:rsidRPr="00DB7F84">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E7C4685" wp14:editId="40AA3C00">
             <wp:extent cx="5648325" cy="2247900"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5648325" cy="2247900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F72BB27" w14:textId="77777777" w:rsidR="00EF1FCC" w:rsidRDefault="00EF1FCC">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -5804,101 +5804,101 @@
       </w:r>
       <w:r w:rsidR="004106A6" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">do this </w:t>
       </w:r>
       <w:r w:rsidR="004106A6">
         <w:t xml:space="preserve">you need to </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>complet</w:t>
       </w:r>
       <w:r w:rsidR="004106A6">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> the ‘Agent or Representative’ section of the</w:t>
       </w:r>
       <w:r w:rsidR="004106A6">
         <w:t xml:space="preserve"> online registration on the</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00EF1FCC" w:rsidRPr="00EF1FCC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EF1FCC" w:rsidRPr="00EF1FCC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006A185F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="124793E6" w14:textId="77777777" w:rsidR="004106A6" w:rsidRDefault="004106A6" w:rsidP="004106A6">
       <w:r w:rsidRPr="00DB7F84">
         <w:t>All applications must be ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="008D37E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>decision ready</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>’ when submitted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. This </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">means </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">that: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F01A25D" w14:textId="77777777" w:rsidR="004106A6" w:rsidRDefault="004106A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">all the mandatory fields in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>have been</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> completed </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBEB262" w14:textId="77777777" w:rsidR="004106A6" w:rsidRDefault="004106A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
@@ -5991,65 +5991,65 @@
       <w:r w:rsidR="00A74A20" w:rsidRPr="00404EE8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>RTO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="4B60BDBD" w14:textId="12C745D8" w:rsidR="000A7D4F" w:rsidRPr="00DB7F84" w:rsidRDefault="000A7D4F" w:rsidP="000A7D4F">
       <w:r w:rsidRPr="00DB7F84">
         <w:t>You are required to select a</w:t>
       </w:r>
       <w:r w:rsidR="004106A6">
         <w:t xml:space="preserve"> TRA-approved </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">RTO to conduct your skills assessment. </w:t>
       </w:r>
       <w:r w:rsidR="004106A6">
         <w:t>You can find a suitable RTO</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="009253E3" w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>RTO Finder</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009253E3" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">located on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00B21F49" w:rsidRPr="00262F6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B21F49">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>by:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595BC7A3" w14:textId="3EB00457" w:rsidR="000A7D4F" w:rsidRPr="00DB7F84" w:rsidRDefault="00DB73BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>s</w:t>
       </w:r>
@@ -6111,51 +6111,51 @@
         <w:t>contact them</w:t>
       </w:r>
       <w:r w:rsidR="004106A6" w:rsidRPr="00415C64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> directly</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> to discuss both your eligibility and the overall requirements of the skills assessment process, including the expectations and evidence you will have to provide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560E5721" w14:textId="162CC857" w:rsidR="000A7D4F" w:rsidRPr="00404EE8" w:rsidRDefault="000A7D4F" w:rsidP="000A7D4F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">Fees for OSAP skills assessments are paid to TRA via the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="001F1DCB" w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Hlk146868799"/>
       <w:r w:rsidRPr="00404EE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">However, you will first need to contact your chosen </w:t>
       </w:r>
       <w:r w:rsidR="00A74A20" w:rsidRPr="00404EE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -6562,51 +6562,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741C30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Translating documents in Australia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D712C6" w14:textId="08BD74DF" w:rsidR="00593251" w:rsidRPr="00DB7F84" w:rsidRDefault="00593251" w:rsidP="0010797A">
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">Acceptable translations of documents in Australia </w:t>
       </w:r>
       <w:r w:rsidR="00F73E73" w:rsidRPr="00DB7F84">
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> be obtained from translators accredited with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00A20F02" w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Accreditation Authority for Translators and Interpreters (NAATI) website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BD0BB4" w:rsidRPr="00DB7F84">
         <w:t>Translations must include the translator’s name, NAATI identification number and accreditation status.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF7E390" w14:textId="67393285" w:rsidR="00593251" w:rsidRPr="00DB7F84" w:rsidRDefault="00593251" w:rsidP="00593251">
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">Please check the translator’s accreditation by either calling NAATI on +61 </w:t>
       </w:r>
       <w:r w:rsidR="007D5846" w:rsidRPr="00404EE8">
         <w:t>1300 557 470</w:t>
       </w:r>
       <w:r w:rsidR="007D5846">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
@@ -7413,51 +7413,51 @@
         </w:rPr>
         <w:t xml:space="preserve">The fees that TRA charges for skills assessments under its programs are specified in the legislative instrument made under sub regulation 5.40 (1) of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8096E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migration Regulations 1994 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8096E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(see: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00F8096E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Migration (Fees for assessment of qualifications and experience) Instrument (LIN 23/002) 2023).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E25B6AE" w14:textId="1D4ABE98" w:rsidR="00E96A99" w:rsidRPr="00DB7F84" w:rsidRDefault="00E96A99" w:rsidP="00093E75">
       <w:pPr>
         <w:pStyle w:val="ShortT"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
@@ -7492,51 +7492,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>website and once changes are in effect, will also be published in the relevant program guidelines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA52C98" w14:textId="497ADD3E" w:rsidR="00782FBC" w:rsidRPr="00DB7F84" w:rsidRDefault="00782FBC" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Payment must be made when you complete the online </w:t>
       </w:r>
       <w:r w:rsidR="0063336F" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">registration </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">and may only be made using a Visa or MasterCard credit/debit card through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00DC60DF" w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">TRA </w:t>
         </w:r>
         <w:r w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>online portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">. All fees are payable in Australian dollars and instructions on how to pay are provided online when you apply. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300CA240" w14:textId="77777777" w:rsidR="002A779D" w:rsidRDefault="00782FBC" w:rsidP="002A779D">
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">After payment, a printable receipt will be </w:t>
       </w:r>
       <w:r w:rsidR="003D72C4" w:rsidRPr="00DB7F84">
         <w:t>displayed</w:t>
       </w:r>
       <w:r w:rsidR="00892817" w:rsidRPr="00DB7F84">
@@ -7991,134 +7991,134 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6F7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6F7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6F7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="006B6FC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>TRA Fees, Payment and Refund Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB6F7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6F7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6F7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6F7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">er </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00114273" w:rsidRPr="005716E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Policy and Forms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB6F7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6F7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6F7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6F7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6F7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6F7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00DB6F7F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="1"/>
           </w:rPr>
           <w:t>T</w:t>
         </w:r>
         <w:r w:rsidRPr="00DB6F7F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>RA</w:t>
         </w:r>
         <w:r w:rsidRPr="00DB6F7F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="-3"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00DB6F7F">
           <w:rPr>
@@ -8257,51 +8257,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">The nominated occupations, nominated countries, and </w:t>
       </w:r>
       <w:r w:rsidR="003F155E" w:rsidRPr="00674AB8">
         <w:t>Special Administrative Region</w:t>
       </w:r>
       <w:r w:rsidR="003F155E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003F155E" w:rsidRPr="00674AB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00674AB8" w:rsidRPr="00674AB8">
         <w:t>(SAR</w:t>
       </w:r>
       <w:r w:rsidR="00674AB8">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00674AB8" w:rsidRPr="00674AB8">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> for the OSAP are listed on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00B21F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">OSAP Program page on the </w:t>
         </w:r>
         <w:r w:rsidR="00B21F49" w:rsidRPr="00B21F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="1"/>
           </w:rPr>
           <w:t>T</w:t>
         </w:r>
         <w:r w:rsidR="00B21F49" w:rsidRPr="00B21F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>RA</w:t>
         </w:r>
         <w:r w:rsidR="00B21F49" w:rsidRPr="00B21F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8442,62 +8442,62 @@
     </w:p>
     <w:p w14:paraId="34F9DA8D" w14:textId="2BCE4A1E" w:rsidR="000A7D4F" w:rsidRPr="00DB7F84" w:rsidRDefault="000A7D4F" w:rsidP="000A7D4F">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>Should you choose to travel to</w:t>
       </w:r>
       <w:r w:rsidR="008E71F6">
         <w:t xml:space="preserve"> an approved assessment venue in</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> a nominated country for assessment, it is your responsibility to ensure the correct visa for that country is obtained prior to your travel to that country.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1391BD55" w14:textId="70531030" w:rsidR="00186414" w:rsidRPr="00546F14" w:rsidRDefault="000A7D4F" w:rsidP="00546F14">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">If you wish to apply for a skilled migration visa (excluding 485 or TSS visas) but your nominated occupation is not listed on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="006B6FC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OSAP Program page on the TRA website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">, you need to apply for assessment under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">TRA Migration Skills Assessment </w:t>
         </w:r>
         <w:r w:rsidR="00BC4788">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">(MSA) </w:t>
         </w:r>
         <w:r w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B21F49">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B256AF0" w14:textId="3C563253" w:rsidR="004D084A" w:rsidRPr="00DA21A3" w:rsidRDefault="00E11DFA" w:rsidP="00404EE8">
       <w:pPr>
@@ -8685,54 +8685,54 @@
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7842C110" w14:textId="77777777" w:rsidR="00B01B5B" w:rsidRPr="00DB7F84" w:rsidRDefault="00B01B5B" w:rsidP="00F55641">
             <w:r w:rsidRPr="00DB7F84">
               <w:object w:dxaOrig="3552" w:dyaOrig="1225" w14:anchorId="2AB18B89">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:145.35pt;height:40pt" o:ole="">
-                  <v:imagedata r:id="rId39" o:title=""/>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:145.2pt;height:40.2pt" o:ole="">
+                  <v:imagedata r:id="rId36" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1820650313" r:id="rId40"/>
+                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1838524538" r:id="rId37"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="68C1EF76" w14:textId="648C651D" w:rsidR="00B01B5B" w:rsidRPr="00DA21A3" w:rsidRDefault="00B01B5B" w:rsidP="00404EE8">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="_Toc202251999"/>
             <w:r w:rsidRPr="00DA21A3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2.2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA21A3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:tab/>
               <w:t>Pathway 1: For applicants who do not have a relevant Australian VET qualification</w:t>
             </w:r>
@@ -8938,54 +8938,54 @@
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B242AD" w:rsidRPr="00DB7F84" w14:paraId="6AFD9FD5" w14:textId="77777777" w:rsidTr="00B01B5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="708E70B2" w14:textId="6C5A1B4C" w:rsidR="00B242AD" w:rsidRPr="00DB7F84" w:rsidRDefault="00B242AD" w:rsidP="005B361C">
             <w:pPr>
               <w:pStyle w:val="IndustryBody"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7F84">
               <w:object w:dxaOrig="3552" w:dyaOrig="1225" w14:anchorId="00845A72">
-                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:148pt;height:40pt" o:ole="">
-                  <v:imagedata r:id="rId41" o:title=""/>
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:148.2pt;height:40.2pt" o:ole="">
+                  <v:imagedata r:id="rId38" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1820650314" r:id="rId42"/>
+                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1838524539" r:id="rId39"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="23866017" w14:textId="06F7FB7C" w:rsidR="00B242AD" w:rsidRPr="00DA21A3" w:rsidRDefault="00B242AD" w:rsidP="00404EE8">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="26" w:name="_Toc202252000"/>
             <w:r w:rsidRPr="00DA21A3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2.2.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA21A3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Pathway 2: For applicants who have a relevant Australian VET qualification or a current, identified Australian occupational </w:t>
             </w:r>
@@ -9856,51 +9856,51 @@
             </w:r>
             <w:r w:rsidR="00045949" w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">rior </w:t>
             </w:r>
             <w:r w:rsidR="00045949" w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">earning (RPL) assessment. RTO details are available on </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidR="006409DD" w:rsidRPr="00DB7F84">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>http://www.training.gov.au/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01BC146A" w14:textId="77777777" w:rsidR="00B242AD" w:rsidRPr="00DB7F84" w:rsidRDefault="00B242AD" w:rsidP="008F7954">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1335"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -10672,68 +10672,68 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00415C64">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p w14:paraId="469B133E" w14:textId="587DBAE0" w:rsidR="006300ED" w:rsidRDefault="00D5458A" w:rsidP="00D5458A">
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">Before you can start your technical </w:t>
       </w:r>
       <w:r w:rsidR="00732944">
         <w:t xml:space="preserve">skills </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">assessment, you must make a payment for the technical </w:t>
       </w:r>
       <w:r w:rsidR="00732944">
         <w:t>interview</w:t>
       </w:r>
       <w:r w:rsidR="00732944" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">. Your </w:t>
       </w:r>
       <w:r w:rsidR="00A74A20" w:rsidRPr="00DB7F84">
         <w:t>RTO</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> will issue you with a payment identification code that you can use to make the payment. You will be able to log into the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="00B331DE" w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B331DE" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">using the username and password created </w:t>
       </w:r>
       <w:r w:rsidR="00B331DE" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">when </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00B331DE" w:rsidRPr="00DB7F84">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> a payment for the documentary evidence assessment.</w:t>
       </w:r>
@@ -10754,54 +10754,54 @@
           <w:left w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9381"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B01B5B" w:rsidRPr="00DB7F84" w14:paraId="5C675828" w14:textId="77777777" w:rsidTr="008F7954">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9381" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="212F44B7" w14:textId="77777777" w:rsidR="00B01B5B" w:rsidRPr="00DB7F84" w:rsidRDefault="00B01B5B" w:rsidP="00B01B5B">
             <w:pPr>
               <w:pStyle w:val="IndustryBody"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7F84">
               <w:object w:dxaOrig="3552" w:dyaOrig="1225" w14:anchorId="67F79C2C">
-                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:145.35pt;height:41pt" o:ole="">
-                  <v:imagedata r:id="rId39" o:title=""/>
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:145.2pt;height:40.8pt" o:ole="">
+                  <v:imagedata r:id="rId36" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1820650315" r:id="rId46"/>
+                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1838524540" r:id="rId43"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D6BD635" w14:textId="12E06C50" w:rsidR="00B01B5B" w:rsidRPr="00DA21A3" w:rsidRDefault="00B01B5B" w:rsidP="00404EE8">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="34" w:name="_Toc202252003"/>
             <w:r w:rsidRPr="00DA21A3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2.3.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA21A3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:tab/>
               <w:t>Pathway 1: For applicants who do not have a relevant Australian VET qualification</w:t>
             </w:r>
@@ -10923,54 +10923,54 @@
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9381"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B01B5B" w:rsidRPr="00DB7F84" w14:paraId="3160C3DC" w14:textId="77777777" w:rsidTr="008F7954">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9381" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="789573BA" w14:textId="564EE037" w:rsidR="00B01B5B" w:rsidRPr="00C57636" w:rsidRDefault="00B01B5B" w:rsidP="00B01B5B">
             <w:pPr>
               <w:pStyle w:val="IndustryBody"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7F84">
               <w:object w:dxaOrig="3552" w:dyaOrig="1225" w14:anchorId="1A0B2CE7">
-                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:148pt;height:41pt" o:ole="">
-                  <v:imagedata r:id="rId41" o:title=""/>
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:148.2pt;height:40.8pt" o:ole="">
+                  <v:imagedata r:id="rId38" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1820650316" r:id="rId47"/>
+                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1838524541" r:id="rId44"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D0E15D8" w14:textId="45CC3323" w:rsidR="00B01B5B" w:rsidRPr="00DA21A3" w:rsidRDefault="00B01B5B" w:rsidP="00404EE8">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="35" w:name="_Toc202252004"/>
             <w:r w:rsidRPr="00DA21A3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2.3.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA21A3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Pathway 2: For applicants who have a relevant Australian VET qualification or a current, identified Australian occupational </w:t>
             </w:r>
@@ -11305,54 +11305,54 @@
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9326"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B01B5B" w:rsidRPr="00DB7F84" w14:paraId="330F0B50" w14:textId="77777777" w:rsidTr="00CB407F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9326" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D0E8465" w14:textId="77777777" w:rsidR="00B01B5B" w:rsidRPr="00DB7F84" w:rsidRDefault="00B01B5B" w:rsidP="00B01B5B">
             <w:pPr>
               <w:pStyle w:val="IndustryBody"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7F84">
               <w:object w:dxaOrig="3552" w:dyaOrig="1225" w14:anchorId="6A042BBB">
-                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:145.35pt;height:41pt" o:ole="">
-                  <v:imagedata r:id="rId39" o:title=""/>
+                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:145.2pt;height:40.8pt" o:ole="">
+                  <v:imagedata r:id="rId36" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1820650317" r:id="rId48"/>
+                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1838524542" r:id="rId45"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="70F9D9E6" w14:textId="4AF5DDD9" w:rsidR="00B01B5B" w:rsidRPr="00DA21A3" w:rsidRDefault="00B01B5B" w:rsidP="00404EE8">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="40" w:name="_Toc202252007"/>
             <w:r w:rsidRPr="00DA21A3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2.4.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA21A3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:tab/>
               <w:t>Pathway 1: For applicants who do not have a relevant Australian VET qualification</w:t>
             </w:r>
@@ -11463,76 +11463,76 @@
             </w:r>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">specific knowledge such as workplace health and safety regulations, codes of practice and other Australian </w:t>
             </w:r>
             <w:r w:rsidR="006143FB" w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">tandards. For further information refer to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidR="005716E4" w:rsidRPr="001A7219">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licensing </w:t>
               </w:r>
               <w:r w:rsidR="005716E4" w:rsidRPr="001A7219">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="005716E4" w:rsidRPr="005716E4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidR="005716E4" w:rsidRPr="001A7219">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>TRA website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
@@ -11594,54 +11594,54 @@
             <w:tcW w:w="9326" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00807B65" w14:textId="77777777" w:rsidR="00A81AF0" w:rsidRPr="00DB7F84" w:rsidRDefault="00A81AF0" w:rsidP="00B01B5B">
             <w:pPr>
               <w:pStyle w:val="IndustryBody"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="41" w:name="_Toc71203720"/>
       <w:tr w:rsidR="00B01B5B" w:rsidRPr="00DB7F84" w14:paraId="4FD84976" w14:textId="77777777" w:rsidTr="00A81AF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9326" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D7F4024" w14:textId="3613549C" w:rsidR="00B01B5B" w:rsidRPr="00DB7F84" w:rsidRDefault="00B01B5B" w:rsidP="00B01B5B">
             <w:pPr>
               <w:pStyle w:val="IndustryBody"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB7F84">
               <w:object w:dxaOrig="3552" w:dyaOrig="1225" w14:anchorId="1D2AC1BD">
-                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:148pt;height:41pt" o:ole="">
-                  <v:imagedata r:id="rId41" o:title=""/>
+                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:148.2pt;height:40.8pt" o:ole="">
+                  <v:imagedata r:id="rId38" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1820650318" r:id="rId51"/>
+                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1838524543" r:id="rId48"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F434881" w14:textId="1305F6AB" w:rsidR="00B01B5B" w:rsidRPr="00DA21A3" w:rsidRDefault="00B01B5B" w:rsidP="00404EE8">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="42" w:name="_Toc202252008"/>
             <w:r w:rsidRPr="00DA21A3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2.4.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA21A3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Pathway 2: For applicants who have a relevant Australian VET qualification or a current, identified Australian occupational </w:t>
             </w:r>
@@ -11988,51 +11988,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="15D0AA00" w:rsidRPr="29E4125D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> calendar</w:t>
       </w:r>
       <w:r w:rsidRPr="29E4125D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> days of receiving the outcome letter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="29E4125D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. To start the review process, you must first pay the review fee to TRA via the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId49">
         <w:r w:rsidRPr="29E4125D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="29E4125D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="50" w:name="_Hlk83024468"/>
       <w:r w:rsidRPr="29E4125D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>using your existing username and password</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="29E4125D">
@@ -12206,51 +12206,51 @@
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">within 12 months of receiving the </w:t>
       </w:r>
       <w:r w:rsidR="00C4210B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">original skills assessment </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7F84">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">outcome letter. To start the reassessment process, you must first pay the reassessment fee to TRA via the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="009774BB" w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009774BB" w:rsidRPr="00DB7F84">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C7ACF" w:rsidRPr="00DB7F84">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C7ACF" w:rsidRPr="00DB7F84">
         <w:rPr>
@@ -13660,51 +13660,51 @@
       <w:r w:rsidR="003F4E85" w:rsidRPr="00DA21A3">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="00DA21A3">
         <w:t>epresentatives</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="149205DB" w14:textId="77777777" w:rsidR="00D1145A" w:rsidRPr="00DB7F84" w:rsidRDefault="00D1145A" w:rsidP="00D1145A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>TRA will not correspond with, or speak to, another person on your behalf about your assessment without your written approval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="223ADF62" w14:textId="57C6D232" w:rsidR="0024788E" w:rsidRPr="00DB7F84" w:rsidRDefault="0024788E" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">You may nominate a migration agent or representative to act on your behalf during the skills assessment process. You do this by completing the ‘Agent or Representative’ section of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="0080363B" w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47988360" w14:textId="54D53EEB" w:rsidR="0024788E" w:rsidRPr="00DB7F84" w:rsidRDefault="00E22E8B" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00B33213">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B33213">
@@ -13720,71 +13720,71 @@
         <w:t xml:space="preserve"> you change a migration agent or representative. Information provided on the form will replace any previous migration agent or representative details held on your TRA file. This form is located under </w:t>
       </w:r>
       <w:bookmarkStart w:id="64" w:name="_Hlk94782608"/>
       <w:r w:rsidR="00D721CE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008229AE">
         <w:instrText>HYPERLINK "https://www.tradesrecognitionaustralia.gov.au/policy-and-forms"</w:instrText>
       </w:r>
       <w:r w:rsidR="00D721CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidR="008229AE">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Policy and Forms on the TRA website.</w:t>
       </w:r>
       <w:r w:rsidR="00D721CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D1145A" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> You can email the completed form to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="007F06AF" w:rsidRPr="00BD5AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>traenquiries@dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CB433F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409DB483" w14:textId="6A280594" w:rsidR="0094616F" w:rsidRPr="00DB7F84" w:rsidRDefault="0094616F" w:rsidP="0094616F">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Toc32241024"/>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">For more information about the use of migration agents in Australia, visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Home Affairs website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D20434">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F15945" w14:textId="6E1D9E5D" w:rsidR="0024788E" w:rsidRPr="00DA21A3" w:rsidRDefault="006B5420" w:rsidP="00404EE8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc202252018"/>
       <w:r w:rsidRPr="00DA21A3">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="00DA21A3">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006A14F6" w:rsidRPr="00DA21A3">
         <w:t>5</w:t>
@@ -13798,51 +13798,51 @@
     </w:p>
     <w:p w14:paraId="30FAA24E" w14:textId="3F1EEBB0" w:rsidR="0024788E" w:rsidRPr="00DB7F84" w:rsidRDefault="003D72C4" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_1.11_Authorised_representatives_1"/>
       <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>The collection</w:t>
       </w:r>
       <w:r w:rsidR="003F1925" w:rsidRPr="00DB7F84">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> use and disclosure of personal information by TRA is subject to the </w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="00DB7F84">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Privacy Act 1988</w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> (Privacy Act). Schedule 1 of the Privacy Act contains the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidR="0024788E" w:rsidRPr="006F6D8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Privacy Principles (APPs)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0024788E" w:rsidRPr="00DB7F84">
         <w:t>, which prescribe the rules for handling personal information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3155F1" w14:textId="5ABF1C05" w:rsidR="0024788E" w:rsidRPr="00DB7F84" w:rsidRDefault="0024788E" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>The Privacy Act defines ‘personal information’ as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BABC97" w14:textId="7FE0BB92" w:rsidR="0024788E" w:rsidRPr="00DB7F84" w:rsidRDefault="0024788E" w:rsidP="00C068A7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorHAnsi"/>
@@ -14040,81 +14040,81 @@
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve"> also includes information as to how you may make a complaint about a </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">possible </w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">breach of the </w:t>
       </w:r>
       <w:r w:rsidR="0014013F" w:rsidRPr="00DB7F84">
         <w:t>APPs</w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="00DB7F84">
         <w:t>, and how the Department will respond to such a complaint.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB9721F" w14:textId="1C6B015E" w:rsidR="0024788E" w:rsidRPr="00DB7F84" w:rsidRDefault="0024788E" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Hlk94782795"/>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">A copy of the Department’s privacy policy is available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="00D20434">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Department’s </w:t>
         </w:r>
         <w:r w:rsidR="00D20434" w:rsidRPr="00D20434">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Privacy </w:t>
         </w:r>
         <w:r w:rsidRPr="00D20434">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006943B7" w:rsidRPr="00DB7F84">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5BD459" w14:textId="50203DA0" w:rsidR="0024788E" w:rsidRDefault="0024788E" w:rsidP="0024788E">
       <w:bookmarkStart w:id="72" w:name="_Hlk94782838"/>
       <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">More information about the Privacy Act, including a copy of the full text of the APPs, can be obtained from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="00D20434">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Office of the Australian Information Commissioner’s website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214C3094" w14:textId="05BE1E11" w:rsidR="0024788E" w:rsidRPr="00A743C7" w:rsidRDefault="006B5420" w:rsidP="00404EE8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="73" w:name="_Toc443657690"/>
       <w:bookmarkStart w:id="74" w:name="_Toc444088886"/>
       <w:bookmarkStart w:id="75" w:name="_Toc443657691"/>
       <w:bookmarkStart w:id="76" w:name="_Toc444088887"/>
       <w:bookmarkStart w:id="77" w:name="_Toc443657692"/>
       <w:bookmarkStart w:id="78" w:name="_Toc444088888"/>
@@ -14386,51 +14386,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C54">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">ensuring compliance with </w:t>
       </w:r>
       <w:r w:rsidR="00B723DA" w:rsidRPr="00330C54">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidR="00B723DA" w:rsidRPr="00330C54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Commonwealth </w:t>
         </w:r>
         <w:r w:rsidR="00F02D7E" w:rsidRPr="00330C54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Fraud and Corruption Control Framework </w:t>
         </w:r>
         <w:r w:rsidR="00B723DA" w:rsidRPr="00330C54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
@@ -16619,73 +16619,73 @@
       <w:r w:rsidR="0024788E" w:rsidRPr="00DA21A3">
         <w:tab/>
         <w:t xml:space="preserve">Relevant </w:t>
       </w:r>
       <w:r w:rsidR="000659F2" w:rsidRPr="00DA21A3">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="00DA21A3">
         <w:t>egislation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="4E6C42A6" w14:textId="77E1A2FB" w:rsidR="0024788E" w:rsidRPr="00DB7F84" w:rsidRDefault="0024788E" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">TRA is the designated relevant assessing authority for a range of trade and associate professional occupations under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Migration Regulations 1994</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7F84">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A45AD7B" w14:textId="263666C1" w:rsidR="0024788E" w:rsidRPr="00DB7F84" w:rsidRDefault="0024788E" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidR="00A65E65" w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Sub regulation</w:t>
         </w:r>
         <w:r w:rsidRPr="00DB7F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> 2.26B (2) of the Migration Regulations 1994</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB7F84">
         <w:t xml:space="preserve">, TRA sets the standards against which </w:t>
       </w:r>
       <w:bookmarkStart w:id="105" w:name="_Toc460492793"/>
       <w:r w:rsidRPr="00DB7F84">
         <w:t>a person’s skills are assessed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE3AB36" w14:textId="3FFB7FCE" w:rsidR="006B5420" w:rsidRPr="00DA21A3" w:rsidRDefault="00FB5B6A" w:rsidP="00404EE8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
@@ -16880,51 +16880,51 @@
       <w:r w:rsidRPr="00D20434">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00D20434">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D20434">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidR="007F06AF" w:rsidRPr="00BD5AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>privacy@dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E1D03A0" w14:textId="514D18E0" w:rsidR="0024788E" w:rsidRPr="00DA21A3" w:rsidRDefault="0024788E" w:rsidP="00DA21A3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="119" w:right="208" w:hanging="119"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="114" w:name="_Toc202252025"/>
       <w:r w:rsidRPr="00DA21A3">
         <w:rPr>
           <w:color w:val="auto"/>
@@ -16994,51 +16994,51 @@
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enquiries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7352" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AA6FE44" w14:textId="114C1C3B" w:rsidR="0024788E" w:rsidRPr="00D20434" w:rsidRDefault="008A15D6" w:rsidP="00D90B6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidRPr="004D6CB3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                   <w:spacing w:val="5"/>
                 </w:rPr>
                 <w:t>traenquiries@</w:t>
               </w:r>
               <w:r w:rsidR="00031CD6" w:rsidRPr="004D6CB3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                   <w:spacing w:val="5"/>
                 </w:rPr>
                 <w:t>dewr</w:t>
               </w:r>
               <w:r w:rsidRPr="004D6CB3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                   <w:spacing w:val="5"/>
                 </w:rPr>
                 <w:t>.gov.au</w:t>
               </w:r>
             </w:hyperlink>
@@ -17075,51 +17075,51 @@
               <w:t>Web</w:t>
             </w:r>
             <w:r w:rsidR="006B5420" w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7352" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="121297BC" w14:textId="77777777" w:rsidR="0024788E" w:rsidRPr="00D20434" w:rsidRDefault="0024788E" w:rsidP="0010797A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidRPr="00D20434">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D20434">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A36AA68" w14:textId="12FBB6D9" w:rsidR="0079197E" w:rsidRPr="00DA21A3" w:rsidRDefault="0079197E" w:rsidP="00DA21A3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="119" w:right="208" w:hanging="119"/>
         <w:rPr>
@@ -17793,51 +17793,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Countries/SARS and regions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AD16463" w14:textId="0D422B6D" w:rsidR="0079197E" w:rsidRPr="00DB7F84" w:rsidRDefault="0079197E" w:rsidP="003E7566">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">One of the countries/SARs and/or regions listed on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidR="009C005D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>OSAP Program page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00A46D0F" w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>on the TRA website.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0079197E" w:rsidRPr="00DB7F84" w14:paraId="4CC02300" w14:textId="77777777" w:rsidTr="003E7566">
         <w:trPr>
@@ -17898,51 +17898,51 @@
             <w:r w:rsidR="008630CE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>ccupation as provided in the application for a skills assessment.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="258DD20E" w14:textId="047E98B6" w:rsidR="0079197E" w:rsidRPr="00DB7F84" w:rsidRDefault="0079197E" w:rsidP="003E7566">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">One of the occupations on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidR="009C005D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>OSAP Program page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="009C005D" w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the TRA website.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0079197E" w:rsidRPr="00DB7F84" w14:paraId="78866883" w14:textId="77777777" w:rsidTr="003E7566">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
@@ -18090,51 +18090,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>RTO Assessment Payment Identifier Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="439FD275" w14:textId="1BA30516" w:rsidR="0079197E" w:rsidRPr="00DB7F84" w:rsidRDefault="0079197E" w:rsidP="003E7566">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">A unique code provided to each applicant by their chosen RTO to enable them to select the correct payment in the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="00DB7F84">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>TRA Online Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0079197E" w:rsidRPr="00DB7F84" w14:paraId="0E2639B6" w14:textId="77777777" w:rsidTr="00FD7DF8">
         <w:tblPrEx>
           <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B582799" w14:textId="29767FD0" w:rsidR="0079197E" w:rsidRPr="00DB7F84" w:rsidRDefault="00F64F7C" w:rsidP="003E7566">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -18309,51 +18309,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7167688C" w14:textId="2E77A131" w:rsidR="0079197E" w:rsidRPr="00DB7F84" w:rsidRDefault="0079197E" w:rsidP="003E7566">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">One of the SARs listed on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="00DB7F84">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>OSAP Program page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DB7F84">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the TRA website. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0079197E" w:rsidRPr="00DB7F84" w14:paraId="73AEE476" w14:textId="77777777" w:rsidTr="00FD7DF8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
@@ -19546,99 +19546,99 @@
           <w:tcPr>
             <w:tcW w:w="3950" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3734"/>
             </w:tblGrid>
             <w:tr w:rsidR="00F66DD9" w:rsidRPr="006B4A0E" w14:paraId="6F3308D5" w14:textId="77777777" w:rsidTr="006B4A0E">
               <w:trPr>
                 <w:trHeight w:val="593"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="1092BBF2" w14:textId="4EECAA71" w:rsidR="00F66DD9" w:rsidRPr="00DB7F84" w:rsidRDefault="00F66DD9" w:rsidP="00233402">
+                <w:p w14:paraId="1092BBF2" w14:textId="4EECAA71" w:rsidR="00F66DD9" w:rsidRPr="00DB7F84" w:rsidRDefault="00F66DD9" w:rsidP="00332587">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:x="137" w:y="1"/>
                     <w:widowControl/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:suppressOverlap/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="en-AU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DB7F84">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="en-AU"/>
                     </w:rPr>
                     <w:t>Dr Richard Chadwick</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6840F479" w14:textId="77777777" w:rsidR="00F66DD9" w:rsidRPr="00DB7F84" w:rsidRDefault="00F66DD9" w:rsidP="00233402">
+                <w:p w14:paraId="6840F479" w14:textId="77777777" w:rsidR="00F66DD9" w:rsidRPr="00DB7F84" w:rsidRDefault="00F66DD9" w:rsidP="00332587">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:x="137" w:y="1"/>
                     <w:widowControl/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:suppressOverlap/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="en-AU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DB7F84">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="en-AU"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Branch Manager </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1EEFC3B0" w14:textId="4EA227FD" w:rsidR="00F66DD9" w:rsidRPr="00DB7F84" w:rsidRDefault="00F66DD9" w:rsidP="00233402">
+                <w:p w14:paraId="1EEFC3B0" w14:textId="4EA227FD" w:rsidR="00F66DD9" w:rsidRPr="00DB7F84" w:rsidRDefault="00F66DD9" w:rsidP="00332587">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:x="137" w:y="1"/>
                     <w:widowControl/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:suppressOverlap/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="en-AU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DB7F84">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="en-AU"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Tuition Assurance Taskforce and </w:t>
                   </w:r>
                   <w:r w:rsidR="00A81AF0" w:rsidRPr="006B4A0E">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -22278,51 +22278,51 @@
               <w:t>Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DC29F4C" w14:textId="2845271D" w:rsidR="0024788E" w:rsidRDefault="00D11A0E" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF82DA3" w14:textId="77777777" w:rsidR="00886E17" w:rsidRDefault="00886E17" w:rsidP="00886E17"/>
     <w:p w14:paraId="16F364E2" w14:textId="77777777" w:rsidR="00886E17" w:rsidRPr="00886E17" w:rsidRDefault="00886E17" w:rsidP="00886E17"/>
     <w:sectPr w:rsidR="00886E17" w:rsidRPr="00886E17" w:rsidSect="00087150">
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:w="11920" w:h="16840"/>
       <w:pgMar w:top="851" w:right="1147" w:bottom="1276" w:left="1440" w:header="57" w:footer="787" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2F2D90EB" w14:textId="77777777" w:rsidR="00F405B8" w:rsidRDefault="00F405B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="378F7B2F" w14:textId="77777777" w:rsidR="00F405B8" w:rsidRDefault="00F405B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -22358,51 +22358,50 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -23863,51 +23862,53 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1331524230">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1159689834">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="193009091">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="911506580">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1069424667">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1441098859">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2056"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D084A"/>
     <w:rsid w:val="00000110"/>
@@ -24237,50 +24238,51 @@
     <w:rsid w:val="002E7B2D"/>
     <w:rsid w:val="002F08C1"/>
     <w:rsid w:val="002F2D33"/>
     <w:rsid w:val="002F2E8D"/>
     <w:rsid w:val="002F4C0C"/>
     <w:rsid w:val="002F57F8"/>
     <w:rsid w:val="002F5B1E"/>
     <w:rsid w:val="002F6190"/>
     <w:rsid w:val="002F6325"/>
     <w:rsid w:val="002F714D"/>
     <w:rsid w:val="00301A1E"/>
     <w:rsid w:val="003030A9"/>
     <w:rsid w:val="00311F83"/>
     <w:rsid w:val="0031750F"/>
     <w:rsid w:val="00317DB8"/>
     <w:rsid w:val="00320531"/>
     <w:rsid w:val="00321C55"/>
     <w:rsid w:val="0032280B"/>
     <w:rsid w:val="00322FB7"/>
     <w:rsid w:val="00323E77"/>
     <w:rsid w:val="00324517"/>
     <w:rsid w:val="00326778"/>
     <w:rsid w:val="00327DDF"/>
     <w:rsid w:val="00330559"/>
     <w:rsid w:val="00330C54"/>
+    <w:rsid w:val="00332587"/>
     <w:rsid w:val="003326F1"/>
     <w:rsid w:val="00335057"/>
     <w:rsid w:val="00335E1B"/>
     <w:rsid w:val="00335EA5"/>
     <w:rsid w:val="00336CC9"/>
     <w:rsid w:val="00340968"/>
     <w:rsid w:val="00344266"/>
     <w:rsid w:val="0034462D"/>
     <w:rsid w:val="003458AB"/>
     <w:rsid w:val="00345B78"/>
     <w:rsid w:val="00346923"/>
     <w:rsid w:val="00346A34"/>
     <w:rsid w:val="00347AB0"/>
     <w:rsid w:val="00351A19"/>
     <w:rsid w:val="00361602"/>
     <w:rsid w:val="00363798"/>
     <w:rsid w:val="00365630"/>
     <w:rsid w:val="00365954"/>
     <w:rsid w:val="00365BDE"/>
     <w:rsid w:val="003703BB"/>
     <w:rsid w:val="00373F0C"/>
     <w:rsid w:val="003740FE"/>
     <w:rsid w:val="0037509E"/>
     <w:rsid w:val="00377E6F"/>
     <w:rsid w:val="003807E3"/>
@@ -24335,50 +24337,51 @@
     <w:rsid w:val="0040324E"/>
     <w:rsid w:val="00403DDE"/>
     <w:rsid w:val="00404EE8"/>
     <w:rsid w:val="00405654"/>
     <w:rsid w:val="004058BE"/>
     <w:rsid w:val="004106A6"/>
     <w:rsid w:val="00410C8B"/>
     <w:rsid w:val="00411757"/>
     <w:rsid w:val="004127C3"/>
     <w:rsid w:val="00413645"/>
     <w:rsid w:val="00413A54"/>
     <w:rsid w:val="004147C8"/>
     <w:rsid w:val="004151AA"/>
     <w:rsid w:val="00415C64"/>
     <w:rsid w:val="00415C8F"/>
     <w:rsid w:val="00416D62"/>
     <w:rsid w:val="0042022A"/>
     <w:rsid w:val="0042126F"/>
     <w:rsid w:val="00421894"/>
     <w:rsid w:val="00422CB9"/>
     <w:rsid w:val="00424DAE"/>
     <w:rsid w:val="00427635"/>
     <w:rsid w:val="00427871"/>
     <w:rsid w:val="004279ED"/>
     <w:rsid w:val="00427C2E"/>
+    <w:rsid w:val="00430010"/>
     <w:rsid w:val="00431F4C"/>
     <w:rsid w:val="00434627"/>
     <w:rsid w:val="00436990"/>
     <w:rsid w:val="004378FC"/>
     <w:rsid w:val="004431CC"/>
     <w:rsid w:val="004438B5"/>
     <w:rsid w:val="00443FD6"/>
     <w:rsid w:val="004445A9"/>
     <w:rsid w:val="00447DB4"/>
     <w:rsid w:val="00450523"/>
     <w:rsid w:val="004509E5"/>
     <w:rsid w:val="00454767"/>
     <w:rsid w:val="004566D0"/>
     <w:rsid w:val="00457773"/>
     <w:rsid w:val="00457A5B"/>
     <w:rsid w:val="00470E96"/>
     <w:rsid w:val="00471C54"/>
     <w:rsid w:val="0047455E"/>
     <w:rsid w:val="00474DAF"/>
     <w:rsid w:val="00480C4D"/>
     <w:rsid w:val="00480EA8"/>
     <w:rsid w:val="00482308"/>
     <w:rsid w:val="00482824"/>
     <w:rsid w:val="004836FD"/>
     <w:rsid w:val="0048428E"/>
@@ -25679,51 +25682,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2056"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="45987585"/>
-  <w15:docId w15:val="{1BD3180F-2BF2-46E5-992C-5AE2E03ED5BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -27427,51 +27429,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2086762930">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing1.vsdx"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing3.vsdx"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dewr.gov.au" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2017C00582" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/using-site/privacy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austlii.edu.au/au/legis/cth/consol_reg/mr1994227/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs-tss-skills-assessment/rto-finder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.naati.com.au/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.training.gov.au/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing4.vsdx"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/help-support/who-can-help-with-your-application/using-a-migration-agent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing5.vsdx"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/migration-skills-assessment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing2.vsdx"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classic.austlii.edu.au/au/legis/cth/consol_reg/mr1994227/s2.26b.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au/legalcode" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradesrecog1.govcms.gov.au/licensing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/privacy/australian-privacy-principles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2023L00320/asmade/text" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.counterfraud.gov.au/library/commonwealth-fraud-and-corruption-control-framework-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs-tss-skills-assessment/rto-finder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.training.gov.au/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing4.vsdx"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/help-support/who-can-help-with-your-application/using-a-migration-agent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austlii.edu.au/au/legis/cth/consol_reg/mr1994227/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.naati.com.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/migration-skills-assessment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing2.vsdx"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing5.vsdx"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au/legalcode" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tradesrecog1.govcms.gov.au/licensing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classic.austlii.edu.au/au/legis/cth/consol_reg/mr1994227/s2.26b.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/privacy/australian-privacy-principles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2023L00320/asmade/text" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.counterfraud.gov.au/library/commonwealth-fraud-and-corruption-control-framework-2024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing3.vsdx"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dewr.gov.au" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2017C00582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing1.vsdx"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/using-site/privacy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -27730,177 +27732,155 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007F9F4128165EC14F9D0928D6FF92FCF4" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="36551576ee7430a35bc5ae4293c03f1b">
-[...2 lines deleted...]
-    <xsd:import namespace="8e385ea9-78bc-48a7-b0ae-b9d0ad6e5e81"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f336038c2e659fc61d4c06200f1ecab6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ebf974b-c227-44a5-857d-b2e1c62850af" xmlns:ns3="e359b447-d7b2-46dd-8a26-50e74bbf44bd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87afce543211b888e33e198561a52244" ns2:_="" ns3:_="">
+    <xsd:import namespace="7ebf974b-c227-44a5-857d-b2e1c62850af"/>
+    <xsd:import namespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:OrderNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:Block_x0020_Type" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="632232de-ab3d-446d-9cdf-cad18efeb500" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ebf974b-c227-44a5-857d-b2e1c62850af" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7147e460-a74b-4414-8224-31362e5846fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="OrderNumber" ma:index="19" nillable="true" ma:displayName="Order Number" ma:format="Dropdown" ma:internalName="OrderNumber" ma:percentage="FALSE">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="Block_x0020_Type" ma:index="20" nillable="true" ma:displayName="Block Type" ma:default="Reason" ma:format="Dropdown" ma:internalName="Block_x0020_Type">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...4 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Reason"/>
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Important"/>
+          <xsd:enumeration value="Signature"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8e385ea9-78bc-48a7-b0ae-b9d0ad6e5e81" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4aecfaff-acc5-4e50-9294-327ad22da36a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8e385ea9-78bc-48a7-b0ae-b9d0ad6e5e81">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9ca3b681-5898-4f39-8435-b9e5450a70e4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e359b447-d7b2-46dd-8a26-50e74bbf44bd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -27968,166 +27948,149 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="632232de-ab3d-446d-9cdf-cad18efeb500">
+    <Block_x0020_Type xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">Reason</Block_x0020_Type>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="8e385ea9-78bc-48a7-b0ae-b9d0ad6e5e81" xsi:nil="true"/>
+    <TaxCatchAll xmlns="e359b447-d7b2-46dd-8a26-50e74bbf44bd" xsi:nil="true"/>
+    <OrderNumber xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{185B0318-DF73-4836-8457-94427F666277}">
-[...42 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A079951C-523B-4D96-B87B-338DB577CEA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD69DB7F-1B8B-4BAD-9F2B-D47DE0EE1672}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{561BD6D5-ED80-4126-AFC0-5B34607E30C4}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC4D9523-7C81-4F14-A316-BBCB7CC54629}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>6588</Words>
-  <Characters>37812</Characters>
+  <Words>7560</Words>
+  <Characters>43699</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>918</Lines>
-  <Paragraphs>515</Paragraphs>
+  <Lines>1040</Lines>
+  <Paragraphs>657</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Australian Government</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44060</CharactersWithSpaces>
+  <CharactersWithSpaces>50602</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>OSAP Program Applicant Guidelines</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>BS2753</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-06T06:43:06Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
+    <vt:lpwstr>2026-04-23T22:59:31Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>f9729f7f-ba6f-425e-9b5e-ff5b9e3b724e</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
+    <vt:lpwstr>1a467e18-61da-42c4-a38e-25b4ddbbd1c6</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
-    <vt:lpwstr>0x0101007F9F4128165EC14F9D0928D6FF92FCF4</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F</vt:lpwstr>
   </property>
 </Properties>
 </file>