--- v0 (2025-10-05)
+++ v1 (2026-05-09)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="67FBD34C" w14:textId="2F5EFA2B" w:rsidR="004D084A" w:rsidRPr="00EE13B0" w:rsidRDefault="004D084A" w:rsidP="00325C27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284" w:right="-20" w:hanging="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42E5F276" w14:textId="6983CBED" w:rsidR="004D084A" w:rsidRPr="00EE13B0" w:rsidRDefault="004D084A">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
@@ -914,80 +909,80 @@
       </w:tr>
       <w:tr w:rsidR="00B20E61" w:rsidRPr="00FE14B8" w14:paraId="7C779313" w14:textId="77777777" w:rsidTr="00B20E61">
         <w:trPr>
           <w:trHeight w:val="124"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9784" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="335E76CA" w14:textId="77777777" w:rsidR="00B20E61" w:rsidRPr="0010797A" w:rsidRDefault="00B20E61" w:rsidP="00B20E61">
             <w:pPr>
               <w:spacing w:before="7" w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010797A">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>With the exception of the Commonwealth Coat of Arms and where otherwise noted, all material presented in this document is provided under a Creative Commons Attribution 3.0 Australia (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="0010797A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>creativecommons.org/licenses/by/3.0/au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0010797A">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>) licence.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49FFF401" w14:textId="77777777" w:rsidR="00B20E61" w:rsidRPr="0010797A" w:rsidRDefault="00B20E61" w:rsidP="00B20E61">
             <w:pPr>
               <w:spacing w:before="7" w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010797A">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>The details of the relevant licence conditions are available on the Creative Commons website (accessible using the links provided) as is the full legal code for the CC BY 3.0 AU licence (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="0010797A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>creativecommons.org/licenses/by/3.0/au/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="0010797A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>legalcode</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="0010797A">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B40B548" w14:textId="77777777" w:rsidR="00B20E61" w:rsidRPr="0010797A" w:rsidRDefault="00B20E61" w:rsidP="00B20E61">
@@ -1161,56 +1156,51 @@
       </w:r>
       <w:r w:rsidR="00577358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="99"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005B1F97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="99"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4F94D3" w14:textId="77777777" w:rsidR="004D084A" w:rsidRPr="00EE13B0" w:rsidRDefault="004D084A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:sectPr w:rsidR="004D084A" w:rsidRPr="00EE13B0" w:rsidSect="00E23BCE">
-          <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11920" w:h="16840"/>
           <w:pgMar w:top="1135" w:right="1440" w:bottom="1440" w:left="1440" w:header="11" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1786724617"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
@@ -5188,51 +5178,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nominated</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE13B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE13B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>occupations</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE13B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00780269">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t>Migration Regulations 1994.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EE13B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0045E172" w14:textId="77777777" w:rsidR="00BA58E0" w:rsidRPr="00EE13B0" w:rsidRDefault="00BA58E0" w:rsidP="00BA58E0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="208"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5539,51 +5529,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8AA11F" w14:textId="11EE9853" w:rsidR="002745F9" w:rsidRDefault="002745F9" w:rsidP="002745F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>You must check with the Department of Home Affairs (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF05C8">
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:t>ome Affairs)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73E73">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="0010797A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.homeaffairs.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that your visa pathway requires a skills assessment and that TRA is the correct assessing authority for your nominated occupation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3729BF" w14:textId="4040FC56" w:rsidR="002745F9" w:rsidRDefault="002745F9" w:rsidP="00AF341B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
@@ -5593,51 +5583,51 @@
       <w:hyperlink w:anchor="_Section_2._Program" w:history="1">
         <w:r w:rsidR="00573265">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>S</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA58E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ection 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> of these Guidelines)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B54A3C" w14:textId="7BF252BB" w:rsidR="00D90B6A" w:rsidRPr="007F5EA1" w:rsidRDefault="00D90B6A" w:rsidP="00D90B6A">
       <w:r w:rsidRPr="009F5E8C">
         <w:t xml:space="preserve">If you do not understand any part of the eligibility requirements, please contact TRA </w:t>
       </w:r>
       <w:r w:rsidR="00FA31C1">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00FA31C1" w:rsidRPr="009F1C20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>traenquiries@de</w:t>
         </w:r>
         <w:r w:rsidR="001F7349">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>wr</w:t>
         </w:r>
         <w:r w:rsidR="00FA31C1" w:rsidRPr="009F1C20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FA31C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F3E5B7" w14:textId="456C9092" w:rsidR="002131DB" w:rsidRPr="008F41A8" w:rsidRDefault="002131DB" w:rsidP="002131DB">
       <w:r w:rsidRPr="007F5EA1">
@@ -5652,88 +5642,88 @@
       </w:r>
       <w:r w:rsidR="009C049C">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5E8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF1105" w:rsidRPr="009F5E8C">
         <w:t xml:space="preserve">or points </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5E8C">
         <w:t>requirements</w:t>
       </w:r>
       <w:r w:rsidR="00FF1105" w:rsidRPr="00DF05C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00685028" w:rsidRPr="00DF05C8">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00FF1105" w:rsidRPr="00DF05C8">
         <w:t>migration</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF05C8">
         <w:t xml:space="preserve">. All enquiries relating to visa and migration requirements must be directed to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00B23203">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Home Affairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink w:history="1"/>
       <w:r w:rsidRPr="008F41A8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04305E5B" w14:textId="323A3CA3" w:rsidR="00FF1105" w:rsidRPr="007F5EA1" w:rsidRDefault="002131DB" w:rsidP="00FF1105">
       <w:r w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve">TRA reserves the right to amend these Guidelines as necessary. </w:t>
       </w:r>
       <w:r w:rsidR="00FF1105" w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve">Information about changes will be documented in the Change History Table in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Section_5_Document" w:history="1">
         <w:r w:rsidR="00FF1105" w:rsidRPr="00E6620D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Section </w:t>
         </w:r>
         <w:r w:rsidR="006C1D9D" w:rsidRPr="00E6620D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FF1105" w:rsidRPr="00DF05C8">
         <w:t xml:space="preserve"> and posted as a news item on the TRA website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00FF1105" w:rsidRPr="0010797A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FA31C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091F6C32" w14:textId="33BBB559" w:rsidR="00007E1E" w:rsidRPr="008F41A8" w:rsidRDefault="00007E1E" w:rsidP="007F5EA1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="119" w:right="208"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc187150443"/>
       <w:r w:rsidRPr="008F41A8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -5742,62 +5732,62 @@
       <w:r w:rsidRPr="008F41A8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
         <w:t>How to apply</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="3B8976C6" w14:textId="6849C47A" w:rsidR="00007E1E" w:rsidRPr="008F41A8" w:rsidRDefault="00007E1E" w:rsidP="00007E1E">
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">To apply for the </w:t>
       </w:r>
       <w:r w:rsidR="005B56F9">
         <w:t>MSA</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> you must </w:t>
       </w:r>
       <w:r w:rsidR="009C049C">
         <w:t>register</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00F73E73" w:rsidRPr="00F73E73">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> via the TRA website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00F73E73">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0010797A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> You will be asked to create a username and password.</w:t>
       </w:r>
       <w:r w:rsidR="00593251" w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> Diagram 1 below provides an overview of the online application process. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A04B50" w14:textId="77777777" w:rsidR="00F46CD5" w:rsidRPr="008F41A8" w:rsidRDefault="00F46CD5" w:rsidP="00F46CD5">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -5811,129 +5801,129 @@
     </w:p>
     <w:p w14:paraId="5B76331F" w14:textId="3411CFC0" w:rsidR="00F46CD5" w:rsidRPr="008F41A8" w:rsidRDefault="00847CB3" w:rsidP="00847CB3">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E4F5CEF" wp14:editId="3CCA32F6">
             <wp:extent cx="5736590" cy="1962785"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5736590" cy="1962785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="70004BD9" w14:textId="301FE1B0" w:rsidR="00DB2B7E" w:rsidRDefault="00007E1E" w:rsidP="00007E1E">
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">An application can only be lodged online </w:t>
       </w:r>
       <w:r w:rsidR="005B56F9">
         <w:t>through</w:t>
       </w:r>
       <w:r w:rsidR="005B56F9" w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00F73E73" w:rsidRPr="00F73E73">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002902A1" w:rsidRPr="008F41A8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FA31C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B18E267" w14:textId="77777777" w:rsidR="00DB2B7E" w:rsidRPr="00DB2B7E" w:rsidRDefault="00DB2B7E" w:rsidP="00DB2B7E">
       <w:r w:rsidRPr="00DB2B7E">
         <w:t xml:space="preserve">You may nominate a migration agent or representative to act on your behalf during the skills assessment process. You do this by completing the ‘Agent or Representative’ section of the online application form. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC48E49" w14:textId="0C7A3CF3" w:rsidR="00007E1E" w:rsidRPr="008F41A8" w:rsidRDefault="00007E1E" w:rsidP="00007E1E">
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">All applications submitted to TRA must be decision ready. </w:t>
       </w:r>
       <w:r w:rsidR="00B23203">
         <w:t>Decision ready</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> means all</w:t>
       </w:r>
       <w:r w:rsidR="00FA31C1">
         <w:t xml:space="preserve"> the mandatory</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> fields in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00F73E73" w:rsidRPr="00F73E73">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B23203">
         <w:t xml:space="preserve"> are completed, all</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B56F9">
         <w:t>documents</w:t>
       </w:r>
       <w:r w:rsidR="005B56F9" w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B23203">
         <w:t xml:space="preserve">uploaded </w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">as required under </w:t>
       </w:r>
@@ -6258,51 +6248,51 @@
         <w:t xml:space="preserve">not contain documents that are </w:t>
       </w:r>
       <w:r w:rsidR="00494BE1" w:rsidRPr="0010797A">
         <w:t>locked,</w:t>
       </w:r>
       <w:r w:rsidRPr="0010797A">
         <w:t xml:space="preserve"> or password protected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F34B924" w14:textId="2EC57B84" w:rsidR="009A4930" w:rsidRPr="007F5EA1" w:rsidRDefault="003811EE" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007F5EA1">
         <w:t>Please read the instruction</w:t>
       </w:r>
       <w:r w:rsidR="007D4713" w:rsidRPr="007F5EA1">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
       <w:r w:rsidR="00AB56B5">
         <w:t xml:space="preserve">TRA </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00AB56B5">
           <w:t>O</w:t>
         </w:r>
         <w:r w:rsidRPr="0010797A">
           <w:t xml:space="preserve">nline </w:t>
         </w:r>
         <w:r w:rsidR="00AB56B5">
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidRPr="0010797A">
           <w:t>ortal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve"> carefully to make sure you have met all requirements before submitting your documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFB5AB7" w14:textId="4CAB0DD7" w:rsidR="00593251" w:rsidRPr="008F41A8" w:rsidRDefault="00FC4ABB" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc187150445"/>
@@ -6391,51 +6381,51 @@
         <w:t>Translating documents in Australia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D712C6" w14:textId="0847AD5E" w:rsidR="00593251" w:rsidRPr="007F5EA1" w:rsidRDefault="00593251" w:rsidP="0010797A">
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">Acceptable translations of documents in Australia </w:t>
       </w:r>
       <w:r w:rsidR="00F73E73">
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> be obtained from translators accredited with the National Accreditation Authority for Translators and Interpreters (NAATI). </w:t>
       </w:r>
       <w:r w:rsidR="00685028" w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">A list of approved </w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">translators can be found </w:t>
       </w:r>
       <w:r w:rsidR="00685028" w:rsidRPr="008F41A8">
         <w:t>on NAATI’s website</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00BA58E0" w:rsidRPr="00BA58E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.naati.com.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C9633E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BD0BB4" w:rsidRPr="00BD0BB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD0BB4" w:rsidRPr="008F41A8">
         <w:t>Translations must include the translator’s name, NAATI identification number and accreditation status.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF7E390" w14:textId="2F9F6C51" w:rsidR="00593251" w:rsidRPr="008F41A8" w:rsidRDefault="00593251" w:rsidP="00593251">
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">Please check the translator’s accreditation by either calling NAATI on +61 2 6260 3035 or asking to see the translator’s letter or certificate of accreditation in the language you need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E1D68A" w14:textId="5ABA038A" w:rsidR="00593251" w:rsidRPr="00884B5F" w:rsidRDefault="00593251" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
@@ -6753,51 +6743,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23121">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The fees that TRA charges for skills assessments under its programs are specified in the legislative instrument made under sub regulation 5.40 (1) of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23121">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Migration Regulations 1994 </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23121">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>(see: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:tooltip="https://www.legislation.gov.au/f2023l00320/asmade/text" w:history="1">
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:tooltip="https://www.legislation.gov.au/f2023l00320/asmade/text" w:history="1">
         <w:r w:rsidRPr="00C23121">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Migration (Fees for assessment of qualifications and experience) Instrument (LIN 23/002) 2023).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6EEB18EA" w14:textId="103FE7B2" w:rsidR="00306709" w:rsidRPr="001703B3" w:rsidRDefault="00306709" w:rsidP="001703B3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23121">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
@@ -7415,51 +7405,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">er </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00CC6E24" w:rsidRPr="00D65D9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="-5"/>
           </w:rPr>
           <w:t>Policy and Forms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CC6E24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:rPr>
@@ -7491,51 +7481,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>RA</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="0010797A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F41A8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E619636" w14:textId="4963CD37" w:rsidR="004D084A" w:rsidRPr="008F41A8" w:rsidRDefault="00E21193" w:rsidP="00D41AB8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="119" w:right="208" w:hanging="119"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Section_2._Program"/>
       <w:bookmarkStart w:id="11" w:name="_Toc187150448"/>
@@ -7662,51 +7652,51 @@
       </w:pPr>
       <w:r w:rsidRPr="007F5EA1">
         <w:t>You are eligible to apply for the MSA program if your nominated occupation is:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3259EE" w14:textId="5A0D6EA1" w:rsidR="00593251" w:rsidRPr="007F5EA1" w:rsidRDefault="00593251" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5E8C">
         <w:t xml:space="preserve">listed on </w:t>
       </w:r>
       <w:r w:rsidRPr="0010797A">
         <w:t>the Medium and Long-term Strategic Skills List (MLTSSL) or the Short-term Skilled Occupations List (STSOL) on the</w:t>
       </w:r>
       <w:r w:rsidR="001A1E60" w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve">Home Affairs website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00214671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.homeaffairs.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00214671">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F5EA1">
         <w:t>and TRA is the rele</w:t>
       </w:r>
       <w:r w:rsidR="00BD0BB4">
         <w:t>vant skills assessing authority</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B0E105" w14:textId="77777777" w:rsidR="00593251" w:rsidRPr="009F5E8C" w:rsidRDefault="00593251" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
@@ -7747,191 +7737,191 @@
       </w:r>
       <w:r w:rsidRPr="0010797A">
         <w:t xml:space="preserve"> for the MSA program if you are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1194BB93" w14:textId="46A3E16A" w:rsidR="00B36A55" w:rsidRDefault="00593251" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007F5EA1">
         <w:t>an applicant from a</w:t>
       </w:r>
       <w:r w:rsidRPr="0010797A">
         <w:t xml:space="preserve"> specified country of passport and occupation,</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve"> which requires a skills assessment under the</w:t>
       </w:r>
       <w:r w:rsidR="00782FBC" w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve"> TRA </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00B36A55" w:rsidRPr="00B36A55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offshore Skills Assessment </w:t>
         </w:r>
         <w:r w:rsidR="00293DCE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Program</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="52EB7708" w14:textId="5735C2AB" w:rsidR="007A03FD" w:rsidRPr="0010797A" w:rsidRDefault="00B36A55" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>seeki</w:t>
       </w:r>
       <w:r w:rsidR="001A1E60" w:rsidRPr="0010797A">
         <w:t>ng an assessment for</w:t>
       </w:r>
       <w:r w:rsidR="007A03FD" w:rsidRPr="0010797A">
         <w:t xml:space="preserve"> one of the following licensed occupations: </w:t>
       </w:r>
       <w:r w:rsidR="00C33F0A" w:rsidRPr="0010797A">
         <w:t>Air-conditioning</w:t>
       </w:r>
       <w:r w:rsidR="007A03FD" w:rsidRPr="0010797A">
         <w:t xml:space="preserve"> and Refrigeration Mechanic, Electrician (General), Electrician (Special Class) and Plumber (General). Please refer to the </w:t>
       </w:r>
       <w:r w:rsidR="00597B3E">
         <w:t xml:space="preserve">TRA </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="007A03FD" w:rsidRPr="0010797A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Offshore Skills Assessment Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F5E8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0120AC" w14:textId="2451FBC0" w:rsidR="00593251" w:rsidRPr="0010797A" w:rsidRDefault="00593251" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve">applying for a </w:t>
       </w:r>
       <w:r w:rsidRPr="0010797A">
         <w:t>Temporary Graduate visa (subclass 485)</w:t>
       </w:r>
       <w:r w:rsidR="00597B3E">
         <w:t xml:space="preserve">. Please refer to the TRA </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00597B3E" w:rsidRPr="00597B3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Job Ready Program</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ED2CA22" w14:textId="17D40E07" w:rsidR="00214671" w:rsidRPr="00884B5F" w:rsidRDefault="00593251" w:rsidP="00214671">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010797A">
         <w:t xml:space="preserve">applying for a Temporary </w:t>
       </w:r>
       <w:r w:rsidR="00C33F0A" w:rsidRPr="0010797A">
         <w:t>Skill Shortage visa</w:t>
       </w:r>
       <w:r w:rsidR="00782FBC" w:rsidRPr="0010797A">
         <w:t xml:space="preserve"> (subclass 482</w:t>
       </w:r>
       <w:r w:rsidR="00597B3E" w:rsidRPr="00BD5443">
         <w:t xml:space="preserve">). Please refer to the </w:t>
       </w:r>
       <w:r w:rsidR="00597B3E">
         <w:t xml:space="preserve">TRA </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00597B3E" w:rsidRPr="00597B3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TSS Skills Assessment Program</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B27B389" w14:textId="5FA9E5D1" w:rsidR="00061F0F" w:rsidRPr="00AF341B" w:rsidRDefault="00061F0F" w:rsidP="00214671">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>if you do not meet the qualification and employment requirements listed in these guidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B01D694" w14:textId="0D10696D" w:rsidR="00214671" w:rsidRPr="0010797A" w:rsidRDefault="00214671" w:rsidP="00AF341B">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00214671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Pathfinder tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> on the TRA website can help you determine if the MSA program is the correct assessment program for your nominated occupation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B256AF0" w14:textId="0C3A22D8" w:rsidR="004D084A" w:rsidRPr="008F41A8" w:rsidRDefault="00E11DFA" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="119" w:right="208"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc187150450"/>
       <w:r w:rsidRPr="008F41A8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -8006,63 +7996,63 @@
         <w:t>TRA will</w:t>
       </w:r>
       <w:r w:rsidR="00181A40" w:rsidRPr="00181A40">
         <w:t xml:space="preserve"> determine </w:t>
       </w:r>
       <w:r w:rsidR="00181A40">
         <w:t>whether</w:t>
       </w:r>
       <w:r w:rsidR="00181A40" w:rsidRPr="00181A40">
         <w:t xml:space="preserve"> your qualification is comparable to the relevant AQF qualification and level for your nominated occupation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9EC479" w14:textId="19224A51" w:rsidR="0024788E" w:rsidRPr="0010797A" w:rsidRDefault="0024788E" w:rsidP="0024788E">
       <w:r w:rsidRPr="008F41A8">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="0010797A">
         <w:t xml:space="preserve"> relevant AQF qualification for occupations </w:t>
       </w:r>
       <w:r w:rsidR="00782FBC" w:rsidRPr="0010797A">
         <w:t xml:space="preserve">assessed by TRA </w:t>
       </w:r>
       <w:r w:rsidRPr="0010797A">
         <w:t xml:space="preserve">can be found on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00571488" w:rsidRPr="009F3D16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>Australian Qualifications by Occupation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00571488" w:rsidRPr="0010797A">
         <w:t xml:space="preserve"> document on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00597B3E" w:rsidRPr="00494BE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve">TRA </w:t>
         </w:r>
         <w:r w:rsidRPr="00494BE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>website.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B2B9318" w14:textId="0F37E357" w:rsidR="004D084A" w:rsidRPr="0010797A" w:rsidRDefault="00E11DFA" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc187150452"/>
       <w:r w:rsidRPr="0010797A">
@@ -8951,51 +8941,51 @@
         <w:t>third-party</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve"> sources. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B9FAE6" w14:textId="3067D254" w:rsidR="00CB231F" w:rsidRPr="009F5E8C" w:rsidRDefault="00CB231F" w:rsidP="00CB231F">
       <w:r w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="007F5EA1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Employer Template</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33A5B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve">can be downloaded from the online portal and on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00011048" w:rsidRPr="00FA0B69">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Policy and Forms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00011048">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>page of the TRA website</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5EA1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537ED68F" w14:textId="32CA332A" w:rsidR="0024788E" w:rsidRPr="0010797A" w:rsidRDefault="00C10A2E" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc187150457"/>
@@ -11265,51 +11255,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Your outcome letter will contain information about how to apply for a review </w:t>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="_Hlk69726679"/>
       <w:r w:rsidRPr="006C6069">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and the associated review fee.</w:t>
       </w:r>
       <w:r w:rsidR="008C2143">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidR="00256031" w:rsidRPr="00222068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please read the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00256031" w:rsidRPr="00D65D9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">TRA </w:t>
         </w:r>
         <w:r w:rsidR="00D65D9F" w:rsidRPr="00D65D9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Assessment Review Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D65D9F" w:rsidRPr="00D65D9F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D65D9F" w:rsidRPr="00D65D9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidR="00256031" w:rsidRPr="00222068">
         <w:rPr>
@@ -11457,51 +11447,51 @@
     <w:p w14:paraId="4DFA255C" w14:textId="4786AAAD" w:rsidR="00B06400" w:rsidRPr="006C6069" w:rsidRDefault="00B06400" w:rsidP="00B06400">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C6069">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicants who wish to apply for a new skills assessment following an unsuccessful outcome of a review must lodge a new application for a skills assessment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6915C6DD" w14:textId="0CD3B4E8" w:rsidR="00B06400" w:rsidRPr="00E006E6" w:rsidRDefault="00B06400" w:rsidP="00E006E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E006E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">In submitting a new application, you must resubmit all evidence previously supplied and include any additional evidence you wish to claim. Any new application will require payment of the associated application fee. A new application can be lodged at any time through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00FA0B69">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E006E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="037B0047" w14:textId="7515E987" w:rsidR="00F6433B" w:rsidRDefault="00B06400" w:rsidP="00CD7E72">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E006E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -11846,51 +11836,51 @@
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="0010797A">
         <w:t xml:space="preserve">ensure </w:t>
       </w:r>
       <w:r w:rsidR="006414A8">
         <w:t>the application</w:t>
       </w:r>
       <w:r w:rsidRPr="0010797A">
         <w:t xml:space="preserve"> submitted to TRA is complete and decision ready</w:t>
       </w:r>
       <w:r w:rsidR="00D1145A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D1145A" w:rsidRPr="00D1145A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D1145A">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00D1145A" w:rsidRPr="00D1145A">
         <w:t xml:space="preserve">ecision ready means all the mandatory fields in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="00D1145A" w:rsidRPr="00D1145A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D1145A" w:rsidRPr="00D1145A">
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:r w:rsidR="00D1145A">
         <w:t xml:space="preserve">completed, </w:t>
       </w:r>
       <w:r w:rsidR="00D1145A" w:rsidRPr="00D1145A">
         <w:t xml:space="preserve">all documents uploaded </w:t>
       </w:r>
       <w:r w:rsidR="00D1145A">
         <w:t xml:space="preserve">and you have </w:t>
       </w:r>
       <w:r w:rsidRPr="0010797A">
         <w:t>pa</w:t>
       </w:r>
       <w:r w:rsidR="00D1145A">
         <w:t>id</w:t>
       </w:r>
@@ -11989,108 +11979,108 @@
           <w:i/>
         </w:rPr>
         <w:t>Nomination of a Migration Agent or Representative</w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="0010797A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="009F5E8C">
         <w:t xml:space="preserve">form must be completed and submitted to TRA </w:t>
       </w:r>
       <w:r w:rsidR="006414A8">
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="009F5E8C">
         <w:t xml:space="preserve"> you change a migration agent or representative. Information provided on the form will replac</w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="00DF05C8">
         <w:t>e any previous migration agent or representative details held on your TRA file.</w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> This form is located </w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="0010797A">
         <w:t xml:space="preserve">under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="00455AD4" w:rsidRPr="009E30B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Policy and Forms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00455AD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="0024788E" w:rsidRPr="009E30B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009E30B8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D1145A">
         <w:t xml:space="preserve"> You can email the completed form to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="001F7349" w:rsidRPr="001F7349">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>traenquiries@</w:t>
         </w:r>
         <w:r w:rsidR="001F7349" w:rsidRPr="00202683">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D1145A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34619522" w14:textId="7717C426" w:rsidR="00573265" w:rsidRPr="002266B7" w:rsidRDefault="0024788E" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">For more information about the use of migration agents in Australia, visit Home Affairs website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="009E30B8" w:rsidRPr="009E30B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://immi.homeaffairs.gov.au/help-support/who-can-help-with-your-application/using-a-migration-agent</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67F15945" w14:textId="10FB3040" w:rsidR="0024788E" w:rsidRPr="0010797A" w:rsidRDefault="006B5420" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="119" w:right="-23"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc32241024"/>
       <w:bookmarkStart w:id="47" w:name="_Toc187150468"/>
       <w:r w:rsidRPr="007F5EA1">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
@@ -12113,51 +12103,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="007F5EA1">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Privacy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="30FAA24E" w14:textId="194BCD6A" w:rsidR="0024788E" w:rsidRPr="0010797A" w:rsidRDefault="0024788E" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_1.11_Authorised_representatives_1"/>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="0010797A">
         <w:t xml:space="preserve">The collection, use and disclosure of personal information by TRA is subject to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00E6620D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>Privacy Act 1988</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0010797A">
         <w:t xml:space="preserve"> (Privacy Act). Schedule 1 of the Privacy Act contains the Australian Privacy Principles (APPs), which prescribe the rules for handling personal information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3155F1" w14:textId="5ABF1C05" w:rsidR="0024788E" w:rsidRPr="009F5E8C" w:rsidRDefault="0024788E" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="009F5E8C">
         <w:t>The Privacy Act defines ‘personal information’ as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BABC97" w14:textId="77777777" w:rsidR="0024788E" w:rsidRPr="0010797A" w:rsidRDefault="0024788E" w:rsidP="0024788E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorHAnsi"/>
@@ -12329,79 +12319,79 @@
         <w:t xml:space="preserve">ustralian </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF05C8">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="001E1786">
         <w:t xml:space="preserve">rivacy </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF05C8">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="001E1786">
         <w:t>rinciple</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF05C8">
         <w:t>s, and how the Department will respond to such a complaint.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB9721F" w14:textId="357BDCC0" w:rsidR="0024788E" w:rsidRPr="00DF05C8" w:rsidRDefault="0024788E" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF05C8">
         <w:t xml:space="preserve">A copy of the Department’s privacy policy is available on the Department’s website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="001F7349" w:rsidRPr="001F7349">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.</w:t>
         </w:r>
         <w:r w:rsidR="001F7349" w:rsidRPr="00202683">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>dewr.gov.au/privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006943B7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5BD459" w14:textId="6754C87E" w:rsidR="0024788E" w:rsidRPr="009F5E8C" w:rsidRDefault="0024788E" w:rsidP="0024788E">
       <w:r w:rsidRPr="00DF05C8">
         <w:t>More information about the Privacy Act, including a copy of the full text of the APPs, can be obtained from the Office of the Australian Information Commissioner’s website</w:t>
       </w:r>
       <w:r w:rsidRPr="0010797A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00DF05C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.oaic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009F5E8C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214C3094" w14:textId="2188B774" w:rsidR="0024788E" w:rsidRPr="00EF12A7" w:rsidRDefault="006B5420" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc443657690"/>
       <w:bookmarkStart w:id="52" w:name="_Toc444088886"/>
       <w:bookmarkStart w:id="53" w:name="_Toc443657691"/>
       <w:bookmarkStart w:id="54" w:name="_Toc444088887"/>
       <w:bookmarkStart w:id="55" w:name="_Toc443657692"/>
       <w:bookmarkStart w:id="56" w:name="_Toc444088888"/>
       <w:bookmarkStart w:id="57" w:name="_Toc443657693"/>
       <w:bookmarkStart w:id="58" w:name="_Toc444088889"/>
       <w:bookmarkStart w:id="59" w:name="_Toc443657694"/>
       <w:bookmarkStart w:id="60" w:name="_Toc444088890"/>
@@ -15034,51 +15024,51 @@
       </w:r>
       <w:r w:rsidR="0024788E" w:rsidRPr="007F5EA1">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Relevant legislation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="4E6C42A6" w14:textId="0C142949" w:rsidR="0024788E" w:rsidRPr="009F5E8C" w:rsidRDefault="0024788E" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="0010797A">
         <w:t xml:space="preserve">TRA is the designated relevant assessing authority for a range of trade and associate professional occupations under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="0010797A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Migration Regulations 1994</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0010797A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A45AD7B" w14:textId="3DEC6DE0" w:rsidR="0024788E" w:rsidRPr="0010797A" w:rsidRDefault="0024788E" w:rsidP="0010797A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="0010797A">
         <w:t>Under Sub</w:t>
       </w:r>
       <w:r w:rsidR="002A0C9A">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0010797A">
@@ -15301,51 +15291,51 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F41A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C855A7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="001F7349" w:rsidRPr="001F7349">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>privacy@dewr</w:t>
         </w:r>
         <w:r w:rsidR="001F7349" w:rsidRPr="00202683">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E1D03A0" w14:textId="514D18E0" w:rsidR="0024788E" w:rsidRPr="008F41A8" w:rsidRDefault="0024788E" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -15424,51 +15414,51 @@
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enquiries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7352" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AA6FE44" w14:textId="369CBEAA" w:rsidR="0024788E" w:rsidRPr="0010797A" w:rsidRDefault="001F7349" w:rsidP="00D90B6A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="001F7349">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>traenquiries@</w:t>
               </w:r>
               <w:r w:rsidRPr="00202683">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>dewr.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0024788E" w:rsidRPr="0010797A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-AU"/>
@@ -15505,51 +15495,51 @@
               </w:rPr>
               <w:t>Web</w:t>
             </w:r>
             <w:r w:rsidR="006B5420" w:rsidRPr="0010797A">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7352" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="121297BC" w14:textId="77777777" w:rsidR="0024788E" w:rsidRPr="0010797A" w:rsidRDefault="0024788E" w:rsidP="0010797A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidRPr="0010797A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0010797A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CFC87B8" w14:textId="53CC7473" w:rsidR="00524101" w:rsidRPr="0010797A" w:rsidRDefault="00AD3ED5" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="240"/>
@@ -17683,74 +17673,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A/g Director Skills Assessment Finance and Reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="6DC29F4C" w14:textId="77777777" w:rsidR="0024788E" w:rsidRPr="0024788E" w:rsidRDefault="0024788E" w:rsidP="0010797A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0024788E" w:rsidRPr="0024788E" w:rsidSect="0010797A">
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:w="11920" w:h="16840"/>
       <w:pgMar w:top="851" w:right="1440" w:bottom="1440" w:left="1440" w:header="57" w:footer="787" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0686E032" w14:textId="77777777" w:rsidR="00BF692C" w:rsidRDefault="00BF692C">
+    <w:p w14:paraId="451F7BE4" w14:textId="77777777" w:rsidR="008134BB" w:rsidRDefault="008134BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42D956D3" w14:textId="77777777" w:rsidR="00BF692C" w:rsidRDefault="00BF692C">
+    <w:p w14:paraId="3EAFB4EA" w14:textId="77777777" w:rsidR="008134BB" w:rsidRDefault="008134BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17788,138 +17778,88 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="505B4895" w14:textId="77777777" w:rsidR="007D1C07" w:rsidRDefault="007D1C07">
-[...28 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1663B4C9" w14:textId="77777777" w:rsidR="00A33A02" w:rsidRDefault="00A33A02">
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="008801CC" w14:textId="77777777" w:rsidR="00BF692C" w:rsidRDefault="00BF692C">
+    <w:p w14:paraId="2CB00BF9" w14:textId="77777777" w:rsidR="008134BB" w:rsidRDefault="008134BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7699BD71" w14:textId="77777777" w:rsidR="00BF692C" w:rsidRDefault="00BF692C">
+    <w:p w14:paraId="311BE356" w14:textId="77777777" w:rsidR="008134BB" w:rsidRDefault="008134BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...18 lines deleted...]
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56F5B992" w14:textId="6799B7E5" w:rsidR="00E23BCE" w:rsidRDefault="00E23BCE" w:rsidP="00E23BCE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1418"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F30C98D" wp14:editId="3E30DCEA">
           <wp:extent cx="7564535" cy="1651000"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:docPr id="50" name="Picture 50"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -23153,51 +23093,53 @@
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="6480"/>
           </w:tabs>
           <w:ind w:left="6480" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="526482715">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1190412713">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -23306,50 +23248,51 @@
     <w:rsid w:val="00135813"/>
     <w:rsid w:val="00141155"/>
     <w:rsid w:val="00141F02"/>
     <w:rsid w:val="00142771"/>
     <w:rsid w:val="00145FB4"/>
     <w:rsid w:val="00156F0E"/>
     <w:rsid w:val="0016515A"/>
     <w:rsid w:val="001703B3"/>
     <w:rsid w:val="00171114"/>
     <w:rsid w:val="0017151A"/>
     <w:rsid w:val="00175881"/>
     <w:rsid w:val="00175A90"/>
     <w:rsid w:val="00181A40"/>
     <w:rsid w:val="00181CAB"/>
     <w:rsid w:val="00183322"/>
     <w:rsid w:val="00184EC8"/>
     <w:rsid w:val="0018697E"/>
     <w:rsid w:val="00187084"/>
     <w:rsid w:val="0019052A"/>
     <w:rsid w:val="001928B5"/>
     <w:rsid w:val="00192DFC"/>
     <w:rsid w:val="0019383A"/>
     <w:rsid w:val="0019535F"/>
     <w:rsid w:val="00196615"/>
     <w:rsid w:val="00197668"/>
+    <w:rsid w:val="001A050A"/>
     <w:rsid w:val="001A1E60"/>
     <w:rsid w:val="001A3320"/>
     <w:rsid w:val="001A39EA"/>
     <w:rsid w:val="001B04A9"/>
     <w:rsid w:val="001B06B1"/>
     <w:rsid w:val="001B3EFA"/>
     <w:rsid w:val="001B4332"/>
     <w:rsid w:val="001B6206"/>
     <w:rsid w:val="001B7A53"/>
     <w:rsid w:val="001C0601"/>
     <w:rsid w:val="001C0688"/>
     <w:rsid w:val="001C31D8"/>
     <w:rsid w:val="001C3A69"/>
     <w:rsid w:val="001C3C41"/>
     <w:rsid w:val="001C540E"/>
     <w:rsid w:val="001C7A82"/>
     <w:rsid w:val="001D06F3"/>
     <w:rsid w:val="001D1690"/>
     <w:rsid w:val="001D33FA"/>
     <w:rsid w:val="001D3F4B"/>
     <w:rsid w:val="001D5AB4"/>
     <w:rsid w:val="001E10F8"/>
     <w:rsid w:val="001E1786"/>
     <w:rsid w:val="001E206C"/>
     <w:rsid w:val="001E2945"/>
@@ -23401,50 +23344,51 @@
     <w:rsid w:val="00282A70"/>
     <w:rsid w:val="00286009"/>
     <w:rsid w:val="00286CE0"/>
     <w:rsid w:val="002902A1"/>
     <w:rsid w:val="002908EA"/>
     <w:rsid w:val="00291A5B"/>
     <w:rsid w:val="002926A1"/>
     <w:rsid w:val="00292830"/>
     <w:rsid w:val="00293DCE"/>
     <w:rsid w:val="00295085"/>
     <w:rsid w:val="00295ADC"/>
     <w:rsid w:val="0029669F"/>
     <w:rsid w:val="00296939"/>
     <w:rsid w:val="002A0C9A"/>
     <w:rsid w:val="002A167E"/>
     <w:rsid w:val="002A35A0"/>
     <w:rsid w:val="002A6510"/>
     <w:rsid w:val="002A65DA"/>
     <w:rsid w:val="002A73D6"/>
     <w:rsid w:val="002B0E82"/>
     <w:rsid w:val="002B1E7D"/>
     <w:rsid w:val="002B3215"/>
     <w:rsid w:val="002B3799"/>
     <w:rsid w:val="002B675F"/>
     <w:rsid w:val="002B6BB3"/>
+    <w:rsid w:val="002B6C28"/>
     <w:rsid w:val="002B6DF9"/>
     <w:rsid w:val="002B79B4"/>
     <w:rsid w:val="002C10FE"/>
     <w:rsid w:val="002C1E06"/>
     <w:rsid w:val="002C23F9"/>
     <w:rsid w:val="002C49DF"/>
     <w:rsid w:val="002C78AF"/>
     <w:rsid w:val="002C79D6"/>
     <w:rsid w:val="002D62C0"/>
     <w:rsid w:val="002D6F7B"/>
     <w:rsid w:val="002D722A"/>
     <w:rsid w:val="002E45A7"/>
     <w:rsid w:val="002E71C0"/>
     <w:rsid w:val="002E7B2D"/>
     <w:rsid w:val="002F2D33"/>
     <w:rsid w:val="002F2E8D"/>
     <w:rsid w:val="002F4C0C"/>
     <w:rsid w:val="002F57F8"/>
     <w:rsid w:val="002F5B1E"/>
     <w:rsid w:val="002F6190"/>
     <w:rsid w:val="002F6325"/>
     <w:rsid w:val="002F685F"/>
     <w:rsid w:val="002F714D"/>
     <w:rsid w:val="00301A1E"/>
     <w:rsid w:val="00306709"/>
@@ -23504,59 +23448,61 @@
     <w:rsid w:val="003D32CA"/>
     <w:rsid w:val="003D50E9"/>
     <w:rsid w:val="003E2482"/>
     <w:rsid w:val="003E4F55"/>
     <w:rsid w:val="003E5FCA"/>
     <w:rsid w:val="003F06A6"/>
     <w:rsid w:val="003F6012"/>
     <w:rsid w:val="0040172F"/>
     <w:rsid w:val="0040324E"/>
     <w:rsid w:val="00403DDE"/>
     <w:rsid w:val="00405654"/>
     <w:rsid w:val="004058BE"/>
     <w:rsid w:val="00407BC4"/>
     <w:rsid w:val="00407EDE"/>
     <w:rsid w:val="00413A54"/>
     <w:rsid w:val="004147C8"/>
     <w:rsid w:val="004151AA"/>
     <w:rsid w:val="00415C8F"/>
     <w:rsid w:val="00416D62"/>
     <w:rsid w:val="0042126F"/>
     <w:rsid w:val="00421A52"/>
     <w:rsid w:val="00422CB9"/>
     <w:rsid w:val="00424DAE"/>
     <w:rsid w:val="00427635"/>
     <w:rsid w:val="00427871"/>
+    <w:rsid w:val="00430010"/>
     <w:rsid w:val="00430C80"/>
     <w:rsid w:val="00436990"/>
     <w:rsid w:val="00442716"/>
     <w:rsid w:val="00443FD6"/>
     <w:rsid w:val="0044713A"/>
     <w:rsid w:val="00447311"/>
     <w:rsid w:val="00447DB4"/>
     <w:rsid w:val="00450523"/>
     <w:rsid w:val="004509E5"/>
+    <w:rsid w:val="0045431D"/>
     <w:rsid w:val="00455AD4"/>
     <w:rsid w:val="00457745"/>
     <w:rsid w:val="00461155"/>
     <w:rsid w:val="00466C3E"/>
     <w:rsid w:val="00466E20"/>
     <w:rsid w:val="00470E96"/>
     <w:rsid w:val="00471C54"/>
     <w:rsid w:val="0047455E"/>
     <w:rsid w:val="00474DAF"/>
     <w:rsid w:val="00480EA8"/>
     <w:rsid w:val="00482308"/>
     <w:rsid w:val="00482824"/>
     <w:rsid w:val="0048428E"/>
     <w:rsid w:val="00487799"/>
     <w:rsid w:val="004902A4"/>
     <w:rsid w:val="0049237B"/>
     <w:rsid w:val="00492E85"/>
     <w:rsid w:val="00494BE1"/>
     <w:rsid w:val="00494ECF"/>
     <w:rsid w:val="00495A9B"/>
     <w:rsid w:val="00496514"/>
     <w:rsid w:val="004A1FA0"/>
     <w:rsid w:val="004A57CD"/>
     <w:rsid w:val="004A5916"/>
     <w:rsid w:val="004A5CFE"/>
@@ -23797,50 +23743,51 @@
     <w:rsid w:val="007B7362"/>
     <w:rsid w:val="007B7845"/>
     <w:rsid w:val="007C1758"/>
     <w:rsid w:val="007C5317"/>
     <w:rsid w:val="007D0A97"/>
     <w:rsid w:val="007D1C07"/>
     <w:rsid w:val="007D28C9"/>
     <w:rsid w:val="007D4713"/>
     <w:rsid w:val="007D59EB"/>
     <w:rsid w:val="007D5E7C"/>
     <w:rsid w:val="007D7C44"/>
     <w:rsid w:val="007D7DA9"/>
     <w:rsid w:val="007E15F3"/>
     <w:rsid w:val="007E3F86"/>
     <w:rsid w:val="007E4F4E"/>
     <w:rsid w:val="007E5E49"/>
     <w:rsid w:val="007E6C5B"/>
     <w:rsid w:val="007E70EF"/>
     <w:rsid w:val="007F0AA4"/>
     <w:rsid w:val="007F20F6"/>
     <w:rsid w:val="007F5EA1"/>
     <w:rsid w:val="00801ACE"/>
     <w:rsid w:val="00805D12"/>
     <w:rsid w:val="00806132"/>
     <w:rsid w:val="0081214B"/>
+    <w:rsid w:val="008134BB"/>
     <w:rsid w:val="00814532"/>
     <w:rsid w:val="00814869"/>
     <w:rsid w:val="008211E1"/>
     <w:rsid w:val="00832FCA"/>
     <w:rsid w:val="0083460C"/>
     <w:rsid w:val="008353D0"/>
     <w:rsid w:val="00842826"/>
     <w:rsid w:val="008473F7"/>
     <w:rsid w:val="0084767A"/>
     <w:rsid w:val="00847CB3"/>
     <w:rsid w:val="00853B6E"/>
     <w:rsid w:val="0085473B"/>
     <w:rsid w:val="00857C3A"/>
     <w:rsid w:val="00860607"/>
     <w:rsid w:val="008614BC"/>
     <w:rsid w:val="00865D0D"/>
     <w:rsid w:val="0087069B"/>
     <w:rsid w:val="008718A5"/>
     <w:rsid w:val="00872613"/>
     <w:rsid w:val="00872A7C"/>
     <w:rsid w:val="008731AB"/>
     <w:rsid w:val="00882985"/>
     <w:rsid w:val="00883CFF"/>
     <w:rsid w:val="008846F1"/>
     <w:rsid w:val="00884B5F"/>
@@ -24468,51 +24415,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="45987585"/>
-  <w15:docId w15:val="{E9A5BCD1-4391-49BA-A4E4-1EBD0827D931}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -26184,54 +26130,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2086762930">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/skills-assessment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dese.gov.au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/visas/working-in-australia/skill-occupation-list" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A03712" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.education.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/job-ready-program" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/document/australian-qualification-occupation" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F1996B03551" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F1996B03551" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naati.com.au/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dewr.gov.au/privacy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au/legalcode" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/temporary-skills-shortage-tss-skills-assessment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.homeaffairs.gov.au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/document/australian-qualification-occupation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dewr.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/help-support/who-can-help-with-your-application/using-a-migration-agent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2023L00320/asmade/text" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oaic.gov.au/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dese.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/visas/working-in-australia/skill-occupation-list" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.education.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A03712" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/job-ready-program" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F1996B03551" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/document/australian-qualification-occupation" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F1996B03551" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/skills-assessment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au/legalcode" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naati.com.au/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/temporary-skills-shortage-tss-skills-assessment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dewr.gov.au/privacy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.homeaffairs.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/document/australian-qualification-occupation" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dewr.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/help-support/who-can-help-with-your-application/using-a-migration-agent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2023L00320/asmade/text" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/programs/offshore-skills-assessment-program-osap" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -26491,86 +26437,164 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...5 lines deleted...]
-    <xsd:import namespace="2E6FAC90-35CF-4A6A-9CFD-2637991BD720"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f336038c2e659fc61d4c06200f1ecab6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ebf974b-c227-44a5-857d-b2e1c62850af" xmlns:ns3="e359b447-d7b2-46dd-8a26-50e74bbf44bd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87afce543211b888e33e198561a52244" ns2:_="" ns3:_="">
+    <xsd:import namespace="7ebf974b-c227-44a5-857d-b2e1c62850af"/>
+    <xsd:import namespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SecurityClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:OrderNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:Block_x0020_Type" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2E6FAC90-35CF-4A6A-9CFD-2637991BD720" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ebf974b-c227-44a5-857d-b2e1c62850af" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SecurityClassification" ma:index="8" nillable="true" ma:displayName="Security Classification" ma:hidden="true" ma:internalName="SecurityClassification">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7147e460-a74b-4414-8224-31362e5846fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="OrderNumber" ma:index="19" nillable="true" ma:displayName="Order Number" ma:format="Dropdown" ma:internalName="OrderNumber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Block_x0020_Type" ma:index="20" nillable="true" ma:displayName="Block Type" ma:default="Reason" ma:format="Dropdown" ma:internalName="Block_x0020_Type">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Reason"/>
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Important"/>
+          <xsd:enumeration value="Signature"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9ca3b681-5898-4f39-8435-b9e5450a70e4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e359b447-d7b2-46dd-8a26-50e74bbf44bd">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -26628,171 +26652,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Block_x0020_Type xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">Reason</Block_x0020_Type>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e359b447-d7b2-46dd-8a26-50e74bbf44bd" xsi:nil="true"/>
+    <OrderNumber xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A079951C-523B-4D96-B87B-338DB577CEA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFD8034F-277F-48CF-9F1E-5DCDB10261C5}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A868A03-2390-4BAF-AA38-2E8FDDF4F397}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1996714C-B250-4D98-97DD-33D5073F3BC6}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72F2E215-DFDB-4E64-A673-5B1CE491AD08}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{881CC87E-3B74-4FC1-B180-92241334F9FE}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
   <Words>5172</Words>
   <Characters>29928</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>710</Lines>
   <Paragraphs>384</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Microsoft Word - Job Ready Program Participant Guidelines.docx</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>34871</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>MSA Program Applicant Guidelines</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>BS2753</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-08-11T00:43:55Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
+    <vt:lpwstr>2026-04-23T22:52:48Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>bdc7e91b-b434-4abb-8d61-5f65efb60421</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
+    <vt:lpwstr>c93c6d11-7fc5-4f1c-ad6e-3b7732a7bb31</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
-    <vt:lpwstr>0x010100266966F133664895A6EE3632470D45F5001C53CC577F9DB54B8527CD184916BFB0</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F</vt:lpwstr>
   </property>
 </Properties>
 </file>