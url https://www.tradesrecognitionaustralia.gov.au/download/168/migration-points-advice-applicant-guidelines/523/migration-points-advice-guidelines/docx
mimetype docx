--- v0 (2025-10-01)
+++ v1 (2026-05-09)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="729B0EC6" w14:textId="2A24FD00" w:rsidR="005E159B" w:rsidRDefault="006E503A" w:rsidP="003E08CA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23B97BD8" wp14:editId="75EAE73C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-914400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7562850" cy="2219325"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4" descr="Background pattern, rectangle&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4" descr="Background pattern, rectangle&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7562850" cy="2219325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -106,57 +106,57 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EA75E2D" wp14:editId="5F0CEB83">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2383155" cy="727075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2383155" cy="727075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00320DEB">
         <w:rPr>
           <w:b/>
@@ -946,86 +946,86 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2E49E207" w14:textId="77777777" w:rsidR="006A04B8" w:rsidRPr="00E41236" w:rsidRDefault="006A04B8" w:rsidP="00B956B3">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41236">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>With the exception of the Commonwealth Coat of Arms and where otherwise noted, all material presented in this document is provided under a Creative Commons Attribution 3.0 Australia (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00E41236">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>creativecommons.org/licenses/by/3.0/au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E41236">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>) licence.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6370FB23" w14:textId="77777777" w:rsidR="006A04B8" w:rsidRPr="00E41236" w:rsidRDefault="006A04B8" w:rsidP="00B956B3">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41236">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The details of the relevant licence conditions are available on the Creative Commons website (accessible using the links provided) as is the full legal code for the CC BY 3.0 AU licence (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00E41236">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>creativecommons.org/licenses/by/3.0/au/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00E41236">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>legalcode</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="00E41236">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
@@ -4464,51 +4464,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nominated</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE13B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE13B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>occupations</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE13B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00E1598B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t>Migration Regulations 1994</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EE13B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D620846" w14:textId="77777777" w:rsidR="00B72E9F" w:rsidRDefault="00B72E9F" w:rsidP="00B72E9F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="208"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4613,104 +4613,104 @@
         <w:t xml:space="preserve"> assessment of </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7209">
         <w:t>an applicant’s qualification/s and employment history to determine comparability with Australian standards for a skilled worker in the nominated occupation. The objective is to ensure successful applicants can contribute to Australia’s skilled workforce.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4803AD6A" w14:textId="77777777" w:rsidR="005C513E" w:rsidRPr="005C513E" w:rsidRDefault="005C513E" w:rsidP="005C513E">
       <w:pPr>
         <w:spacing w:before="240" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="005C513E">
         <w:t>The standards against which qualifications and employment are assessed as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5020A8C1" w14:textId="77777777" w:rsidR="005C513E" w:rsidRPr="005C513E" w:rsidRDefault="005C513E" w:rsidP="005C513E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="005C513E">
         <w:t xml:space="preserve">AQF qualifications relevant to the occupation from an Australian industry endorsed training package (available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="005C513E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>www.training.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005C513E">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF6C783" w14:textId="5259FB30" w:rsidR="005C513E" w:rsidRPr="005C513E" w:rsidRDefault="005C513E" w:rsidP="005C513E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="005C513E">
         <w:t xml:space="preserve">Australian and New Zealand Standard Classification of Occupations (ANZSCO) (available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="005C513E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>www.abs.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005C513E">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0950A670" w14:textId="54146533" w:rsidR="009E1258" w:rsidRPr="00FA0BF4" w:rsidRDefault="00EA4D1C" w:rsidP="009E1258">
       <w:pPr>
         <w:spacing w:before="240" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="005C513E" w:rsidRPr="005C513E">
         <w:t>Migration Points Advice</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> service</w:t>
       </w:r>
       <w:r w:rsidR="005C513E" w:rsidRPr="005C513E">
         <w:t xml:space="preserve"> is for people with a successful Trades Recognition Australia (TRA) skills assessment outcome and are applying to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="005C513E" w:rsidRPr="00010E32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>Department of Home Affairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005C513E" w:rsidRPr="005C513E">
         <w:t xml:space="preserve"> (Home Affairs) for a points tested, independent skilled migration </w:t>
       </w:r>
       <w:r w:rsidR="005C513E">
         <w:t>visa</w:t>
       </w:r>
       <w:r w:rsidR="00BD16AB" w:rsidRPr="001A7847">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A46D35" w:rsidRPr="001A7847">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760DD2DA" w14:textId="77777777" w:rsidR="003E08CA" w:rsidRPr="00CB2165" w:rsidRDefault="00C75A20" w:rsidP="00CB2165">
@@ -4900,51 +4900,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00B956B3" w:rsidRPr="00145524">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ou must check with Home Affair</w:t>
       </w:r>
       <w:r w:rsidR="005C513E" w:rsidRPr="00145524">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B956B3" w:rsidRPr="00145524">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00B956B3" w:rsidRPr="00145524">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www.homeaffairs.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B956B3" w:rsidRPr="00145524">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B956B3" w:rsidRPr="00145524">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure</w:t>
       </w:r>
       <w:r w:rsidR="0025321E" w:rsidRPr="00145524">
@@ -5004,51 +5004,51 @@
           </w:rPr>
           <w:t>ection 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of these Guidelines)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="359BAB93" w14:textId="4C0F5C4D" w:rsidR="00B956B3" w:rsidRPr="00CB2165" w:rsidRDefault="00145524" w:rsidP="00CB2165">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00145524">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If you do not understand any part of the eligibility requirements, please contact TRA at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00200D9A" w:rsidRPr="00200D9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>traenquiries@</w:t>
         </w:r>
         <w:r w:rsidR="00200D9A" w:rsidRPr="00202683">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B956B3" w:rsidRPr="00890E30">
@@ -5063,51 +5063,51 @@
       <w:r w:rsidR="00B956B3" w:rsidRPr="00CB2165">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> on migration or visa requirements</w:t>
       </w:r>
       <w:r w:rsidR="00B956B3" w:rsidRPr="00890E30">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B956B3" w:rsidRPr="00B956B3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B956B3" w:rsidRPr="00B956B3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All enquiries relating to visa and migration requirements must be directed to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00B956B3" w:rsidRPr="00B956B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Home Affairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink w:history="1"/>
       <w:r w:rsidR="00B956B3" w:rsidRPr="00B956B3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3011E771" w14:textId="6AFF0858" w:rsidR="003E08CA" w:rsidRPr="00B912A6" w:rsidRDefault="003E08CA" w:rsidP="009E1258">
       <w:pPr>
         <w:pStyle w:val="IndustryIndent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
@@ -5303,75 +5303,75 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7209">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">To apply for the program you must </w:t>
       </w:r>
       <w:r w:rsidR="00626A89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">register </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7209">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00C07C26">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">TRA </w:t>
         </w:r>
         <w:r w:rsidRPr="00C07C26">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B7209">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> via the TRA website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00A96E9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00694904">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7209">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">You will be asked to create a username and password. Diagram 1 below provides an overview of the online application process. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163B42F8" w14:textId="77777777" w:rsidR="002B7209" w:rsidRPr="002B7209" w:rsidRDefault="00B912A6" w:rsidP="002B7209">
       <w:pPr>
@@ -5409,99 +5409,99 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7209">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FC05AAC" wp14:editId="21635300">
             <wp:extent cx="5738400" cy="1965780"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Drawing for Guidelines.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5768512" cy="1976095"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F98E2A" w14:textId="369E7A7E" w:rsidR="00145524" w:rsidRDefault="002B7209" w:rsidP="00145524">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7209">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>An application can</w:t>
       </w:r>
       <w:r w:rsidR="00B912A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> only be lodged online in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="007E36A7" w:rsidRPr="007E36A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B7209">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005817AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74112847" w14:textId="77777777" w:rsidR="00D827CD" w:rsidRDefault="00145524" w:rsidP="005817AA">
@@ -5521,51 +5521,51 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All applications submitted </w:t>
       </w:r>
       <w:r w:rsidR="005817AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">to TRA must be decision ready. </w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="_Toc33098335"/>
       <w:r w:rsidR="005817AA">
         <w:t>Decision ready</w:t>
       </w:r>
       <w:r w:rsidR="005817AA" w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> means all</w:t>
       </w:r>
       <w:r w:rsidR="005817AA">
         <w:t xml:space="preserve"> the mandatory</w:t>
       </w:r>
       <w:r w:rsidR="005817AA" w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> fields in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="005817AA" w:rsidRPr="00F73E73">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005817AA">
         <w:t xml:space="preserve"> are completed, all</w:t>
       </w:r>
       <w:r w:rsidR="005817AA" w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005817AA">
         <w:t>documents</w:t>
       </w:r>
       <w:r w:rsidR="005817AA" w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005817AA">
         <w:t xml:space="preserve">uploaded </w:t>
       </w:r>
       <w:r w:rsidR="005817AA" w:rsidRPr="008F41A8">
         <w:t>as required under Section 2 of these Guidelines</w:t>
       </w:r>
@@ -6190,51 +6190,51 @@
         <w:t>and your application should not contain documents that are locked or password protected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568D79DB" w14:textId="49E3FD27" w:rsidR="00634D62" w:rsidRPr="002B7209" w:rsidRDefault="002B7209" w:rsidP="00CB2165">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7209">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pleas</w:t>
       </w:r>
       <w:r w:rsidR="00B912A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">e read the instructions in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00B956B3" w:rsidRPr="00E4518F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>TRA</w:t>
         </w:r>
         <w:r w:rsidRPr="00E4518F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EA4D1C" w:rsidRPr="00E4518F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
@@ -6387,51 +6387,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7FB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Translating documents in Australia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63192609" w14:textId="77777777" w:rsidR="007E36A7" w:rsidRPr="007F5EA1" w:rsidRDefault="007E36A7" w:rsidP="007E36A7">
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">Acceptable translations of documents in Australia </w:t>
       </w:r>
       <w:r>
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> be obtained from translators accredited with the National Accreditation Authority for Translators and Interpreters (NAATI). A list of approved translators can be found on NAATI’s website</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5EA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00CF5B57">
           <w:t>www.naati.com.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C9633E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD0BB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t>Translations must include the translator’s name, NAATI identification number and accreditation status.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D50C7F" w14:textId="220A3CE3" w:rsidR="007E36A7" w:rsidRDefault="007E36A7" w:rsidP="007C6125">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">Please check the translator’s accreditation by either calling NAATI on +61 2 6260 3035 or asking to see the translator’s letter or certificate of accreditation in the language you need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464D4D30" w14:textId="77777777" w:rsidR="001A7847" w:rsidRPr="008E7FB4" w:rsidRDefault="001A7847" w:rsidP="007C6125">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
@@ -6912,51 +6912,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23121">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The fees that TRA charges for skills assessments under its programs are specified in the legislative instrument made under sub regulation 5.40 (1) of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23121">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Migration Regulations 1994 </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23121">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>(see: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:tooltip="https://www.legislation.gov.au/f2023l00320/asmade/text" w:history="1">
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:tooltip="https://www.legislation.gov.au/f2023l00320/asmade/text" w:history="1">
         <w:r w:rsidRPr="00C23121">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Migration (Fees for assessment of qualifications and experience) Instrument (LIN 23/002) 2023).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D77E844" w14:textId="34719C84" w:rsidR="00786C88" w:rsidRPr="00AA7A8A" w:rsidRDefault="00786C88" w:rsidP="00AA7A8A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23121">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -7733,51 +7733,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00327CBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidRPr="00327CBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00327CBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">er </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="0086426F" w:rsidRPr="0086426F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="-5"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Policy and Forms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C54CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00327CBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>o</w:t>
@@ -7820,51 +7820,51 @@
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00327CBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>RA</w:t>
       </w:r>
       <w:r w:rsidRPr="00327CBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00327CBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00707F8E">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00327CBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087164C6" w14:textId="77777777" w:rsidR="003E08CA" w:rsidRPr="00CB2165" w:rsidRDefault="00F20F13" w:rsidP="00CB2165">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
@@ -8147,66 +8147,66 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B9047B">
         <w:t>TRA will</w:t>
       </w:r>
       <w:r w:rsidR="00B9047B" w:rsidRPr="00181A40">
         <w:t xml:space="preserve"> determine </w:t>
       </w:r>
       <w:r w:rsidR="00B9047B">
         <w:t>whether</w:t>
       </w:r>
       <w:r w:rsidR="00B9047B" w:rsidRPr="00181A40">
         <w:t xml:space="preserve"> your qualification is comparable to the relevant AQF qualification and level for your nominated occupation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008BFC24" w14:textId="77777777" w:rsidR="00D33723" w:rsidRDefault="00D33723" w:rsidP="00D33723">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Hlk112068751"/>
       <w:r>
         <w:t xml:space="preserve">The relevant AQF qualification for occupations assessed by TRA can be found on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>Australian Qualifications by Occupation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> document on </w:t>
       </w:r>
       <w:r w:rsidRPr="00294CB5">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="004765F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA website.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="284875A0" w14:textId="77777777" w:rsidR="006907A7" w:rsidRPr="00CB2165" w:rsidRDefault="006907A7" w:rsidP="00CB2165">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="119" w:right="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc112923289"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00CB2165">
         <w:rPr>
@@ -9564,51 +9564,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Employer Template </w:t>
       </w:r>
       <w:r w:rsidRPr="009B5F5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">can be </w:t>
       </w:r>
       <w:r w:rsidR="00464FC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>downloaded</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5F5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the online portal and on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00EB0BBA" w:rsidRPr="0086426F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Policy and Forms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EB0BBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B5F5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>page of the TRA website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197F28CF" w14:textId="77777777" w:rsidR="001D4DB8" w:rsidRPr="00CB2165" w:rsidRDefault="001D4DB8" w:rsidP="00CB2165">
@@ -11291,51 +11291,51 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">Your </w:t>
       </w:r>
       <w:r>
         <w:t>Points Advice</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> letter will contain information about how to apply for </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the associated review fee. Please read the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00264B2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">TRA </w:t>
         </w:r>
         <w:r w:rsidRPr="00264B2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Assessment Review Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>on the TRA website before applying for a review</w:t>
       </w:r>
       <w:bookmarkStart w:id="50" w:name="_Hlk69726679"/>
       <w:r w:rsidRPr="00222068">
@@ -11480,51 +11480,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Migration Points Advice </w:t>
       </w:r>
       <w:r w:rsidRPr="006C6069">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">assessment following an unsuccessful outcome of a review must lodge a new application. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0CAA20" w14:textId="53AA8E8B" w:rsidR="00DA09CC" w:rsidRPr="007C6125" w:rsidRDefault="00DA09CC" w:rsidP="007C6125">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6125">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">In submitting a new application, you must resubmit all evidence previously supplied and include any additional evidence you wish to claim. Any new application will require payment of the associated application fee. A new application can be lodged at any time through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="007C6125">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C6125">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E77D0C" w14:textId="44B206C8" w:rsidR="00DA09CC" w:rsidRDefault="00DA09CC" w:rsidP="007C6125">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6125">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -12057,51 +12057,51 @@
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">ensure </w:t>
       </w:r>
       <w:r>
         <w:t>the application</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5B57">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> submitted to TRA is complete and decision ready</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1145A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1145A">
         <w:t xml:space="preserve">ecision ready means all the mandatory fields in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00B21594">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TRA Online Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D1145A">
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">completed, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1145A">
         <w:t xml:space="preserve">all documents uploaded </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and you have </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5B57">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>pa</w:t>
       </w:r>
@@ -12207,110 +12207,110 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">form must be completed and submitted to TRA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidR="00DF498B" w:rsidRPr="008F41A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you change a migration agent or representative. Information provided on the form will replace any previous migration agent or representative details held on your TRA file.</w:t>
       </w:r>
       <w:r w:rsidR="00DF498B" w:rsidRPr="008F41A8">
         <w:t xml:space="preserve"> This form is located </w:t>
       </w:r>
       <w:r w:rsidR="00DF498B" w:rsidRPr="008F41A8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00FB581B" w:rsidRPr="0086426F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="majorBidi"/>
             <w:i/>
           </w:rPr>
           <w:t>Policy and Forms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FB581B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D93064">
         <w:t xml:space="preserve">on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="00D93064" w:rsidRPr="009D2C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>TRA website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D93064">
         <w:t xml:space="preserve">. You can email the completed form to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="003B2713" w:rsidRPr="003B2713">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>traenquiries@</w:t>
         </w:r>
         <w:r w:rsidR="003B2713" w:rsidRPr="00202683">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>dewr.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D93064">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FF6B5D" w14:textId="33A79CA9" w:rsidR="00DF498B" w:rsidRPr="008F41A8" w:rsidRDefault="00DF498B" w:rsidP="00CB2165">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="008F41A8">
         <w:t xml:space="preserve">For more information about the use of migration agents in Australia, visit the </w:t>
       </w:r>
       <w:r w:rsidR="00C41A46" w:rsidRPr="00264B2E">
         <w:t>Department of Home Affairs website</w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="0058422B" w:rsidRPr="000C208F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://immi.homeaffairs.gov.au/help-support/who-can-help-with-your-application/using-a-migration-agent</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000C208F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC6AF84" w14:textId="77777777" w:rsidR="00A6770E" w:rsidRPr="00CB2165" w:rsidRDefault="00DF498B" w:rsidP="007C6125">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc112923304"/>
       <w:r w:rsidRPr="00CB2165">
@@ -12345,51 +12345,51 @@
     </w:p>
     <w:p w14:paraId="044847E7" w14:textId="2A9B5618" w:rsidR="00D72838" w:rsidRPr="00CB2165" w:rsidRDefault="005F2ADB" w:rsidP="007C6125">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_1.11_Authorised_representatives_1"/>
       <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidRPr="00CB2165">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The collection</w:t>
       </w:r>
       <w:r w:rsidR="00D72838" w:rsidRPr="00CB2165">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> use and disclosure of personal information by TRA is subject to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00D72838" w:rsidRPr="00DC32BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
             <w:i/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Privacy Act 1988</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D72838" w:rsidRPr="00CB2165">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Privacy Act). Schedule 1 of the Privacy Act contains the Australian Privacy Principles (APPs), which prescribe the rules for handling personal information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FB2096" w14:textId="77777777" w:rsidR="00D72838" w:rsidRPr="002B7209" w:rsidRDefault="00D72838" w:rsidP="00993099">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7209">
@@ -12695,88 +12695,88 @@
       <w:r w:rsidRPr="00B912A6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s, and how the Department wi</w:t>
       </w:r>
       <w:r w:rsidR="0005369F" w:rsidRPr="00B912A6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ll respond to such a complaint.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0026B4C4" w14:textId="31CF4258" w:rsidR="00D72838" w:rsidRPr="00FA0BF4" w:rsidRDefault="00D72838" w:rsidP="00D72838">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA0BF4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A copy of the Department’s privacy policy is available on the Department’s website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="003B2713" w:rsidRPr="00162119">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>https://www.dewr.gov.au/privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0005369F" w:rsidRPr="00CB2165">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0005369F" w:rsidRPr="00FA0BF4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F17B19" w14:textId="77777777" w:rsidR="00D72838" w:rsidRPr="002B7209" w:rsidRDefault="00D72838" w:rsidP="00D72838">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B16A7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">More information about the Privacy Act, including a copy of the full text of the APPs, can be obtained from the Office of the Australian Information Commissioner’s website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00CB2165">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           </w:rPr>
           <w:t>www.oaic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CB2165">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000F0EBD" w:rsidRPr="00F46B03">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360C5B41" w14:textId="77777777" w:rsidR="00D72838" w:rsidRPr="006D2A39" w:rsidRDefault="00C139C0" w:rsidP="005B1E0E">
@@ -15415,51 +15415,51 @@
     </w:p>
     <w:p w14:paraId="5E8FB99B" w14:textId="2920E1CD" w:rsidR="005E159B" w:rsidRPr="002B7209" w:rsidRDefault="005E159B" w:rsidP="00631D25">
       <w:pPr>
         <w:pStyle w:val="IndustryIndent"/>
         <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46B03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>TRA is the designated relevant assessing authority for a range of trade and associate professional occupations under the</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2165">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00CB2165">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:i/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Migration Regulations 1994</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CB2165">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD05463" w14:textId="77777777" w:rsidR="001327AC" w:rsidRDefault="0025456F" w:rsidP="006F4AE3">
       <w:pPr>
         <w:pStyle w:val="IndustryBody"/>
@@ -15703,51 +15703,51 @@
       <w:r w:rsidRPr="00FA0BF4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AUSTRALIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2C6B8A" w14:textId="273D1E88" w:rsidR="00960F8D" w:rsidRPr="00CB2165" w:rsidRDefault="00C139C0" w:rsidP="00CB2165">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA0BF4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidR="005B1E0E" w:rsidRPr="005B1E0E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="00646C2F" w:rsidRPr="00646C2F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>privacy@dewr</w:t>
         </w:r>
         <w:r w:rsidR="00646C2F" w:rsidRPr="009334A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="52268458" w14:textId="77777777" w:rsidR="001327AC" w:rsidRPr="00CB2165" w:rsidRDefault="00A6770E" w:rsidP="0079358D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:rPr>
@@ -15876,51 +15876,51 @@
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8164" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C9A6085" w14:textId="77310275" w:rsidR="001327AC" w:rsidRPr="0047165B" w:rsidRDefault="00536325" w:rsidP="00450403">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="00536325">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>traenquiries@</w:t>
               </w:r>
               <w:r w:rsidRPr="00202683">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>dew</w:t>
               </w:r>
               <w:r w:rsidRPr="00202683">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>r</w:t>
               </w:r>
               <w:r w:rsidRPr="00202683">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
@@ -15954,51 +15954,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2165">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Web</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8164" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="315C98DA" w14:textId="77777777" w:rsidR="001327AC" w:rsidRPr="00CB2165" w:rsidRDefault="001327AC" w:rsidP="00CB2165">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="00CB2165">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="0000FF" w:themeColor="hyperlink"/>
                 </w:rPr>
                 <w:t>www.tradesrecognitionaustralia.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CB2165">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E64006E" w14:textId="77777777" w:rsidR="008734CE" w:rsidRDefault="008734CE">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
@@ -17890,53 +17890,53 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00631D25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A/g Director Skills Assessment Finance and Reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BD50047" w14:textId="108FEC87" w:rsidR="005E159B" w:rsidRPr="00EB4E46" w:rsidRDefault="005E159B"/>
     <w:sectPr w:rsidR="005E159B" w:rsidRPr="00EB4E46" w:rsidSect="003A2692">
-      <w:headerReference w:type="default" r:id="rId50"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId52"/>
+      <w:headerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:headerReference w:type="first" r:id="rId49"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3C78E2A2" w14:textId="77777777" w:rsidR="00227E7F" w:rsidRDefault="00227E7F" w:rsidP="005E159B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4FDD045B" w14:textId="77777777" w:rsidR="00227E7F" w:rsidRDefault="00227E7F" w:rsidP="005E159B">
@@ -22971,51 +22971,53 @@
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="6480"/>
           </w:tabs>
           <w:ind w:left="6480" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1617952958">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E08CA"/>
     <w:rsid w:val="000004CF"/>
@@ -23035,50 +23037,51 @@
     <w:rsid w:val="00015ECF"/>
     <w:rsid w:val="0002036D"/>
     <w:rsid w:val="00023289"/>
     <w:rsid w:val="00024BD4"/>
     <w:rsid w:val="00025C56"/>
     <w:rsid w:val="00030BEB"/>
     <w:rsid w:val="00032A6D"/>
     <w:rsid w:val="000413BE"/>
     <w:rsid w:val="000441F4"/>
     <w:rsid w:val="0004652B"/>
     <w:rsid w:val="0005369F"/>
     <w:rsid w:val="0006089B"/>
     <w:rsid w:val="00067CC6"/>
     <w:rsid w:val="00070DD8"/>
     <w:rsid w:val="00070E79"/>
     <w:rsid w:val="00082384"/>
     <w:rsid w:val="00083FCF"/>
     <w:rsid w:val="000848CA"/>
     <w:rsid w:val="00092501"/>
     <w:rsid w:val="0009264B"/>
     <w:rsid w:val="000955F8"/>
     <w:rsid w:val="00097F4A"/>
     <w:rsid w:val="000A2086"/>
     <w:rsid w:val="000A42F4"/>
     <w:rsid w:val="000A757F"/>
+    <w:rsid w:val="000B5B22"/>
     <w:rsid w:val="000B5BF6"/>
     <w:rsid w:val="000C208F"/>
     <w:rsid w:val="000C30AE"/>
     <w:rsid w:val="000E6FF3"/>
     <w:rsid w:val="000E77A0"/>
     <w:rsid w:val="000F0EBD"/>
     <w:rsid w:val="000F19E6"/>
     <w:rsid w:val="000F62E9"/>
     <w:rsid w:val="000F6F11"/>
     <w:rsid w:val="000F7EB8"/>
     <w:rsid w:val="000F7EE4"/>
     <w:rsid w:val="00101A84"/>
     <w:rsid w:val="00105A25"/>
     <w:rsid w:val="00110DBF"/>
     <w:rsid w:val="00111593"/>
     <w:rsid w:val="00113B3A"/>
     <w:rsid w:val="00115CF1"/>
     <w:rsid w:val="0012107E"/>
     <w:rsid w:val="0012383E"/>
     <w:rsid w:val="00123CF9"/>
     <w:rsid w:val="0012638C"/>
     <w:rsid w:val="00131420"/>
     <w:rsid w:val="001327AC"/>
     <w:rsid w:val="00134E78"/>
     <w:rsid w:val="00135115"/>
@@ -23191,50 +23194,51 @@
     <w:rsid w:val="003A2692"/>
     <w:rsid w:val="003A36CC"/>
     <w:rsid w:val="003A55D0"/>
     <w:rsid w:val="003B2713"/>
     <w:rsid w:val="003B62A6"/>
     <w:rsid w:val="003C1A95"/>
     <w:rsid w:val="003C1F38"/>
     <w:rsid w:val="003C5352"/>
     <w:rsid w:val="003D23B5"/>
     <w:rsid w:val="003D4621"/>
     <w:rsid w:val="003D5F04"/>
     <w:rsid w:val="003E08CA"/>
     <w:rsid w:val="003E2949"/>
     <w:rsid w:val="003E4C9F"/>
     <w:rsid w:val="003E64CF"/>
     <w:rsid w:val="003F0E32"/>
     <w:rsid w:val="003F1A8E"/>
     <w:rsid w:val="003F4339"/>
     <w:rsid w:val="003F762F"/>
     <w:rsid w:val="00405231"/>
     <w:rsid w:val="004065EC"/>
     <w:rsid w:val="00407C17"/>
     <w:rsid w:val="00414A4A"/>
     <w:rsid w:val="0041520C"/>
     <w:rsid w:val="004173BD"/>
+    <w:rsid w:val="00430010"/>
     <w:rsid w:val="00431759"/>
     <w:rsid w:val="004350E1"/>
     <w:rsid w:val="00445428"/>
     <w:rsid w:val="00445AD5"/>
     <w:rsid w:val="004465D4"/>
     <w:rsid w:val="00447985"/>
     <w:rsid w:val="00450403"/>
     <w:rsid w:val="00450774"/>
     <w:rsid w:val="00451768"/>
     <w:rsid w:val="00453B4F"/>
     <w:rsid w:val="00460FB7"/>
     <w:rsid w:val="0046261D"/>
     <w:rsid w:val="00464FC5"/>
     <w:rsid w:val="00465627"/>
     <w:rsid w:val="00470E8E"/>
     <w:rsid w:val="0047165B"/>
     <w:rsid w:val="004765F6"/>
     <w:rsid w:val="0048385B"/>
     <w:rsid w:val="00494FAE"/>
     <w:rsid w:val="004A176F"/>
     <w:rsid w:val="004B1EC6"/>
     <w:rsid w:val="004C013A"/>
     <w:rsid w:val="004C3D3B"/>
     <w:rsid w:val="004C53A5"/>
     <w:rsid w:val="004C6882"/>
@@ -23803,51 +23807,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="45748BA0"/>
-  <w15:docId w15:val="{1BEDF1A3-DCE6-43C4-81D7-32F643EF93B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -25701,51 +25704,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1946841902">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/classifications/anzsco-australian-and-new-zealand-standard-classification-occupations/latest-release" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/document/australian-qualification-occupation" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/help-support/who-can-help-with-your-application/using-a-migration-agent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dewr.gov.au" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F1996B03551" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.naati.com.au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/privacy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2023L00320/asmade/text" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A03712" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.training.gov.au/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/document/australian-qualification-occupation" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F1996B03551" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.homeaffairs.gov.au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au/legalcode" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F1996B03551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.naati.com.au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/help-support/who-can-help-with-your-application/using-a-migration-agent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A03712" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homeaffairs.gov.au/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/document/australian-qualification-occupation" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dewr.gov.au" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.training.gov.au/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2023L00320/asmade/text" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/document/australian-qualification-occupation" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F1996B03551" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/3.0/au/legalcode" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.homeaffairs.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:traenquiries@dewr.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tradesrecognitionaustralia.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/privacy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/classifications/anzsco-australian-and-new-zealand-standard-classification-occupations/latest-release" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.employment.gov.au/trades/Interface/Pages/Security/Logon.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tradesrecognitionaustralia.gov.au/policy-and-forms" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -26006,236 +26009,155 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...34 lines deleted...]
-    <xsd:import namespace="6c2c5765-952c-4e19-adb4-9216d09af5b2"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f336038c2e659fc61d4c06200f1ecab6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ebf974b-c227-44a5-857d-b2e1c62850af" xmlns:ns3="e359b447-d7b2-46dd-8a26-50e74bbf44bd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87afce543211b888e33e198561a52244" ns2:_="" ns3:_="">
+    <xsd:import namespace="7ebf974b-c227-44a5-857d-b2e1c62850af"/>
+    <xsd:import namespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:CorePublishingComments" minOccurs="0"/>
-[...12 lines deleted...]
-                <xsd:element ref="ns3:DocumentRollupCategory" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:OrderNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:Block_x0020_Type" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ebf974b-c227-44a5-857d-b2e1c62850af" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="PublishingStartDate" ma:index="9" nillable="true" ma:displayName="Start Date" ma:description="" ma:internalName="PublishingStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="10" nillable="true" ma:displayName="End Date" ma:description="" ma:internalName="PublishingExpirationDate">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7147e460-a74b-4414-8224-31362e5846fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="OrderNumber" ma:index="19" nillable="true" ma:displayName="Order Number" ma:format="Dropdown" ma:internalName="OrderNumber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Block_x0020_Type" ma:index="20" nillable="true" ma:displayName="Block Type" ma:default="Reason" ma:format="Dropdown" ma:internalName="Block_x0020_Type">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Reason"/>
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Important"/>
+          <xsd:enumeration value="Signature"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e458427f-59c3-4743-9484-838c3c7cec4f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e359b447-d7b2-46dd-8a26-50e74bbf44bd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="CorePublishingComments" ma:index="8" nillable="true" ma:displayName="Description" ma:description="Used for DC.Description metadata." ma:internalName="CorePublishingComments">
-[...95 lines deleted...]
-    <xsd:element name="DocumentRollupCategory" ma:index="21" nillable="true" ma:displayName="Rollup Category" ma:description="Document Rollup Category list is used for source data, populated by the site owners. Used at the site owners' discretion to include/exclude certain categories of pages in rollups." ma:list="{5947f74f-7f8d-4325-9a1e-f59fd2982267}" ma:internalName="DocumentRollupCategory" ma:showField="Title" ma:web="6c2c5765-952c-4e19-adb4-9216d09af5b2">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9ca3b681-5898-4f39-8435-b9e5450a70e4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e359b447-d7b2-46dd-8a26-50e74bbf44bd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -26302,160 +26224,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Block_x0020_Type xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">Reason</Block_x0020_Type>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e359b447-d7b2-46dd-8a26-50e74bbf44bd" xsi:nil="true"/>
+    <OrderNumber xmlns="7ebf974b-c227-44a5-857d-b2e1c62850af" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{351C4FEE-DBD7-4FA8-9581-CA04C5CAA9DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C1AD71B-4DD9-4C59-89B1-3E9347FE5B95}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{534566C0-DD91-48BF-B96C-950A3191F06A}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB45A089-FC7C-42F9-BDB4-4F5CA3B2B8BA}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7CE4931-25EE-4124-BF78-A78F885B2D80}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>4929</Words>
-  <Characters>28447</Characters>
+  <Words>5924</Words>
+  <Characters>32464</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>660</Lines>
-  <Paragraphs>374</Paragraphs>
+  <Lines>832</Lines>
+  <Paragraphs>590</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>MPA Applicant Guidelines</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33151</CharactersWithSpaces>
+  <CharactersWithSpaces>37798</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>MPA Program Applicant Guidelines</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Paul Deegan</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-07-06T05:38:08Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
+    <vt:lpwstr>2026-04-23T22:46:15Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>d8dd0d5e-2c28-4a08-a20e-210a1acf299e</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
+    <vt:lpwstr>78df3a2a-9b6c-4338-bd5c-e9fcd0cda899</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100F9B41E1C10CA8B4AADEE4E1C18D9621F</vt:lpwstr>
   </property>
 </Properties>
 </file>